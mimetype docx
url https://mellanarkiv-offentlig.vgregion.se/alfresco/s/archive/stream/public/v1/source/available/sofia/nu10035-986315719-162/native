--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -1,3277 +1,4714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00733B33"/>
     <w:p w14:paraId="54693909" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRPr="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B"/>
     <w:p w14:paraId="086CE11D" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRPr="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B"/>
     <w:p w14:paraId="570AA4FA" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRPr="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B"/>
     <w:p w14:paraId="02D0182A" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRPr="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B"/>
     <w:p w14:paraId="0339EC54" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRPr="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B"/>
     <w:p w14:paraId="1192B220" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B"/>
     <w:p w14:paraId="310AF7B5" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCDA3BD" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00644241">
+    <w:p w14:paraId="53BF0C7B" w14:textId="4C47CD46" w:rsidR="00E22AF7" w:rsidRPr="00EC3CEC" w:rsidRDefault="00FE084B" w:rsidP="00EC3CEC">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>SALSA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22AF7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och LISA –</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3CEC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC3CEC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>surfaktantadministrering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC3CEC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utan respiratorvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480F39FD" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1079F5" w14:textId="4E7691B5" w:rsidR="00A636F1" w:rsidRPr="00A636F1" w:rsidRDefault="00FE084B" w:rsidP="006C23F7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Calibri"/>
-          <w:szCs w:val="48"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480F39FD" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B">
+    <w:p w14:paraId="0B307ED2" w14:textId="09238F96" w:rsidR="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00FE084B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5D1812" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177127FC" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve">SALSA och LISA är metoder för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>surfaktantadministering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>larynxmask</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> eller kateter. Indikation är barn med RDS som CPAP-behandlas och ej behöver respirator av andra skäl. Indikationer och kontraindikationer är ungefär samma vid båda procedurerna. LISA är ett alternativ även hos mindre barn där </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>larynxmaskerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> är för stora men kräver mer vana.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc72840807"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6B179FEC" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="5E7E04F2" w14:textId="77777777" w:rsidR="00FE084B" w:rsidRDefault="00FE084B" w:rsidP="00644241">
+        <w:t>Indikationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045F157A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Klinisk RDS under försämring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC79CCC" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Röntgen med typisk RDS-bild och/eller lungultraljud med RDS-bild och RDS score &gt; 8 poäng. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD70FC8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Andningssvikt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>subptimal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>oxygenering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> trots CPAP-behandling med adekvata tryck (≥6 cm). FiO2 ≥ 0.3-0.35 samt i stigande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0785450D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Bäst effekt ger tidig behandling &lt; 6 h ålder, gärna inom 2 h om möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB6AB96" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>För SALSA – barn med kroppsstorlek samt munstorlek där LMA bedöms vara en möjlig metod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B74F5D" w14:textId="77777777" w:rsidR="00DB6F9A" w:rsidRPr="00DB6F9A" w:rsidRDefault="00DB6F9A" w:rsidP="00681C83">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E1653E" w14:textId="2CE7E330" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kontraindikationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F5EDDD" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Absoluta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B3182C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="000A241D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Kraniofaciala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> missbildningar eller andra missbildningar i t.ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>trachea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> eller lunga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB2FE23" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="000A241D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Annan orsak än RDS till andningsstörning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCC80B9" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="000A241D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Tydlig indikation för intubation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C73045C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Relativa - bedöm om tillståndet är en kontraindikation och/eller om det kan åtgärdas/behandlas före ingreppet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137B1E62" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="000A241D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Pneumothorax </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75494ADF" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="000A241D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Apnéer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CA52D6" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="000A241D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Cirkulatorisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> instabilitet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D89F1A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-      </w:r>
+        <w:t>SALSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5C8D99" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Surfactant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> Administration </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Laryngeal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Supraglottic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Airway</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B108A9" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve">SALSA innebär att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
         <w:t>surfaktant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> via kateter genom </w:t>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>administeras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
         <w:t>larynxmask</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...62 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> – LMA. Fördelen med detta är att det är en mindre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>invasiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> metod som inte kräver intubationsvana av den som utför proceduren. Metoden reducerar signifikant behovet av intubation/mekanisk ventilation och sänker syrgasbehovet hos barn med RDS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A632AE" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Skall utföras på enhet med full övervakning samt med intubationsberedskap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F31DA5" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRPr="00681C83" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681C83">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Utrustning och läkemedel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC51403" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> med T-stycke som har ventil för läkemedelsadministrering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199DA576" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Larynxmask</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> i lämplig storlek (0 eller 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE168C6" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Steril gel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157D43A8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">V-sond 6 eller 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>French</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>, avklippt i änden till lämplig längd, om extra längd utanför T-stycket önskas markera med klethäfta eller tejp som stopp. (6 Fr tar upp lite mindre utrymme i masken = mer luftväg, 8 Fr är lite rakare och böjer sig mindre lätt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019941B4" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Sondspruta med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
         <w:t>surfaktant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> via </w:t>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> uppdraget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7A364F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Sug, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>larynxmask</w:t>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>neopuff</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2572 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> och mask &amp; blåsa skall finnas tillgängligt och kontrollerat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E825D13" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Material och läkemedel för intubation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A398855" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Läkemedel enligt förslag nedan samt Glukos 30 % att ge oralt vid procedur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2FE3F7" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2929791D" wp14:editId="4DB85922">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Bildobjekt 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408EDCD0" wp14:editId="77E60B61">
+            <wp:extent cx="5934075" cy="1571625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1602450385" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1602450385" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4267200" cy="8867775"/>
+                      <a:ext cx="5934075" cy="1571625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="544978AF" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5BFCAD" w14:textId="272C03A5" w:rsidR="003F15AC" w:rsidRPr="00681C83" w:rsidRDefault="003F15AC" w:rsidP="00681C83">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="992"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681C83">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förberedelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F95E13" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Barnet skall ligga i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>nCPAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> ≥ 6 cm H2O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9AE7F3" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Mät ett manuellt blodtryck alt notera arteriellt blodtryck i lugnt läge innan procedur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C14898" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Intravenös infart, fungerande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490AB7AD" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Barnet skall ligga på öppenvårdsbord alternativt i kuvös</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B353420" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Kontinuerlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>saturationsövervakning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> elektroder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031D8605" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Intubationsberedskap (se separat styrdokument XXXXX för förberedelser)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAB31DB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> förvärmt och uppdraget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A44F57" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Kontrollera att sondslangen lätt löper genom LMA och T-stycke samt att den som skall föra ner sondslangen är beredd på var den kan haka upp sig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4284909A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Främja en tyst och lugn miljö, avsett minst en person att stödja barnet innan, under och efter proceduren samt att övervaka barnets signaler. Om förälder önskar medverka, instruera hur de bäst kan stötta sitt barn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AC2F2C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Skydda barnets ögon, gärna med t.ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Neoshades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> (“solglasögon”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529A92E9" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om du väljer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> som smärtlindring, ge detta i god tid, maxeffekt uppnås efter 1 h.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F02CC17" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om koffeincitrat skall ges – se till att du räknar in administreringstid och tid till effekt, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>ePed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BC6B1D" w14:textId="77777777" w:rsidR="00681C83" w:rsidRDefault="00681C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795C40DB" w14:textId="5E9498F2" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Genomförande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6330FBBB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Gå igenom checklista/time-out, se bilaga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69361D9B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> inställd på låga tryck (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>exemplevis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> 14-16 cm H2O i PIP samt 6 cm PEEP, justeras senare enligt behov)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1AB9FE" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Barnet positioneras i ryggläge med tillräckligt med stöd från person och/eller bäddstöd för att ha ett adekvat kroppsläge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085E3AB1" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Låt barnet ligga kvar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>nCPAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> hela tiden om ej ventilation på mask behöver startas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FE3D9E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Ventrikelsond kan vara kvar på plats, töm ventrikeln på innehåll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318E9B69" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Ha barnet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>välsaturerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, preoxygenera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>vb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> i 1-2 min. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ECC9C9" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Överväg att ge laddningsdos koffeincitrat – obs administreringstid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0505F82B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Ge Atropin iv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510E3C6C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om du väljer att ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Catapresan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, ge detta långsamt under 5 min, vänta sedan 5 min innan LMA förs ner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A30DAEB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Erbjud oralt glukos, forcera ej napp/finger om barnet ej vill. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4B417D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Smörj LMA med steril gel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751C2343" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Introducera försiktigt LMA i larynx. Låt barnet spontanandas på PEEP-tryck. Lyssna efter andningsljud. Om svårt att avgöra läge, ventilera några tag försiktigt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">. Om ingen effekt, prova att föra ner LMA något. Vid bradykardi är LMA sannolikt för långt ner, backa något. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5381ACC9" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Låt barnet fortsatt spontanandas. SaO2 skall vara ≥ 95 % och puls ≥ 100. Om spontanandning ej tillräcklig stödventilera försiktigt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CE8724" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om bradykardi eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>desaturation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> som ej går att häva avbryts försöket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E234E09" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">När LMA är på plats och barnet är stabilt förs ventrikelsonden avsedd för administration ner i läkemedelsporten på T-stycket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B75A6EE" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Börja därefter ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Curosurf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> långsamt, förslagsvis i bolusdoser om 1-2 ml. Efter varje bolusdos – överväg att ventilera barnet försiktigt tills LMA är tom och barnet har stabila parametrar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B91D572" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om andningen blir oregelbunden eller om synlig reflux av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Curosurf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, administrera i långsammare takt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B66037" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">När all </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Curosurf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> givits, ge liten mängd luft i sonden och avveckla därefter sonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6395E3BD" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Optimera förutsättningar för spontanandning under hela proceduren, ventilera endast vid längre apné eller vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>hypoxi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">/bradykardi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084EA7A0" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Avlägsna LMA när barnet är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>välsaturerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> och stabilt efter proceduren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C81500F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Låt barnet ligga kvar i ryggläge med bra stöd efter proceduren och låt barnet hämta sig innan nästa omvårdnadsåtgärd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E92C5D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Fyll i protokoll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6757A840" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Mät manuellt blodtryck eller notera arteriellt blodtryck 30 minuter efter avslutad procedur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DE8F7F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC"/>
+    <w:p w14:paraId="7D33B25B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434E483E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t> </w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>LISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D363DAE" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve">Less </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Invasive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E8F6CF" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve">LISA innebär att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> administreras genom en tunn kateter i larynx, för detta behövs laryngoskop. Proceduren är därför något mer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>invasiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve"> än SALSA och kräver vana och intubationskunskap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48511853" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t xml:space="preserve">Utrustning och läkemedel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1EF9AC" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>LISA-kateter (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Surfcath</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> 6 fr)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415D2D4D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Laryngoskop med lämpligt blad samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Magills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> tång</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9FB971" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Luer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>-lock-spruta med Norge-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>spol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> med uppdragen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Curosurf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> samt luft i lämplig mängd för att spola rent katetern. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4099EF0E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Sug, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> och mask &amp; blåsa skall finnas tillgängligt och kontrollerat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C74BF1B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Material och läkemedel för intubation skall finns uppdraget och förberett. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D4528A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Naloxon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> bör finnas förberett att ge vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6F48FB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Läkemedel enligt förslag nedan samt Glukos 30 % att ge oralt vid procedur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414F9EA6" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37180F2D" wp14:editId="4BDE56E8">
-            <wp:extent cx="4552950" cy="5276850"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EEA940A" wp14:editId="4F4F8F69">
+            <wp:extent cx="5676900" cy="1304925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Bildobjekt 1"/>
+            <wp:docPr id="1178836240" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1178836240" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4552950" cy="5276850"/>
+                      <a:ext cx="5676900" cy="1304925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="26861B80" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:t>Förberedelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D9C523" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Barnet skall ligga i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>nCPAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> ≥ 6 cm H2O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6C75B5" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Intravenös infart, fungerande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEC57C1" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Barnet skall ligga på öppenvårdsbord alternativt i kuvös</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEF5E07" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Kontinuerlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>saturationsövervakning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> och elektroder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF7275B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Intubationsberedskap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07ADAECB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> förvärmt och uppdraget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D176854" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Främja en tyst och lugn miljö, avsett minst en person att stödja barnet innan, under och efter proceduren samt att övervaka barnets signaler. Om förälder önskar medverka, instruera hur de näst kan stötta sitt barn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760A3C66" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Skydda barnets ögon, gärna med t.ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Neoshades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> (“solglasögon”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BC05C0" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Använd gärna videolaryngoskop för så </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>atraumatisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> laryngoskopi som möjligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2535516C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09815855" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422672EB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58138A7F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Genomförande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B4FDE9" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Gå igenom checklista/time-out, se bilaga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7D89F8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Barnet positioneras i ryggläge med tillräckligt med stöd från person och/eller bäddstöd för att ha ett adekvat kroppsläge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D22BD04" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Låt barnet lugga kvar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>nCPAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> hela tiden om ej ventilation på mask behöver startas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BA4A86" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Ventrikelsond kan vara kvar på plats, töm ventrikeln på innehåll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC9CB1F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Ha barnet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>välsaturerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, preoxygenera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>vb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> i 1-2 min. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2182594D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Ge laddningsdos koffeincitrat om detta ej givet tidigare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A8AE2D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Ge Atropin iv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022EA79A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Fentanyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> iv. Ges långsamt under minst 3-5 minuter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E07BB6" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Thoraxrigiditet kan hävas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>muskelrelaxantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Atracurium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">) eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Naloxon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F6DAE0" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Laryngoskopera försiktigt under pågående CPAP-behandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0137811F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Rensug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49612926" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Assistent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>handräcker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> LISA-kateter när stämbanden är visualiserade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F747B10" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Placera katetern mellan stämbanden. Rekommenderat djup är 2 cm för barn &gt; 27 veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A1D51A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om stämbanden är svårvisualiserade, katetern är svår att få på plats eller barnet blir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>bradykard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, pausa proceduren. Ge CPAP-stöd med stängd mun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35791A71" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Med katetern på plats, notera läge i mungipan, ta bort laryngoskopet och stäng munnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F82C48" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Koppla spruta och administrera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> långsamt i små bolusdoser, hela dosen skall ges på 0,5-3 minuter. Ge liten mängd luft sist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C787B8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om synlig reflux administrera långsammare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AE7537" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om större mängd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>farynx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, låt barnet spontanandas med stängd mun för att öka sannolikheten att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> hamnar i lungan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D38185" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Låt barnet fortsatt spontanandas. SaO2 skall vara ≥ 95 % och puls ≥ 100. Ventilera endast vid längre apnéer eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>hypoxi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">/bradykardi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411C8A2E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Om bradykardi eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>desaturation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> som ej går att häva avbryts försöket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEDEFC2" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Låt barnet ligga kvar i ryggläge med bra stöd efter proceduren och låt barnet hämta sig innan nästa omvårdnadsåtgärd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0913D8A5" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Fyll i protokoll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596AEC76" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Mät manuellt blodtryck eller notera arteriellt blodtryck 30 minuter efter avslutad procedur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FE3F62" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D28E9C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B5C1D3" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD99C9B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:t>SALSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4359E829" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21960149" wp14:editId="792F50A9">
+            <wp:extent cx="3700463" cy="4933950"/>
+            <wp:effectExtent l="0" t="1" r="0" b="0"/>
+            <wp:docPr id="195050461" name="drawing" descr="En bild som visar text, dambinda, Hushållsmedel, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="195050461" name="drawing" descr="En bild som visar text, dambinda, Hushållsmedel, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="16200000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3700463" cy="4933950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2C3E7D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="566A0FAA" wp14:editId="27366745">
+            <wp:extent cx="2971800" cy="3962400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="957875661" name="drawing" descr="En bild som visar verktyg, cykel, inomhus, sax&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="957875661" name="drawing" descr="En bild som visar verktyg, cykel, inomhus, sax&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2971800" cy="3962400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B663A32" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC"/>
+    <w:p w14:paraId="3BD36283" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377706F8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>LISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C532797" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F5EB164" wp14:editId="6D248FEA">
+            <wp:extent cx="3500438" cy="4667250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1964898676" name="drawing" descr="En bild som visar Hushållsmedel, handduk, verktyg, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1964898676" name="drawing" descr="En bild som visar Hushållsmedel, handduk, verktyg, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="16200000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3500438" cy="4667250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F006713" w14:textId="7BFC4B62" w:rsidR="00385FF4" w:rsidRDefault="003F15AC" w:rsidP="00385FF4">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="116C9E2E" wp14:editId="2EB1F9A6">
+            <wp:extent cx="3228975" cy="4305300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1898057902" name="drawing" descr="En bild som visar kabel, Medicinsk utrustning, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1898057902" name="drawing" descr="En bild som visar kabel, Medicinsk utrustning, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3228975" cy="4305300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8ADF1A" w14:textId="77777777" w:rsidR="00385FF4" w:rsidRDefault="00385FF4" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49601F9D" w14:textId="18E4E0A5" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plocklista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A9B14A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC"/>
+    <w:p w14:paraId="140322E7" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SALSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575EA22D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Rullbord eller liknande att duka upp på</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64808345" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Grön duk eller liknande att duka upp på (rent, ej sterilt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3138CFA0" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Larynxmask</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> – storlek 0 eller 1, fråga ansvarig läkare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B81F3A1" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>V-sond – storlek 6 eller 8, fråga ansvarig läkare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736C64C4" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Sondspruta för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> om detta ej redan är förberett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2062A805" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Ny V-sond i barnets storlek om ny behöver sättas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D48231" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Steril gel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A933206" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Tejp för att markera på V-sond, t.ex. klethäfta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF2C7B3" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Material att ta bort existerande sondtejp samt sätta ny om V-sond behöver bytas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE40EB8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Neoshades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> för barnets ögon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371589E0" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Rondskål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505738D5" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Intubationsvagn på sal - fråga ansvarig läkare hur mycket som skall finnas framdukat.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2C10C8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>För SSK:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8C947B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Kontrollera ordinerade läkemedel, när dessa skall ges och se till att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> är uppdraget i sondspruta</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52292BFE" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Kontrollera sug, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, mask och blåsa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10898C0A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Fråga om inställningar på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> – se text ovan, ofta lägre inställningar på PIP än standardinställning. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CE0A2B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Fråga alltid ansvarig läkare om något annat önskas än det som anges i denna rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0668BF62" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B82C912" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6368B9C3" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>LISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AB625A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Rullbord eller liknande att duka upp på</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E901D8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Grön duk eller liknande att duka upp på (rent, ej sterilt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F88B92" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>LISA-kateter (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfcath</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">). Låt denna ligga kvar i sin förpackning tills teamet är redo, för att minska risken för kontamination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0F1A2F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Norgespol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1D6C551E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Luerlock</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">-spruta för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> om detta ej redan är förberett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600A23C8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Videolaryngoskop förberett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000B9F3B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Vanligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>laryngoskophanddtag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> samt blad i rätt storlek - fråga ansvarig läkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E8394E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Magills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> tång</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEB38E1" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Ny V-sond i barnets storlek om ny behöver sättas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF20B85" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Material att ta bort existerande sondtejp samt sätta ny om V-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>dond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> behöver bytas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B0C9DB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Neoshades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> för barnets ögon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3C968B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Rondskål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75685757" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>Intubationsvagn på sal - fråga ansvarig läkare hur mycket som skall finnas framdukat.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEBA6C2" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>För SSK:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71692795" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Kontrollera ordinerade läkemedel, när dessa skall ges och se till att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> är uppdraget i sondspruta</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A20676D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Kontrollera sug, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">, mask och blåsa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782CBACD" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Fråga om inställningar på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t>neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6707547D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:t xml:space="preserve">Fråga alltid ansvarig läkare om något annat önskas än det som anges i denna rutin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F412FBB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D0D720" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Time-out vid SALSA/LISA</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5AB6AD" w14:textId="7D8380A1" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00710405">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64DE0C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Läses upp och bekräftas tydligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621F0EA5" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Läkemedel ordinerade och uppdragna - intubationsläkemedel förberedda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C81BD43" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Intubationsvagn på sal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78468DB3" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Neopuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/Mask och blåsa - rätt inställningar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B70E7A" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sug med rätt sugkateter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB3414E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Stetoskop</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DCFEC9" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Surfaktant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> värmd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2760BA" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vem ansvarar för </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B69524" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Barnet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22844A31" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Läkemedel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481EF18C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Procedur?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66256717" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Annat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F0D863" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Fungerande infart?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AA318C" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid SALSA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613B8AB2" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Larynxmask</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och sond för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>surfaktantadministration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förberedd och uppmärkt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4444A967" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Steril gel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1923ACFC" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid LISA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B00DDA" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laryngoskop och blad? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6510108D" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00EF11FA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kateter? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3457DF71" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Vem assisterar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A23D34F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Back-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>up</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6E4EB3" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="00767A8B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vem kontaktas vid ev. komplikation?  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Telnr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="15072BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(Narkosjour 50760)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CDEA11" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC"/>
+    <w:p w14:paraId="23995B21" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Protokoll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D49C95E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC"/>
+    <w:p w14:paraId="22BF06D3" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:t xml:space="preserve">Se nästa sida för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>utskrivningbara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> protokoll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157580CE" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC"/>
+    <w:p w14:paraId="57DB227F" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC73CCE" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52745612" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19461968" wp14:editId="3A3D7CB2">
+            <wp:extent cx="4680606" cy="7560000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="736910746" name="drawing" descr="En bild som visar text, kvitto, skärmbild, Parallell&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="736910746" name="drawing" descr="En bild som visar text, kvitto, skärmbild, Parallell&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4680606" cy="7560000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5416C2F6" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084229B8" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69B438FD" wp14:editId="63E5926D">
+            <wp:extent cx="4680000" cy="7477964"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1576679934" name="drawing" descr="En bild som visar text, kvitto, skärmbild, dokument&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1576679934" name="drawing" descr="En bild som visar text, kvitto, skärmbild, dokument&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4680000" cy="7477964"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D471CDB" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2AF36B" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Referenser och relaterade dokument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C9456E" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC"/>
+    <w:p w14:paraId="22798CF1" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="64DE0C3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Intubation - checklista Neonatal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C20B652" w14:textId="77777777" w:rsidR="003F15AC" w:rsidRDefault="003F15AC" w:rsidP="003F15AC">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="64DE0C3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Intubationsläkemedel</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3923616B" w14:textId="087AF42C" w:rsidR="003F15AC" w:rsidRPr="003F15AC" w:rsidRDefault="3EC2A855" w:rsidP="003F15AC">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="008E99F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ultraljud lunga Neonatal.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="003F15AC" w:rsidRPr="003F15AC" w:rsidSect="004750DB">
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="463AA5DD" w14:textId="77777777" w:rsidR="00160B21" w:rsidRDefault="00160B21">
+    <w:p w14:paraId="6AE3B135" w14:textId="77777777" w:rsidR="004E0386" w:rsidRDefault="004E0386">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59AA9433" w14:textId="77777777" w:rsidR="00160B21" w:rsidRDefault="00160B21">
+    <w:p w14:paraId="1F46EA78" w14:textId="77777777" w:rsidR="004E0386" w:rsidRDefault="004E0386">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="400DEF54" w14:textId="77777777" w:rsidR="00160B21" w:rsidRDefault="00160B21">
+    <w:p w14:paraId="03486996" w14:textId="77777777" w:rsidR="004E0386" w:rsidRDefault="004E0386">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3300,51 +4737,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3378,87 +4815,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3001536B" w14:textId="77777777" w:rsidR="00160B21" w:rsidRDefault="00160B21"/>
+    <w:p w14:paraId="5751B2FA" w14:textId="77777777" w:rsidR="004E0386" w:rsidRDefault="004E0386"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="576C3250" w14:textId="77777777" w:rsidR="00160B21" w:rsidRDefault="00160B21">
+    <w:p w14:paraId="20F041AC" w14:textId="77777777" w:rsidR="004E0386" w:rsidRDefault="004E0386">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="777CFC93" w14:textId="77777777" w:rsidR="00160B21" w:rsidRDefault="00160B21">
+    <w:p w14:paraId="6E567846" w14:textId="77777777" w:rsidR="004E0386" w:rsidRDefault="004E0386">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3488,100 +4925,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3611,87 +5048,87 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -3732,664 +5169,278 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...159 lines deleted...]
-    <w:nsid w:val="05DF67F4"/>
+    <w:nsid w:val="024B13EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75525A52"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="1E54CEB4"/>
+    <w:tmpl w:val="BCF6AABA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="3107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="360"/>
+        <w:ind w:left="3827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="360"/>
+        <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="7427" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="360"/>
+        <w:ind w:left="8147" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135A157B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03643C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65667058"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="7B82C9A8"/>
+    <w:tmpl w:val="A3D8075E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="3467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="4187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="4907" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="5627" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="6347" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="7067" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="7787" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="8507" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4459,304 +5510,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3548465B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
+    <w:tmpl w:val="6C849A2A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="3467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="4187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="4907" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="5627" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="6347" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="7067" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="7787" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="8507" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4826,418 +5737,503 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C928FF"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9328FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0AE0B72A"/>
+    <w:tmpl w:val="E57C7DEA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="3107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="3827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="7427" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="8147" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42196C05"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E9560F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="741857FC"/>
-[...140 lines deleted...]
-    <w:tmpl w:val="97200AA0"/>
+    <w:tmpl w:val="705E5938"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="3107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="3827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="7427" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="8147" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F1767C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4FA74D8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD92B3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE14332C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5307,564 +6303,782 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E01E6"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585A4CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E154E454"/>
+    <w:tmpl w:val="24B8F282"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706B1852"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62F33F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FB2CAB0"/>
+    <w:tmpl w:val="229E7610"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C077AA9"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B962F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDC0C0DE"/>
+    <w:tmpl w:val="4F0E62DC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="3107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="3827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="7427" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="8147" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EA41BCB"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71CB4F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CAEC6EFE"/>
+    <w:tmpl w:val="EFB24282"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2114979918">
-    <w:abstractNumId w:val="17"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78C56196"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97BEBB08"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EDD3EE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FCC0290"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="682056728">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1185483367">
+  <w:num w:numId="2" w16cid:durableId="1881242686">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="905071738">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1729110794">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="46225480">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1307591620">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1148202756">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2102951046">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1926647877">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1837106603">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1260138016">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="359938693">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="479034325">
+  <w:num w:numId="13" w16cid:durableId="1605304732">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="682056728">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="447160900">
+  <w:num w:numId="14" w16cid:durableId="1544293263">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1660116779">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="657995699">
+  <w:num w:numId="15" w16cid:durableId="1909222952">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="230359480">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="158347278">
+  <w:num w:numId="16" w16cid:durableId="1271933895">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="379137337">
-[...22 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -5878,482 +7092,524 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00086C45"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A241D"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00111D80"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160B21"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="00203C77"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B3F76"/>
     <w:rsid w:val="002B53EB"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00316A3C"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00385FF4"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="0039694F"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
+    <w:rsid w:val="003F15AC"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F376C"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="004510C7"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004750DB"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E0386"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005043C1"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00556ECA"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624EC5"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00644241"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00681C83"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C23F7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00710405"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00732778"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00733B33"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00767A8B"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774C5D"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00813604"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00841893"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008E99F9"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00900244"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A3AC5"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D2FE2"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A500FF"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A636F1"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B916D8"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA4515"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF4449"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA7074"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB5487"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB6F9A"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E22AF7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3CEC"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF11FA"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F44B31"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FB0481"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FD0D1C"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE084B"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="17D8D180"/>
+    <w:rsid w:val="295BABCA"/>
+    <w:rsid w:val="3EC2A855"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7106,51 +8362,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -7259,51 +8515,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -8547,51 +9803,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8738,55 +9994,67 @@
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FE084B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00FE084B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00FE084B"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A636F1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10190,90 +11458,5536 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="176508300">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="974598918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="982153467">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1149787692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1574244504">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="784662652">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626859862">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2071994234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="7610142">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1885940937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="785658520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452480874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="552549149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="977495739">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711920742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1558013814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="433130161">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1849516631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1219318615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1825585851">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="560749220">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1664235799">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1035424583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1459908051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1658462685">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="925499453">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="160631854">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1313410254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1168784703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="244799108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="810054121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1004816956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1871992862">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1174879314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="584193939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1982346531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="611669739">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="280302287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068333228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="778598739">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1612471624">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1322536816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="417873566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="454105023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="795833133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="237331774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="185991413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="749890410">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1995143450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="757599299">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="225141108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1142652132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="968436941">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1218198306">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1348098558">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115218098">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1066495776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1081869307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2131892204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="932396634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="940145760">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="611328791">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="113597588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1142307341">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1999190383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1395935178">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1341856565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="196043665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1432432136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="264851406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="126558511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="413209326">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1836067038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1915116780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1686908311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1543328253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="148328060">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239799247">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="216598968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1596282791">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1046569463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1658803972">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1323503421">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="360473049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="430396024">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1770808587">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1762219380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835759286">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693336352">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1393314212">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1111322724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1379475039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1987854436">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="41755431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="696270031">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835729679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1639333413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1364550542">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986012177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1641887199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="29651990">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="746149686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1400327972">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759788450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1264873033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1784837698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1005591955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2068843634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="741609938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1944917019">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1003708554">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1906838656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1193113646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851674280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1257057065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1601373063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1638797037">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620185607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750232081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="968783686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689918170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="100076887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="310796208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1683170045">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="451244927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729498296">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1518537520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1586110659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="703754625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1825970077">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1681620521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="496265069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1614288655">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620189237">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1106459825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1645231246">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1006707349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1343241314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="429012043">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1066612518">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1457718968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1544362173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="507137614">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="384374771">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="669799889">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1687243812">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="28604530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2042969588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="767387355">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1350062740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="777138237">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672751949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="972708174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1641955314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1485313953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1317882087">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1533498134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1410812936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1452549553">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="134875628">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2127697236">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1996298642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1936012805">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1810398525">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1083332473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="248120481">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1590188939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="596600991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1375539059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="902641113">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2059626207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1636913283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1757746624">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1770854225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="417291154">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="294798643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1863321954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2087066766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="680090499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176357499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1994987384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1383409540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1436048966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="398290019">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958730810">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1403068183">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1476795003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1626080457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1614434225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="253324684">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="602031788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="907106008">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012415391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="789935991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1189217479">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="34549666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1442723706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1497380812">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494103425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="725184299">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137310512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2134278075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2134013049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="744566469">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1236237052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1783455789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034725315">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="640304251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="719206091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="356199916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1389302216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1394893831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2011910394">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="960845068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1430078216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="702171095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="283464011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1271861594">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="911738510">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1962418687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="856701817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="757482992">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="867108782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="439764389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1592664896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1898317379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1831404738">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1390225620">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1563324639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1367218471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="166674257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1788354668">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="571163600">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1554000438">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2040355703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1444105745">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2026441131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="679816229">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1622032712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="752431982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="252865003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="98911856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="338315720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2029522524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2113745928">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="636840288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="841045334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1274433624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1612782765">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="994336007">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1949237630">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190536623">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="144324301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="623656366">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="589121838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2103718253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="796989742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1506896428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1040786551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="102966565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="438068965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="409275074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1227689991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1292443358">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="191379228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1181696868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="710232374">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="917329604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1167597106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1776974923">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1035081090">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1075512899">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1739398788">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1758016324">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="192614888">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1236013855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="440494571">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1974435814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1734692074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1047071329">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="988748345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="915938910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235893583">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1425150221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="680818690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1945764284">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="274556020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="847527804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="820849031">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1581523524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1012800380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1915890163">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="652031163">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="568926640">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="195197118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="935792700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="195773037">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2062436689">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2124418956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="639505376">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1714305776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="742533795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1408386089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1815368544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="659113558">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1753971759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1310936337">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314339320">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1631322918">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="815223389">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="49305663">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="192961354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="475295017">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626861712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1876503713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621616563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1745030701">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1019433827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2051999772">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1127356767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1517158631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1441217408">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="751049812">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689842890">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1340083506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2109082303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1186212651">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="551504970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1642149417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1546790497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="232587681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="51006653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="87501976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1367104283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1472677450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1843618698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1954550576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1066565285">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1639455934">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="242371711">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1805272310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="947355166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1638484610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096782443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1618751736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524102937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1491020894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="297533839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430272622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1176458766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1377006968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="632178453">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1163277001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="85466864">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="504898473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="787087961">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="307974938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868757692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="601379131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1544517550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="83846574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1586454188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="301616167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="451482279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="811367717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="694620512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="518157035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1394768197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="8795564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="723991569">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1686858121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="717120586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869176120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1358432919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="706223407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1059136963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="693968080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="480999823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="276066986">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="258027628">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057391975">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="836503639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="768894537">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="820973269">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1091200008">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1642734120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552963133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1920942756">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="513110959">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="624586084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1987515335">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1085691066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1564293631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1049919456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1690570813">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="954752549">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="770273124">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="797993197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="29384147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1003553287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1752970034">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="80568128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="762454380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="568226223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="38090871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1467818018">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1306546203">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="178934443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1228493574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="471139248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1836719778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="771702962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="402064215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="151337103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="953637874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1995135246">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="177745121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="279924669">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1161657593">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986275833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1279528535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="243954114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1085423921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1026759679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1450199661">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="424229251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1920481636">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018649392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="882980951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="250821626">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1570000482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="644822640">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="120348322">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901452015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="400560423">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="534270134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="552041007">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2120180562">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1771273716">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="547491805">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="819345348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1759785273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2036534456">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="154732244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="217404869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="354502546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1429228080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="911547440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1920367436">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="838302813">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="910966057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-134/surrogate/Intubationsl%c3%a4kemedel.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-133/surrogate/Intubation%20-%20checklista%20Neonatal.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-408/surrogate/Ultraljud%20lunga%20Neonatal.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -10560,72 +17274,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4134</Characters>
+  <Pages>15</Pages>
+  <Words>1878</Words>
+  <Characters>9956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4905</CharactersWithSpaces>
+  <CharactersWithSpaces>11811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>SALSA, MIST inom neonatalvården</dc:title>
+  <dc:title>SALSA och LISA - surfaktantadministrering utan respiratorvård</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>7</revision>
+  <revision>31</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>