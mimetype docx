--- v0 (2025-12-13)
+++ v1 (2026-06-09)
@@ -6,1812 +6,3407 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="60FB3B2D" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="7EE02A9D" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56E95503" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5527CAC9" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F71955D" w14:textId="224BE469" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Lustgas</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Lustgassedering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>sedering på barnmottagningen NÄL och Uddevalla.</w:t>
+        <w:t xml:space="preserve"> på barnmottagningen NÄL och Uddevalla.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="037BF15F" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E78228" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRPr="0017508E" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
+    <w:p w14:paraId="6E09B002" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smärtlindring vid kortvariga procedurer med mild till måttlig procedurrelaterad smärta hos barn, när barnet kan medverka och lustgas bedöms vara en lämplig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sederingsmetod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B23C2F" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BB8980" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Fasta</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc72840807"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innan lustgas administreras som sedering for procedurrelaterat snärta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>behövs ej</w:t>
+      </w:r>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="419A02F9" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRPr="007A334E" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utifrån aktuell evidens (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Utförandet kan ske av 2 sjuksköterskor. Tydliggörande av läkarordination. Upptrappning av lustgas behövs ej vilket förkortar proceduren.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5-7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6996D6B4" w14:textId="715EC85C" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62A50FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tydligare ansvarsfördelning </w:t>
+      </w:r>
+      <w:r w:rsidR="5F6DCA27" w:rsidRPr="62A50FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>för att tydliggöra an</w:t>
+      </w:r>
+      <w:r w:rsidR="7B5F178C" w:rsidRPr="62A50FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="5F6DCA27" w:rsidRPr="62A50FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>var för ordination, själva proceduren samt administration av lustgas</w:t>
+      </w:r>
+      <w:r w:rsidR="4AD8EC54" w:rsidRPr="62A50FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/övervakning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB7A41C" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kontraindikationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har delats upp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i absoluta kontraindikationer, relativa kontraindikationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och tillstånd som kräver särskild försiktighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521FB584" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Monitorering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, avbrottskriterier, observation efteråt och hemgångskriterier har förtydligats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25835FA6" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:ind w:left="1352"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF91CDA" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
         <w:t>Bakgrund</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="24153C2D" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRPr="009A07DC" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
+    </w:p>
+    <w:p w14:paraId="5ED49DDA" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lustgassedering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har god effekt vid kortvariga procedurer som medför mild till måttlig smärta, obehag eller oro</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...28 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:t xml:space="preserve"> (1, 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Effekten kommer snabbt och klingar vanligen av inom några </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>minuter efter avslutad administrering. Behandlingen kombineras vid behov med avledning, lokalbedövning och annan basal smärtlindring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB8990D" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Patientmedverkan är nödvändig eftersom barnet behöver acceptera masken och andas kontinuerligt genom systemet under proceduren. Metoden lämpar sig därför oftast bäst från cirka 5–6 års ålder, men kan övervägas även hos yngre barn om de bedöms kunna medverka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (&gt; 1 år)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD44DEE" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Fasta innan sedering med lustgas behöv inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5–7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BE84DE" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0" w:firstLine="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C19E0E2" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRPr="00A77B0A" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="5349722F">
+    <w:p w14:paraId="7BFC1794" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen beskriver indikationer, kontraindikationer, förberedelser, genomförande, monitorering och uppföljning vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lustgassedering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004612EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på Barnkliniken NU-sjukvården.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11218E4B" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5C7ABC" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:t>Teoretisk kunskap/förberedelser för personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DD4D93" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lustgas får endast administreras av personal med genomförd teoretisk utbildning och praktisk genomgång för den utrustning som används på enheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F5BAA0" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ny lustgasadministratör ska ha administrerat lustgas minst två gånger under handledning innan självständigt arbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530544C5" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Närvarande personal ska ha genomgått utbildning i grundläggande barn A-HLR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2C1FB2" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lustgas ska endast ges där syrgas, sug och akututrustning för luftväg och återupplivning finns lätt tillgänglig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C8B93F" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000424C2">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1677679A" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:t>Indikationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCE3DE2" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lumbalpunktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C28F71E" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ledinjektion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9D2904" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Provtagning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3B66AD" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Intramuskulära/subkutana injektioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DEEE29" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Sårrevision och stiftborttagning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6389B7" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nålsättning i port á </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cath</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A6FDC2" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:t>Kontra indikationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C61D1DE" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="5349722F">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004612EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Absoluta kontraindikationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBD1C0B" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillstånd där gasfyllda hålrum kan expandera, till exempel icke dränerad pneumothorax, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ileus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/tarmobstruktion, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pneumocefalus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, gasemboli eller nyligen tillfört intraokulärt gas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E9CF81" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tecken till ökat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>intrakraniellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tryck, pågående konfusion eller annan tydlig CNS-påverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CA44ED" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Sänkt medvetandegrad eller nedsatt förmåga att samarbeta och ta emot instruktioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C339BA" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pågående uttalad luftvägspåverkan, till exempel aktuell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>astmaexacerbation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan andningspåverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068A5131" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Känd vitamin B12- eller folsyrabrist eller genetisk rubbning i dessa enzymsystem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03597642" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ansiktsskada eller annan situation där maskbehandling inte kan genomföras säkert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1A70F6" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samtidig pågående behandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>otrexat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036C3C93" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="5349722F">
+        <w:t>Leukemi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lustgas får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Indikationer</w:t>
-[...68 lines deleted...]
-      <w:pPr>
+        <w:t>inte ges till barn med leukemidiagnoser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> då de behandlas frekvent med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Methotrexat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Det finns en risk för långvarig neurologisk påverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5C9783" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="004612EB" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:ind w:left="1304"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5349722F">
+      <w:r w:rsidRPr="004612EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Kontra indikationer</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="5349722F">
+        <w:t>Relativa kontraindikationer eller tillstånd som kräver individuell bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2D5AB2" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Aktuell luftvägsinfektion eller kvarstående luftvägssymtom efter nyligen genomgången infektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFD6443" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Pseudokrupp, kikhosta eller anamnes på luftvägsproblematik som kan försvåra säker maskbehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FC3315" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pågående otit eller sinuit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5440972D" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hjärt- eller lungsjukdom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF47E6D" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samtidig behandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bensodiazepiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller andra sederande läkemedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA2F6B6" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vid oklarheter ska narkoskliniken eller annan relevant specialist kontaktas för diskussion före ingreppet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DF7929" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">• </w:t>
-[...302 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7037F9F3" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
         <w:t>Förberedelser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1000F721" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRPr="00CD036A" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
-[...110 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E7CDA3C" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansvarig läkare ordinerar lustgas i läkemedelsmodulen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CD0C7D" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Före start ska barnet bedömas avseende indikation, kontraindikationer, samarbetsförmåga och behov av kompletterande smärtlindring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0364BEFA" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barn och vårdnadshavare ska få information om syfte, genomförande, förväntad effekt, vanliga biverkningar och att proceduren kan behöva avbrytas eller bytas till annan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sederingsmetod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFF2CB3" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Smärtskattning och, om möjligt, skattning av oro görs före och efter proceduren med lokalt validerat instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A62AB7D" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vid behov ges basala analgetika och lokalbedövning i god tid före proceduren enligt ordination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7659B9CA" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="00E445A9" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E445A9">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ge analgetika en halvtimma före ingreppet. Engångsdos paracetamol 30 mg/kg per</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Förslagsvis g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E445A9">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E445A9">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>os eller 40 mg/kg rektalt. Kan med fördel kombineras med Ibumetin 400 mg &gt;12 år och 200mg 6–12 år (&gt;20kg).</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E445A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analgetika en halvtimma före ingreppet. Engångsdos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E445A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E445A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 mg/kg per</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E445A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os eller 40 mg/kg rektalt. Kan med fördel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA59CD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kombineras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E445A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E445A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ibumetin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E445A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 400 mg &gt;12 år och 200mg 6–12 år (&gt;20kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B398359" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="007838D8" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B65DF">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>EMLA kan användas inför eventuella stick</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1870EF09" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fasta krävs inte inför enbart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lustgassedering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8EEFEE" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Utrustningen ska kontrolleras och funktionstestas före varje behandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6997581F" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ansvarsfördelning under proceduren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1C9538" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
-          <w:bCs/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minst två personer ska närvara under hela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sederingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>person som genomför den planerade proceduren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en person som ansvarar för lustgasadministrering och monitorering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59957E20" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
-          <w:bCs/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Den som ansvarar för lustgas och övervakning ska inte samtidigt utföra själva proceduren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57148A55" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
-          <w:bCs/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Proceduren kan genomföras av läkare och sjuksköterska, eller av två sjuksköterskor om detta är förenligt med lokal kompetensordning och ordination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0BD09F" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den som ansvarar för lustgasen avgör när proceduren får starta och ska avbryta behandlingen vid otillräcklig effekt eller tecken på biverkning/ökad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sederingsgrad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424F3343" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Genomförande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736E6076" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
-          <w:bCs/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pulsoximeter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> före start och dokumentera utgångsläge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7787E0" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Placera barnet på brits eller i annan säker position som medger god övervakning och fri luftväg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A483B4" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Informera barnet lugnt och använd avledning vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025D5674" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ge 100% syrgas i 2 minuter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CA4D3F" w14:textId="39E468C4" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starta </w:t>
+      </w:r>
+      <w:r w:rsidR="00251EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lustgasinhalationen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i blandningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0025E">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="27490BCB" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 % lustgas/70 % syrgas med möjlighet att öka till maximalt 50 % lustgas/ 50% syrgas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59025110" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Låt barnet andas lustgas till stabil effekt innan proceduren startar. Full effekt uppnås vanligen inom cirka 2–3 minuter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ECC83A" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Upprätthåll verbal kontakt och kontinuerlig klinisk observation under hela proceduren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECA24C0" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avsluta med 100 procent syrgas i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2 minuter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF09EC2" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Monitorering och avbrottskriterier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09075D7C" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Monitorering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9A0BD3" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Saturationsmätning ska ske kontinuerligt under behandlingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C49D2F" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Barnet ska observeras fortlöpande med avseende på andning, hudfärg, vakenhet, kontaktbarhet, obehag och biverkningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCECD8B" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid samtidig behandling med andra sederande läkemedel eller annan riskfaktor krävs skärpt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bedömning och vid behov annan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sederingsnivå</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan vårdnivå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B0338D" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006C2640">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Behandlingen ska avbrytas eller omvärderas vid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB681D7" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:ind w:left="1712"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Otillräcklig effekt trots korrekt genomförande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9FD1DE" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ökad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sederingsgrad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, svårighet att hålla kontakt eller försämrade skyddsreflexer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77433DC3" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kräkning, ihållande hosta, tilltagande oro, hallucinationer eller annan uttalad biverkning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A55574" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Desaturation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan klinisk misstanke om andningspåverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CC2779" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Om proceduren bedöms bli för smärtsam eller för långvarig för lustgas som ensam metod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611308C0" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Efter proceduren, observation och hemgång</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324385A4" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnet ska få </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">syrgas efter avslutad lustgas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i 2 minuter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636AC0E3" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Saturation följs efter avslutad behandling under den initiala observationsfasen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1176BC47" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Barnet kan lämna enheten när det är vaket som vanligt, mår väl, andas obehindrat och inga kvarstående biverkningar finns. Detta inträffar ofta inom cirka 10–15 minuter efter enbart lustgas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1321B448" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Om annan sedering än lustgas har använts, eller om komplikationer inträffat, gäller observation och hemgång enligt separat rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0DE262" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B2943B" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Indikation och ordination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ED71FA" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bedömda kontraindikationer/riskfaktorer och eventuella kontakter med narkos eller annan specialist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3A55CB" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vilken personal som närvarat och vem som ansvarat för lustgas respektive procedur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FA1BA4" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Smärtskattning/oroskattning före och efter proceduren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51036D0B" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Start- och stopptid, eventuell kompletterande analgetika/lokalbedövning samt eventuella biverkningar eller avvikelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7B329D" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Barnets tillstånd vid hemgång.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10516EEE" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F19554A" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:t>Referenser och relaterade dokument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E9AD88" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB0F9B">
-[...14 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B31659" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
           <w:color w:val="212121"/>
           <w:kern w:val="36"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Use of Nitrous Oxide for Minimal Sedation in Pediatric Outpatients: A Survey Analysis of Patient Experience and Parent-Guardian Satisfaction</w:t>
+        <w:t xml:space="preserve">Use of Nitrous Oxide for Minimal Sedation in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Outpatients: A Survey Analysis of Patient Experience and Parent-Guardian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Satisfaction</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Mir Ali</w:t>
+          <w:t>Mir</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="006C2640">
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Ali</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:anchor="full-view-affiliation-1" w:tooltip="University of South Dakota Sanford School of Medicine, Sioux Falls, South Dakota." w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:anchor="full-view-affiliation-2" w:tooltip="Pediatric Critical Care Intensivist, Sanford Children's Specialty Clinic, Sioux Falls, South Dakota." w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:anchor="full-view-affiliation-3" w:tooltip="Sanford Hospital, Sioux Falls, South Dakota." w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Kayla Munger</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:anchor="full-view-affiliation-1" w:tooltip="University of South Dakota Sanford School of Medicine, Sioux Falls, South Dakota." w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Ali Haines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:anchor="full-view-affiliation-1" w:tooltip="University of South Dakota Sanford School of Medicine, Sioux Falls, South Dakota." w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Laura Rezac</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:anchor="full-view-affiliation-1" w:tooltip="University of South Dakota Sanford School of Medicine, Sioux Falls, South Dakota." w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="005E6D76">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Emily Yoon</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5545EDF3" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
-      <w:pPr>
+    <w:p w14:paraId="656D02EF" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:right="0"/>
         <w:outlineLvl w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Fass Livopan® </w:t>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Fass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Livopan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">® </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00FE1498">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.fass.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76C67670" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="22168A48" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Läkartidningen nr 36 2007 volym 104 Lustgasinhalation bra behandling vid procedursmärta hos barn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C39E82" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6D76">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
           <w:color w:val="212121"/>
           <w:kern w:val="36"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Applications of nitrous oxide for procedural sedation in the pediatric population</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Applications of nitrous oxide for procedural sedation in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
           <w:color w:val="212121"/>
           <w:kern w:val="36"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="005E6D76">
+        <w:t>pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> population</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA4BD76" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprocedural fasting state and adverse events in children receiving nitrous oxide for procedural sedation and analgesia </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor=":~:text=Conclusion%3A%20%20Seventy,were%20no%20serious%20adverse%20events" w:history="1">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Joseph D Tobias</w:t>
+          <w:t>https://pubmed.ncbi.nlm.nih.gov/16280947/#:~:text=Conclusion%3A%20%20Seventy,were%20no%20serious%20adverse%20events</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E6D76">
-[...4 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+    </w:p>
+    <w:p w14:paraId="670548B5" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="005E6D76">
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nitrous oxide procedural sedation in non-fasting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patients undergoing minor surgery: a 12-year experience with 1,058 patients </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor=":~:text=Results%3A%20%20Children%20,mild%20or%20no%20procedural%20pain" w:history="1">
+        <w:r w:rsidRPr="006C2640">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-            <w:vertAlign w:val="superscript"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>https://pubmed.ncbi.nlm.nih.gov/25385665/#:~:text=Results%3A%20%20Children%20,mild%20or%20no%20procedural%20pain</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32AC9E79" w14:textId="77777777" w:rsidR="00CB0F9B" w:rsidRPr="005E6D76" w:rsidRDefault="00CB0F9B" w:rsidP="00CB0F9B">
-      <w:pPr>
+    <w:p w14:paraId="50C336B9" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">Association of Preprocedural Fasting With Outcomes of Emergency Department Sedation in Children </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor=":~:text=A%20total%20of%206183%20children,of%20any%20adverse%20event%2C%20serious" w:history="1">
+        <w:r w:rsidRPr="006C2640">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://pmc.ncbi.nlm.nih.gov/articles/PMC6137504/#:~:text=A%20total%20of%206183%20children,of%20any%20adverse%20event%2C%20serious</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C17316B" w14:textId="77777777" w:rsidR="00BF5EBE" w:rsidRPr="006C2640" w:rsidRDefault="00BF5EBE" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safety of High-Concentration Nitrous Oxide by Nasal Mask for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C2640">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Procedural Sedation Experience With 7802 Cases </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:anchor=":~:text=of%20this%20study%2C%20children%20were,using%20a%20quality%20audit%20tool" w:history="1">
+        <w:r w:rsidRPr="006C2640">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://www.sedationsystems.com/wp-content/uploads/No.3ZIERSafety_of_High_Concentration_Nitrous_Oxide_by.11.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00CB0F9B" w:rsidRDefault="00536A5A" w:rsidP="00BF5EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00CB0F9B" w:rsidSect="00083E56">
-      <w:headerReference w:type="default" r:id="rId26"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F8A05AD" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
+    <w:p w14:paraId="17B06625" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="016781F5" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
+    <w:p w14:paraId="166512F1" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="142518CF" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
+    <w:p w14:paraId="5C2A3093" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Merriweather">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -1822,54 +3417,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1900,76 +3495,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7644B0A9" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65"/>
+    <w:p w14:paraId="5A50B3C7" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A2077AE" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
+    <w:p w14:paraId="5A1F4B34" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6EF3A35B" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
+    <w:p w14:paraId="54D46463" w14:textId="77777777" w:rsidR="00822F65" w:rsidRDefault="00822F65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2004,94 +3599,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2127,60 +3722,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -2254,51 +3849,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2642,50 +4237,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B531F7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFB2EAC4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2754,51 +4462,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2867,51 +4575,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1553516E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEB6FE72"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2953,51 +4661,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B67005C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F398AF42"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3066,51 +4774,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3180,51 +4888,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3293,51 +5001,503 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26170624"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0398548E"/>
+    <w:lvl w:ilvl="0" w:tplc="5D7E4060">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7832" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E035CFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="030411AE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="303E6D05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72C450BA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B12F42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="876CBEF2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3433,58 +5593,58 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3547,51 +5707,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3660,51 +5820,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3801,51 +5961,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3914,58 +6074,144 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="539D7546"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0DEFEF6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4028,51 +6274,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4141,51 +6387,842 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577D145A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0868F35A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ACD246B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B800838"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D37601B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B42E592"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E522B6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72D8369C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60433031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9FCF184"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66453866"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8ECB03A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="682E6BC5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51D61706"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686A76BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83FCCAF6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4254,51 +7291,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4367,51 +7404,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="726E3337"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="215E573E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BB34DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B689D52"/>
     <w:lvl w:ilvl="0" w:tplc="2D2C3986">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4458,51 +7608,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4571,51 +7721,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4685,124 +7835,168 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1609657857">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="580262077">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1534268367">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2032342673">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="906960941">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="446508888">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="546335137">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="90007966">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="246155306">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="209539910">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="680668208">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1704092306">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="183907422">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="830679291">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1344933695">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="494498248">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1233004240">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1803814587">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="122358482">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="199631185">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1748720859">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="119807435">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="792016125">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="630090345">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="183907422">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="25" w16cid:durableId="1157306654">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="830679291">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="26" w16cid:durableId="370501857">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1344933695">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="27" w16cid:durableId="245922306">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="494498248">
+  <w:num w:numId="28" w16cid:durableId="1750419182">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1957178546">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="801923020">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="203828748">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1233004240">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="32" w16cid:durableId="135683637">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1803814587">
+  <w:num w:numId="33" w16cid:durableId="1180117237">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="350304881">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="122358482">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="35" w16cid:durableId="1277830233">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="199631185">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="36" w16cid:durableId="539364628">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1748720859">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="37" w16cid:durableId="1356925239">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4860,50 +8054,51 @@
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00246532"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="00251EB2"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
@@ -4970,103 +8165,107 @@
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="0059236F"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="00604509"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00684281"/>
+    <w:rsid w:val="006926E7"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00736E6D"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00792ACF"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F5917"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00822F65"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
@@ -5092,101 +8291,106 @@
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A92B8F"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD25D5"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE30F9"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B17C5D"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B85886"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA3551"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF5EBE"/>
     <w:rsid w:val="00BF6F01"/>
+    <w:rsid w:val="00C0025E"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C7223E"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA110A"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB0F9B"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D176FD"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
@@ -5217,95 +8421,108 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF61E4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="11361E47"/>
+    <w:rsid w:val="17DA2E37"/>
     <w:rsid w:val="2218A7DB"/>
     <w:rsid w:val="2C37F2C1"/>
+    <w:rsid w:val="3A0F50C0"/>
+    <w:rsid w:val="404045CB"/>
+    <w:rsid w:val="40967648"/>
+    <w:rsid w:val="4AD8EC54"/>
+    <w:rsid w:val="53F152EE"/>
     <w:rsid w:val="54A8171B"/>
+    <w:rsid w:val="5E3E54D4"/>
+    <w:rsid w:val="5F6DCA27"/>
+    <w:rsid w:val="62A50FB4"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="66D4F210"/>
     <w:rsid w:val="686E5BDD"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6F1DCF1F"/>
+    <w:rsid w:val="7B5F178C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{AA03D157-C4D4-45B1-8BBF-9BB9757C6B74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5653,196 +8870,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -5920,607 +9137,607 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -6551,81 +9768,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -6664,53 +9881,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6784,53 +10001,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6904,53 +10121,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7000,53 +10217,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7096,53 +10313,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -7178,53 +10395,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -7273,51 +10490,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -7361,51 +10578,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -7492,67 +10709,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -7596,131 +10813,131 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7748,51 +10965,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Haines+A&amp;cauthor_id=35708575" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Ali+M&amp;cauthor_id=35708575" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/23546436/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Munger+K&amp;cauthor_id=35708575" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Rezac+L&amp;cauthor_id=35708575" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Tobias+JD&amp;cauthor_id=23546436" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Yoon+E&amp;cauthor_id=35708575" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Haines+A&amp;cauthor_id=35708575" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC6137504/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Ali+M&amp;cauthor_id=35708575" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/25385665/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Munger+K&amp;cauthor_id=35708575" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Rezac+L&amp;cauthor_id=35708575" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/16280947/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35708575/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/?term=Yoon+E&amp;cauthor_id=35708575" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sedationsystems.com/wp-content/uploads/No.3ZIERSafety_of_High_Concentration_Nitrous_Oxide_by.11.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8085,59 +11302,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4626</Characters>
+  <Pages>7</Pages>
+  <Words>1096</Words>
+  <Characters>9949</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>82</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5427</CharactersWithSpaces>
+  <CharactersWithSpaces>11023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Lustgasanalgesi vid procedursmärta</dc:title>
+  <dc:title>Lustgassedering på barnkliniken</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Lena Tyllman</lastModifiedBy>
-  <revision>10</revision>
+  <revision>14</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>