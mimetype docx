--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1628,131 +1628,155 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ferritin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en gång i veckan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734B6F66" w14:textId="77777777" w:rsidR="00A209FB" w:rsidRPr="00D00EFB" w:rsidRDefault="00A209FB" w:rsidP="00A209FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFD98A9" w14:textId="77777777" w:rsidR="00A209FB" w:rsidRPr="00D00EFB" w:rsidRDefault="00A209FB" w:rsidP="00A209FB">
+    <w:p w14:paraId="2FFD98A9" w14:textId="268AEE58" w:rsidR="00A209FB" w:rsidRPr="00D00EFB" w:rsidRDefault="00A209FB" w:rsidP="00A209FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Barn som får </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>formula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller berikning:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> För barn som huvudsakligen ges ersättning eller bröstmjölk med järninnehållande bröstmjölksberikning, kan dosen järntillskott minskas, </w:t>
+        <w:t xml:space="preserve"> För barn som huvudsakligen ges ersättning eller bröstmjölk med järninnehållande bröstmjölksberikning</w:t>
+      </w:r>
+      <w:r w:rsidR="00053E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FM85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kan dosen järntillskott minskas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lämpligen till hälften</w:t>
       </w:r>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.ex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> varannan dag eller enbart morgondos).</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC031C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vid FM85 2 – 4 g/100 ml ges ej järntillskott. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED667EF" w14:textId="77777777" w:rsidR="00A209FB" w:rsidRPr="00D00EFB" w:rsidRDefault="00A209FB" w:rsidP="00A209FB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00EFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kontroller</w:t>
       </w:r>
     </w:p>
@@ -1785,65 +1809,65 @@
     </w:p>
     <w:p w14:paraId="645DD539" w14:textId="77777777" w:rsidR="00A209FB" w:rsidRPr="00536A5A" w:rsidRDefault="00A209FB" w:rsidP="00303F84">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A209FB" w:rsidRPr="00536A5A" w:rsidSect="00D00EFB">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="253BA66F" w14:textId="77777777" w:rsidR="00B72734" w:rsidRDefault="00B72734">
+    <w:p w14:paraId="2B64B4D1" w14:textId="77777777" w:rsidR="00295A4D" w:rsidRDefault="00295A4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7041D0B8" w14:textId="77777777" w:rsidR="00B72734" w:rsidRDefault="00B72734">
+    <w:p w14:paraId="4008BE50" w14:textId="77777777" w:rsidR="00295A4D" w:rsidRDefault="00295A4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="651A404D" w14:textId="77777777" w:rsidR="00B72734" w:rsidRDefault="00B72734">
+    <w:p w14:paraId="223BA326" w14:textId="77777777" w:rsidR="00295A4D" w:rsidRDefault="00295A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2107,61 +2131,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4302EBBB" w14:textId="77777777" w:rsidR="00B72734" w:rsidRDefault="00B72734"/>
+    <w:p w14:paraId="0E5E6169" w14:textId="77777777" w:rsidR="00295A4D" w:rsidRDefault="00295A4D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21D8FB45" w14:textId="77777777" w:rsidR="00B72734" w:rsidRDefault="00B72734">
+    <w:p w14:paraId="01DDDF1C" w14:textId="77777777" w:rsidR="00295A4D" w:rsidRDefault="00295A4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B5FD05C" w14:textId="77777777" w:rsidR="00B72734" w:rsidRDefault="00B72734">
+    <w:p w14:paraId="186E765C" w14:textId="77777777" w:rsidR="00295A4D" w:rsidRDefault="00295A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4600,58 +4624,60 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005A1E"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00053E24"/>
     <w:rsid w:val="00054A8E"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="0009196F"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0973"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
@@ -4665,50 +4691,51 @@
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E1E6B"/>
     <w:rsid w:val="001F58C2"/>
     <w:rsid w:val="001F7E90"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00295A4D"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00303F84"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00332AEE"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
@@ -4769,50 +4796,51 @@
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057525B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F72B1"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A2FA3"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
@@ -4931,50 +4959,51 @@
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B72734"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA6BB4"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC031C"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C44478"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C573A6"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
@@ -7891,71 +7920,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>420</Words>
-  <Characters>2230</Characters>
+  <Words>428</Words>
+  <Characters>2274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2645</CharactersWithSpaces>
+  <CharactersWithSpaces>2697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Järntillskott till nyfödda</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>29</revision>
+  <revision>31</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>