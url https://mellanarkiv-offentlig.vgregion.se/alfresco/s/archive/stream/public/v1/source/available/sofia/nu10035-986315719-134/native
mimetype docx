--- v0 (2026-01-06)
+++ v1 (2026-09-20)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53F69DD1" w14:textId="77777777" w:rsidR="00D81C8B" w:rsidRDefault="00D81C8B" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00D81C8B" w:rsidSect="00D81C8B">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="33749BD9" w14:textId="77777777" w:rsidR="00D81C8B" w:rsidRPr="00D81C8B" w:rsidRDefault="00D81C8B" w:rsidP="00D81C8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -399,216 +399,193 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t xml:space="preserve">Åtgärder </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589BCF5C" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t xml:space="preserve">Vissa intubationsläkemedel skall spädas innan de ges, de tre injektionslösningarna </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Atropin, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Atropin, Fentanyl </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Atracurium</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00180B48">
         <w:t xml:space="preserve"> spädes på samma sätt: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6EEDA3" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769F71A9" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
+    <w:p w14:paraId="769F71A9" w14:textId="41B0CD51" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 ml läkemedel + 9 ml </w:t>
+        <w:t xml:space="preserve">1 ml läkemedel + 9 ml NaCl 9 mg/ml, se sidan </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F65992">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>NaCl</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F65992">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9 mg/ml, se sidan 2, 3 &amp; 5 </w:t>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65992">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180B48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD84C84" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFC41FD" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
+    <w:p w14:paraId="4DFC41FD" w14:textId="38F98852" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Torrampullen </w:t>
+        <w:t xml:space="preserve">Torrampullen Tiopental blandas med 20 ml NaCl 9 mg/ml, se sidan </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00180B48">
+      <w:r w:rsidR="00F65992">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tiopental</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 9 mg/ml, se sidan 4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617C5F2D" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5C1A22" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
@@ -719,107 +696,73 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA0B7C0" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Fentanyl</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5 </w:t>
-[...15 lines deleted...]
-        <w:t>/ml </w:t>
+        <w:t xml:space="preserve"> 5 μg/ml </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Dos: 2 </w:t>
-[...15 lines deleted...]
-        <w:t>/kg = 0,4 ml/kg iv </w:t>
+        <w:t>Dos: 2 μg/kg = 0,4 ml/kg iv </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ges under 1 minut</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
@@ -834,89 +777,58 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1206C36C" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Tiopental</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Tiopental (ex. Pentocur) </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>25 mg/ml </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>Dos: 3 mg/kg = 0,12 ml/kg iv </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2883CC72" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -958,61 +870,59 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32EA2370" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Atracurium</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 mg/ml </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dos: 0,3 mg/kg = 0,3 ml/kg iv</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -1045,184 +955,137 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t>Alla läkemedel ges intravenöst </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F41E11B" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
-        <w:t>Fentanyl</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ges med fördel i PVK om sådan finnes, för att lättare kunna ges långsamt. </w:t>
+        <w:t>Fentanyl ges med fördel i PVK om sådan finnes, för att lättare kunna ges långsamt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D65B1A2" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">Efter varje givet läkemedel spolas med 0,5 ml </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 9 mg/ml. </w:t>
+        <w:t>Efter varje givet läkemedel spolas med 0,5 ml NaCl 9 mg/ml. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215C721D" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72928957" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t>Om “</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> kan detta hävas med: </w:t>
+        <w:t>Om “stiff chest” uppträder efter fentanylinjektion kan detta hävas med: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AABC164" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
-        <w:t>Atracurium</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1 mg/ml: 0,3 mg/kg = 0,3 ml/kg </w:t>
+        <w:t xml:space="preserve">Atracurium 1 mg/ml: 0,3 mg/kg = 0,3 ml/kg </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>eller</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A272406" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
-        <w:t>Naloxon</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 0,4 mg/ml: 0,1 mg/kg = 0,25 ml/kg iv. </w:t>
+        <w:t>Naloxon 0,4 mg/ml: 0,1 mg/kg = 0,25 ml/kg iv. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9DB60C" w14:textId="77777777" w:rsidR="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19324B3B" w14:textId="77777777" w:rsidR="00CF71C2" w:rsidRDefault="00CF71C2" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05E18439" w14:textId="77777777" w:rsidR="00CF71C2" w:rsidRDefault="00CF71C2" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1595,87 +1458,85 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4260"/>
         <w:gridCol w:w="4230"/>
       </w:tblGrid>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="1DC7F698" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F5DC938" w14:textId="16FC7ECF" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Atropin</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BFD4188" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(atropin)</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B4BE62F" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
@@ -1713,59 +1574,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6451EB93" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">Spädning: 1 ml (0,5 mg) Atropin 0,5 mg/ml + 9 ml </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 9 mg/ml = </w:t>
+        <w:t xml:space="preserve">Spädning: 1 ml (0,5 mg) Atropin 0,5 mg/ml + 9 ml NaCl 9 mg/ml = </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>0,05 mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C74470" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
@@ -1888,78 +1741,76 @@
               <w:t>Doseringstabell Atropin 0,05 mg/ml</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="0A6EC019" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="053AB6F4" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Vikt (kg) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38896830" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Dos (ml) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="4A9BA014" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -2006,78 +1857,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="7F7232A2" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F58FE33" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="241CC9B0" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="102E2CA4" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -2124,78 +1973,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="3F3E40A8" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56735662" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21C5E065" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="23E2BED4" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -2242,78 +2089,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="1C995812" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CBF9C76" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>3,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DE245B6" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="113B8C20" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -2360,78 +2205,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="5A8EF3B4" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="347B5089" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>4,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79CD7859" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="2FCF8A45" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -2478,78 +2321,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="6B5C6E48" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47F83802" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>5,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18896E62" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="156E223F" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -2596,78 +2437,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="7E2D3E47" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D249358" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>6,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F35633F" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28BB1431" w14:textId="77777777" w:rsidR="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
@@ -2818,390 +2657,290 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4260"/>
         <w:gridCol w:w="4230"/>
       </w:tblGrid>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="4D926094" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75006AE7" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Fentanyl</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C121A94" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(fentanyl)</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="038FEC2E" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43644F17" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t>Smärtlindrande, sederande. Används enbart vid intubation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3B0FE6" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">Kortverkande </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> med snabbt tillslag (ett par min) och effektduration på ca 30 min. </w:t>
+        <w:t>Kortverkande opioid med snabbt tillslag (ett par min) och effektduration på ca 30 min. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DDF5FF" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3312D3" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">Ampull med koncentrationen 50 </w:t>
-[...7 lines deleted...]
-        <w:t>/ml. Spädes alltid. </w:t>
+        <w:t>Ampull med koncentrationen 50 μg/ml. Spädes alltid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6604AA" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACDC9B3" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">Spädning: 1 ml (50 </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 9 mg/ml = </w:t>
+        <w:t xml:space="preserve">Spädning: 1 ml (50 μg) Fentanyl 50 ug/ml + 9 ml NaCl 9 mg/ml = </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...15 lines deleted...]
-        <w:t>/ml</w:t>
+        <w:t>5 ug/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BF86A3" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rek. dos:</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve"> 2 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">/kg = </w:t>
+        <w:t xml:space="preserve"> 2 μg/kg = </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>0,4 ml/kg iv</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t>. Ges långsamt iv (minst 1 minut). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359CCDF1" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B956F44" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">Ges med fördel i PVK om sådan finnes för att lättare kunna ges långsamt. Om PVK saknas, kan den färdiga dosen med 0,4ml/kg spädas upp med någon till några ml </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 9 mg/ml, så att det blir lättare att ge dosen långsamt i NVK. </w:t>
+        <w:t>Ges med fördel i PVK om sådan finnes för att lättare kunna ges långsamt. Om PVK saknas, kan den färdiga dosen med 0,4ml/kg spädas upp med någon till några ml NaCl 9 mg/ml, så att det blir lättare att ge dosen långsamt i NVK. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDA5FF1" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9F6B07" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -3242,123 +2981,101 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00D9DA84" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:divId w:val="1938905798"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doseringstabell </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 5 µg/ml</w:t>
+              <w:t>Doseringstabell Fentanyl 5 µg/ml</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="4CADEC0D" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F3885FC" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Vikt (kg) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66790B28" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Dos (ml) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="2B68206C" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -3405,78 +3122,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="32846B27" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54B08E19" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14483E22" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="6F2E5946" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -3523,78 +3238,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="6E54ADCE" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6023C3A5" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57157C76" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="70105EEE" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -3641,78 +3354,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="3FBCC8E8" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F16C7F9" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>3,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68026A81" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="3C8E809C" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -3759,78 +3470,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="3D84FBB7" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41E8B9D6" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>4,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="182E266E" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="473A7A20" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -3877,78 +3586,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="180D84A2" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="296BEDA6" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>5,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C88D2D8" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="5D99356D" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -3995,78 +3702,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="0D9336C1" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59A38EA2" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>6,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72A3B63D" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63A82F80" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -4099,130 +3804,104 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FE816E" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t>Vid ’’</w:t>
-[...15 lines deleted...]
-        <w:t>’’ ges antingen: </w:t>
+        <w:t>Vid ’’stiff chest’’ ges antingen: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B82E9A" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E0BB63" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
-        <w:t>Atracurium</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1 mg/ml: 0,3 mg/kg = 0,3 ml/kg </w:t>
+        <w:t xml:space="preserve">Atracurium 1 mg/ml: 0,3 mg/kg = 0,3 ml/kg </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>eller</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09819F1B" w14:textId="77777777" w:rsidR="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180B48">
-        <w:t>Naloxon</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 0,4 mg/ml: 0,1 mg/kg= 0,25 ml/kg iv </w:t>
+        <w:t>Naloxon 0,4 mg/ml: 0,1 mg/kg= 0,25 ml/kg iv </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634F9AB9" w14:textId="77777777" w:rsidR="00360A67" w:rsidRDefault="00360A67" w:rsidP="00360A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2819D21F" w14:textId="77777777" w:rsidR="00360A67" w:rsidRPr="00180B48" w:rsidRDefault="00360A67" w:rsidP="00360A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CC195FD" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -4242,122 +3921,102 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4260"/>
         <w:gridCol w:w="4215"/>
       </w:tblGrid>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="354F345B" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39A3FA2E" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Tiopental</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62C1866F" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">(ex. </w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(ex. Pentocur)</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A984D58" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDBEAFA" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
@@ -4409,59 +4068,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A85B5A" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">Spädning: 0,5 g (500 mg) torrsubstans blandas med 20 ml </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 9 mg/ml = </w:t>
+        <w:t xml:space="preserve">Spädning: 0,5 g (500 mg) torrsubstans blandas med 20 ml NaCl 9 mg/ml = </w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>25 mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C57664" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
@@ -4609,123 +4260,101 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="279BC5C9" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:divId w:val="747073910"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doseringstabell </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 25 mg/ml</w:t>
+              <w:t>Doseringstabell Tiopental 25 mg/ml</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="15938F55" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BEEB5E8" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Vikt (kg) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FC577D9" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Dos (ml) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="03BE5FFB" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -4772,78 +4401,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,06 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="414534BA" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3974DF33" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53A37826" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="2D56440E" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -4890,78 +4517,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="57BDB693" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617D9B89" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AC4B76E" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="0AA3D0A4" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -5008,78 +4633,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="07254635" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4987CDEA" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>3,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79F35588" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="591ADC45" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -5126,78 +4749,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="6BEB93DF" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="768125F8" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>4,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="539A924E" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,48 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="2D75C769" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -5244,78 +4865,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,54 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="1688BEC3" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A6FD8BE" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>5,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FDAC372" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="4B7F8E98" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -5362,78 +4981,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,66 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="37ED254C" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="778E2FDD" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>6,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24CF188A" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,72 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FBCB32C" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -5549,122 +5166,102 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4260"/>
         <w:gridCol w:w="4215"/>
       </w:tblGrid>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="657A6093" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59B7389F" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Atracurium</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6503FFD4" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(atracurium)</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22D7CB35" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9B87FF" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
@@ -5746,67 +5343,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566A0043" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
-        <w:t xml:space="preserve">1 ml (10 mg) </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 9 mg/ml =</w:t>
+        <w:t>1 ml (10 mg) Atracurium 10 mg/ml + 9 ml NaCI 9 mg/ml =</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B98FF87" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
@@ -5904,123 +5485,101 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C0DEBAE" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:divId w:val="938218024"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doseringstabell </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 1 mg/ml</w:t>
+              <w:t>Doseringstabell Atracurium 1 mg/ml</w:t>
             </w:r>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="1CF73F74" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E3B4985" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Vikt (kg) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="738052D9" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Dos (ml) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="6D710E7D" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -6067,78 +5626,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="736832E7" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2545C780" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0103372C" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="4E749303" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -6185,78 +5742,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="581697DA" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6938B8A6" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40109AFC" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="75EBC798" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -6303,78 +5858,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,75 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="57BDAA96" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="715503F5" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>3,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6585C404" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0,9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="2F82E0FD" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -6421,78 +5974,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,05 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="2ACD555E" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AFE142A" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>4,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10586953" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="264DB138" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -6539,78 +6090,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="684E8A39" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D9465DF" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>5,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1114DC27" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="381B2C1C" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
@@ -6657,78 +6206,76 @@
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,65 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B48" w:rsidRPr="00180B48" w14:paraId="7D85EDA9" w14:textId="77777777" w:rsidTr="00180B48">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="057802EB" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>6,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6814B58E" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00180B48">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15FB6DE0" w14:textId="77777777" w:rsidR="00180B48" w:rsidRPr="00180B48" w:rsidRDefault="00180B48" w:rsidP="00180B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -6750,215 +6297,214 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180B48">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="05CA2670" w14:textId="77777777" w:rsidR="008C09F9" w:rsidRPr="008C09F9" w:rsidRDefault="008C09F9" w:rsidP="008C09F9"/>
     <w:sectPr w:rsidR="008C09F9" w:rsidRPr="008C09F9" w:rsidSect="00D81C8B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E9B19FF" w14:textId="77777777" w:rsidR="00FF034B" w:rsidRDefault="00FF034B">
+    <w:p w14:paraId="2A68DE6A" w14:textId="77777777" w:rsidR="007841F8" w:rsidRDefault="007841F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61DD0444" w14:textId="77777777" w:rsidR="00FF034B" w:rsidRDefault="00FF034B">
+    <w:p w14:paraId="0EFD0C8E" w14:textId="77777777" w:rsidR="007841F8" w:rsidRDefault="007841F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5EC89186" w14:textId="77777777" w:rsidR="00FF034B" w:rsidRDefault="00FF034B">
+    <w:p w14:paraId="0E199CA2" w14:textId="77777777" w:rsidR="007841F8" w:rsidRDefault="007841F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -6987,51 +6533,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7065,73 +6611,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B292400" w14:textId="77777777" w:rsidR="00FF034B" w:rsidRDefault="00FF034B"/>
+    <w:p w14:paraId="01F68179" w14:textId="77777777" w:rsidR="007841F8" w:rsidRDefault="007841F8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52BBFEA1" w14:textId="77777777" w:rsidR="00FF034B" w:rsidRDefault="00FF034B">
+    <w:p w14:paraId="4D447A31" w14:textId="77777777" w:rsidR="007841F8" w:rsidRDefault="007841F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3696AA42" w14:textId="77777777" w:rsidR="00FF034B" w:rsidRDefault="00FF034B">
+    <w:p w14:paraId="2F9F9BDD" w14:textId="77777777" w:rsidR="007841F8" w:rsidRDefault="007841F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -7209,51 +6755,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -7419,51 +6965,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10676,96 +10222,96 @@
   <w:num w:numId="23" w16cid:durableId="1088887317">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="987249362">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1158765803">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1985238402">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="913004550">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="452864089">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="107361376">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00014BFF"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
@@ -10937,50 +10483,51 @@
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00743CF6"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="007841F8"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5B08"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A19D6"/>
     <w:rsid w:val="008A2858"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
@@ -11125,50 +10672,51 @@
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F65992"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF034B"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -11177,51 +10725,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13625,51 +13173,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00466563"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw179144151">
     <w:name w:val="scxw179144151"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00466563"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
     <w:name w:val="tabchar"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00466563"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw76096644">
     <w:name w:val="scxw76096644"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00180B48"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="201093071">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22459,31 +22007,31 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Intubationsläkemedel</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>16</revision>
+  <revision>17</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>