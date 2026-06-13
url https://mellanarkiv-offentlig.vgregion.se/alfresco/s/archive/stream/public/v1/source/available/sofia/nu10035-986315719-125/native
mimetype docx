--- v0 (2026-01-09)
+++ v1 (2026-06-13)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="001F178E"/>
     <w:p w14:paraId="6A0D3459" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A"/>
     <w:p w14:paraId="2C0A6D83" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A"/>
     <w:p w14:paraId="60256508" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A"/>
     <w:p w14:paraId="798E9355" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A"/>
     <w:p w14:paraId="34C6AFC4" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="0099342A" w:rsidSect="002F66CB">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
@@ -70,1859 +69,1512 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="181"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
       <w:tr w:rsidR="0099342A" w:rsidRPr="002F66CB" w14:paraId="495EF6A6" w14:textId="77777777" w:rsidTr="00413036">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CCE8205" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+          <w:p w14:paraId="6CCE8205" w14:textId="4616C55F" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
             <w:r w:rsidRPr="002F66CB">
               <w:t>Inhalationer</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Neonatal</w:t>
             </w:r>
+            <w:r w:rsidR="00E42E56">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B290975" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3145C196" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="00F60A2A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440348"/>
+      <w:r w:rsidRPr="00F60A2A">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="505CAE76" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...8 lines deleted...]
-    <w:p w14:paraId="0E9DC05C" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="5C2069D6" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Inhalation innebär att läkemedel administreras med inandningsluften. Det sker med hjälp av en </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inhalation innebär att ett läkemedel administreras med inandningsluften. Det sker med hjälp av en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>nebulisator</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F66CB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> som finfördelar läkemedlet så att det lättare når ut till lungans alla delar. Vid inhalation verkar läkemedlet lokalt i luftvägarna detta ger en snabb och bra effekt med mindre risk för biverkningar.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> som finfördelar läkemedlet så att det lättare når ut till lungans alla delar. Vid inhalation verkar läkemedlet lokalt i luftvägarna och det ger en snabb och bra effekt med mindre risk för biverkningar. Vi har möjlighet att administrera inhalation via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Aeroneb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E93494" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="6289287B" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11930396" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="42E2EC8C" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="00F60A2A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:t>Ändringar sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169985FD" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Beroende på barnets tillstånd har vi möjlighet att administrera inhalation på flera sätt via; </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vi har tagit bort möjligheten att administrera inhalation via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Ailos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F66CB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> då de flesta barnen som behöver inhalera har andningsstöd. På grund av detta har vi inte heller kvar några </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
-[...4 lines deleted...]
-        <w:t>Aeroneb</w:t>
+      <w:r>
+        <w:t>Ailos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F66CB">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> i förrådet. Uppdaterade instruktioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFD4198" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="1AB5E732" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="00F60A2A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc501440350"/>
+      <w:r w:rsidRPr="00F60A2A">
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F60A2A">
+        <w:t>yfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F732A0D" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc501440351"/>
+      <w:r w:rsidRPr="002F66CB">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Att få en överblick över olika inhalationsformer, administrationssätt samt läkemedel.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41CA5596" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="10211A1B" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A422E84" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="60F32811" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="00F60A2A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc501440350"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Åtgärder </w:t>
+      <w:r w:rsidRPr="00F60A2A">
+        <w:t>Åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="143DF837" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="6B54FF19" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CB43A4" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ailos</w:t>
+        <w:t>Aeroneb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Material:</w:t>
-[...9 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> plugg- in. Kan kopplas till luft eller O2 beroende på barnets tillstånd</w:t>
+        <w:t>(Högflödesgrimma, CPAP, Respirator)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B355747" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...350 lines deleted...]
-    <w:p w14:paraId="12B22EC6" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="2EEEB13D" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
+    </w:p>
+    <w:p w14:paraId="16122FA7" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-        <w:t>(Högflödesgrimma, CPAP, Respirator)</w:t>
+        </w:rPr>
+        <w:t>Material HFG och CPAP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD5DC1A" w14:textId="77777777" w:rsidR="004D1327" w:rsidRPr="002F66CB" w:rsidRDefault="004D1327" w:rsidP="0099342A">
-[...30 lines deleted...]
-    <w:p w14:paraId="51B30EB7" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="52BADFE0" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002F66CB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Delar finns i apparatförrådet i låda märkt </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Engångsdelar finns i ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>högskåp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i andnings/cirkulations förrådet. På väggen i förrådet finns en lapp med bilder och förklaringar. Ta ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inhalationsset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, detta kan sitta i en vecka tills </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>slanggsettet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska bytas. Behöver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nebulisatorn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kammaren man fyller läkemedel i) bytas ut för att den slutat att fungera tar man bara den delen i förrådet, den heter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nebulisator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>enpatient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Aeroneb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> till inhalation i CPAP. Ta med delar enligt bild.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> styrenhet med kabel samt elsladd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">till vägguttag finns i apparatförrådet i låda märkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Aeroneb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Här finns instruktions bilder på hur delarna ska kopplas ihop.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4873C5" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="662B75C8" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ordinerat läkemedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C525898" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1D7803" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Material Respirator:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B91FF27" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tag samma material som ovan, men ta även T-stycke neonatal i andnings/cirkulation förrådet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF662F2" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ordinerat läkemedel.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F8E3EFB" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...9 lines deleted...]
-    <w:p w14:paraId="4F130B09" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="493EA76B" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tillvägagångssätt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289B28AB" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="03A994FB" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ihopkoppling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> sker enligt den bildanvisning som finns i materiallådan.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> sker enligt den bildanvisning som finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Aeroneb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lådan i apparatförrådet samt här nedan i Bilaga 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373FE23" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="1BC5243F" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F66CB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anslut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nebulisatorn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> med spänningsadaptern. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> till styrenheten med kabel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E972A2" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="750C4E2A" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F66CB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Fyll på medicin i </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Fyll på läkemedel i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nebuliseringskammaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> och ha den i upprätt lägen under inhalationen.</w:t>
+        </w:rPr>
+        <w:t>. I respiratorn behöver man ha kammaren i upprätt läge under inhalering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDF9C99" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="741F93D2" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F66CB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Tryck på den blå startknappen då pågår inhalationen i 15 minuter vilket indikeras genom att den gröna lampan vid siffran 15 lyser, vill man att inhalationstiden skall vara 30 min får man hålla ned startknappen i </w:t>
+        </w:rPr>
+        <w:t>Tryck på den blå startknappen, då pågår inhalationen i 15 minuter vilket indikeras genom att den gröna lampan vid siffran 15 lyser. Vill man att inhalationstiden skall vara 30 min får man hålla ned startknappen i 3 sekunder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66877B36" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...16 lines deleted...]
-    <w:p w14:paraId="768EBA74" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="7A76D526" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F66CB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kör igenom med sterilt vatten efter användning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nebuliseringskammaren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska då inte vara kopplad till patienten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDC085E" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0339D7D7" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kör igenom med sterilt vatten efter användning.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C93ED4C" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...115 lines deleted...]
-    <w:p w14:paraId="78BEB825" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="5D1A16D7" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AB6E0F" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="4CEB17BD" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ventoline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="16AA10CA" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="71FA9223" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="001A33DE" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adrenalin </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1552D8F9" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="34C538CF" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F66CB">
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pulmicort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D212CDA" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Torka ur barnets mun med sterilt vatten efter varje inhalation samt täck ögonen vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC25DE4" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5798E498" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F868339" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Acetylcystein</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="265A75CA" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...111 lines deleted...]
-    <w:p w14:paraId="7B1B30D3" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="0664D9AF" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bilaga. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2D161F" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="65FFB5FC" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B68CB0" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="1DF57338" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Inhalation (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nebulisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) med Fabian CPAP/HFG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C51E9AF" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F66CB">
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="67400537" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="1D7EBD36" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ingen av delarna skall köras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diskdesinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Efter inhalering kopplar du bort </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nebulisatorn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och rengör/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nebuliserar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med sterilt vatten. Glöm inte att stänga det mjuka locket på delen som sitter kvar på CPAP/HFG efter att du tagit bort kammaren. Nedan ser du hur delarna kopplas ihop.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1E15018C" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="222D83FB" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="002F66CB">
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="26E92749" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="472CF2F9" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="center"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002F66CB">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...165 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49DB71C2" wp14:editId="02A80B87">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Bildobjekt 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FB731DA" wp14:editId="07CF96E0">
+            <wp:extent cx="4257675" cy="5676900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="208073750" name="drawing" descr="En bild som visar Medicinsk utrustning, medicinsk, sjukvård, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="40957158" name="Bildobjekt 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="208073750" name="drawing" descr="En bild som visar Medicinsk utrustning, medicinsk, sjukvård, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="20172" r="18816"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4476750" cy="4124325"/>
+                      <a:ext cx="4257675" cy="5676900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A87FE9" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="22721C8A" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBDAB0F" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D581885" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="763FF68B" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="57B17763" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EE217BA" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="4E3DFF55" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B4FD56" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="3B794F13" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-      </w:pPr>
-[...63 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t>Inhalation (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t>nebulisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>) i analog HFG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DB54A9" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ingen av delarna skall köras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diskdesinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Efter inhalering kopplar du bort </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nebulisatorn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och rengör/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nebuliserar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med sterilt vatten. Glöm inte att stänga det mjuka locket på delen som sitter kvar på CPAP/HFG efter att du tagit bort kammaren. Nedan ser du hur delarna kopplas ihop.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744B992E" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251809C0" wp14:editId="41DBD189">
+            <wp:extent cx="5676900" cy="4905375"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1940115453" name="drawing" descr="En bild som visar Medicinsk utrustning, plast, kabel, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1940115453" name="drawing" descr="En bild som visar Medicinsk utrustning, plast, kabel, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5676900" cy="4905375"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134065FC" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28953A28" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE4E08D" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A878121" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7184DE" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D02DCC4" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inhalation i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Leoni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Respirator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DC13D0" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid inhalation i respiratorn använder man T-stycke med platt botten och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>nebuliseringskammaren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Man sätter T-stycket på inkommande gas, slangen med tempproben på. Koppla loss både T-stycket och kammaren efter varje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>nebulisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och skölj ur/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>nebulisera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med 2ml sterilt vatten. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Nebulisera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fritt ut i rummet tills kammaren är tom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F0C66A" w14:textId="77777777" w:rsidR="008074E4" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37418180" wp14:editId="6711E44A">
+            <wp:extent cx="2790577" cy="3768114"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1652730650" name="drawing" title="En bild som visar mark, soffa, konst&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1652730650" name="Picture 1652730650"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2790577" cy="3768114"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="346FCE17" wp14:editId="40420EB7">
+            <wp:extent cx="2782609" cy="3526465"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1643878709" name="drawing" title="En bild som visar Medicinsk utrustning, kabel, verktyg, inomhus&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1643878709" name="Picture 1643878709"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2782609" cy="3526465"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F89EA9" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="00F21591" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03CEEAAD" wp14:editId="340D9DE8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413B4B76" wp14:editId="1ACAC490">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7334250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4257675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1809750" cy="3086100"/>
                 <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Rak pil 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1809750" cy="3086100"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -1930,66 +1582,70 @@
                           <a:solidFill>
                             <a:srgbClr val="C0504D">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="47939D70" id="Rak pil 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
+              <v:shapetype w14:anchorId="5A404726" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Rak pil 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="096F9A74" wp14:editId="1984FBD1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FE381DB" wp14:editId="05F99B95">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7334250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4257675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1809750" cy="3086100"/>
                 <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Rak pil 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1809750" cy="3086100"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -1997,66 +1653,66 @@
                           <a:solidFill>
                             <a:srgbClr val="C0504D">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="23596A64" id="Rak pil 20" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
+              <v:shape w14:anchorId="51BFAC5C" id="Rak pil 20" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DBD4E71" wp14:editId="02770827">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53D261B1" wp14:editId="48FAB6D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7334250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4257675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1809750" cy="3086100"/>
                 <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Rak pil 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1809750" cy="3086100"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2064,66 +1720,66 @@
                           <a:solidFill>
                             <a:srgbClr val="C0504D">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="643698A2" id="Rak pil 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
+              <v:shape w14:anchorId="25BC5845" id="Rak pil 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002F66CB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B8079C0" wp14:editId="7ACB9813">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55453364" wp14:editId="5AD162A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7334250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4257675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1809750" cy="3086100"/>
                 <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Rak pil 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1809750" cy="3086100"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2131,706 +1787,303 @@
                           <a:solidFill>
                             <a:srgbClr val="C0504D">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="24A809C1" id="Rak pil 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
+              <v:shape w14:anchorId="6D721914" id="Rak pil 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:577.5pt;margin-top:335.25pt;width:142.5pt;height:243pt;flip:x y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvOgh4xAEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NE4hl7ZqehctFxY8&#10;rsRj7zp2YsnxWGPTtH/P2CnlAjvExhrP4/jMmfH2/jw6dtIYLfiW1wvBmfYKOuv7ln/98vBixVlM&#10;0nfSgdctv+jI73fPn22nsNFLGMB1GhmB+LiZQsuHlMKmqqIa9CjjAoL2FDSAo0x0xb7qUE6EPrpq&#10;KcRdNQF2AUHpGMl7mIN8V/CN0Sp9MibqxFzLiVsqJ5bzmM9qt5WbHmUYrLrSkP/AYpTW06M3qINM&#10;kn1H+xfUaBVCBJMWCsYKjLFKlx6om1r80c3nQQZdeiFxYrjJFP8frPp42vtHJBmmEDcxPGLu4mxw&#10;ZMbZ8I5myov1LVs5RpzZuQh4uQmoz4kpctYrsX7dkM6KYi/F6q4WReJqhszlAWN6q2Fk2Wh5TCht&#10;P6Q9eE/DApwfkaf3MREpKvxZkIs9PFjnysycZ1PL182yKawiONvlYE6L2B/3DtlJ0tT3ohGvDnPS&#10;IDs9e9eNmKlRtkwfoJvdNSXfKF9hCovf8JO07o3vWLoEWumEVvre6bxLxNf5TEGX3bs28UvabB2h&#10;uxTFq3yjuZay6w7mxXl6J/vpT9n9AAAA//8DAFBLAwQUAAYACAAAACEAfotxFOEAAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdVAcIcSpUiRNCiBQOvTnxNrEa21HspuHv&#10;2XKhx9kZzb4p1rPr2YRjtMErWC4EMPRNMNa3Cr62r3ePwGLS3ug+eFTwgxHW5fVVoXMTTv4Tpyq1&#10;jEp8zLWCLqUh5zw2HTodF2FAT94+jE4nkmPLzahPVO56fi9Exp22nj50esBNh82hOjoF8zS1b7vv&#10;YbM/yO2u/niq7LuwSt3ezC/PwBLO6T8MZ3xCh5KY6nD0JrKe9FJKGpMUZA9CAjtHVitBp/rPzCTw&#10;suCXM8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK86CHjEAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH6LcRThAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#be4b48">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="1EC45934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Rengöring</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1752771B" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="41EB7E2E" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1EC45934">
+        <w:t xml:space="preserve">Bilden nedan visar hur det ser ut när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:t>nebuliseringskammaren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:t xml:space="preserve"> inte är kopplad till patienten och man </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:t>nebuliserar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1EC45934">
+        <w:t xml:space="preserve"> med sterilt vatten fritt ut i rummet tills kammaren är tom för att göra rent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02547AD0" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F66CB">
+    </w:p>
+    <w:p w14:paraId="7DF837B4" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F95F784" wp14:editId="674566AE">
-[...18 lines deleted...]
-            <wp:docPr id="16" name="Bildobjekt 10"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DC1E2DB" wp14:editId="29025D85">
+            <wp:extent cx="4438650" cy="5153025"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1507856996" name="drawing" descr="En bild som visar kabel, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1229275321" name="Bildobjekt 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1507856996" name="drawing" descr="En bild som visar kabel, inomhus&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect t="20995" b="8955"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3782695" cy="4714875"/>
+                      <a:ext cx="4438650" cy="5153025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B006CC" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="367DF2CC" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69019E97" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="18D85700" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E2E08ED" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="3E8E5B24" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764B3A22" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F02242F" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="471978E3" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="50330666" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50896366" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="373F81FE" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="41B732EC" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F66CB">
+    </w:p>
+    <w:p w14:paraId="2C294CAC" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476F1A28" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4B48CD" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3492E6" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F66CB">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C81186B" wp14:editId="2F92C0B3">
-[...494 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DEA00A9" wp14:editId="3528163B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C41843D" wp14:editId="287B15BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6915150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>250825</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2219325" cy="3019425"/>
                 <wp:effectExtent l="38100" t="38100" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Rak pil 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="2219325" cy="3019425"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2838,794 +2091,302 @@
                           <a:solidFill>
                             <a:srgbClr val="8064A2">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6932C8FA" id="Rak pil 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:544.5pt;margin-top:19.75pt;width:174.75pt;height:237.75pt;flip:x y;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA20u91wwEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0X/xoUzRGnGJI1+2w&#10;rQX2uCuSbAuQRYHS4uTfj5LdrNtuwy4CH+ZHfh/p7d1ptOyoMRhwLa9WJWfaSVDG9S3/9vXhzS1n&#10;IQqnhAWnW37Wgd/tXr/aTr7RNQxglUZGIC40k2/5EKNviiLIQY8irMBrR8kOcBSRXOwLhWIi9NEW&#10;dVneFBOg8ghSh0DR+znJdxm/67SMj10XdGS25TRbzC/m95DeYrcVTY/CD0YuY4h/mGIUxlHTC9S9&#10;iIL9QPMX1GgkQoAuriSMBXSdkTpzIDZV+QebL4PwOnMhcYK/yBT+H6z8fNy7JyQZJh+a4J8wsTh1&#10;OLLOGv+Bdsqz9T1ZKUczs1MW8HwRUJ8ikxSs62pzVa85k5S7KqvNNTmEXcyQqdxjiO81jCwZLQ8R&#10;hemHuAfnaFmAcxNx/BjiXPhckIodPBhr886sY1PLN2tqkDIBrFEpmR3sD3uL7Cho67flzfXbev5o&#10;EErP0c26LJftBxE/gZrDVfkcp5HDDJPH/w0/CmPfOcXi2dNJRzTC9VYvRK1LI+h8ewuJX9Im6wDq&#10;nBUvkkd7zQ2WG0yH89In++WfsvsJAAD//wMAUEsDBBQABgAIAAAAIQAUZ8uj4gAAAAwBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3Y01JY3ZFBGqJ4VWafG2TaZJaHY2ZLdJ+u+d&#10;nvQ2j3m8971sNdlWDNj7xpGGaKZAIBWubKjS8P21fkhA+GCoNK0j1HBBD6v89iYzaelG2uCwDZXg&#10;EPKp0VCH0KVS+qJGa/zMdUj8O7remsCyr2TZm5HDbSsflVpIaxrihtp0+FpjcdqerYbT56Uah5+3&#10;9ccm8tOiO77bXbHX+v5uenkGEXAKf2a44jM65Mx0cGcqvWhZq2TJY4KG+TIGcXU8zRO+DhriKFYg&#10;80z+H5H/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbS73XDAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABRny6PiAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7d60a0">
+              <v:shape w14:anchorId="23906C15" id="Rak pil 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:544.5pt;margin-top:19.75pt;width:174.75pt;height:237.75pt;flip:x y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA20u91wwEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0X/xoUzRGnGJI1+2w&#10;rQX2uCuSbAuQRYHS4uTfj5LdrNtuwy4CH+ZHfh/p7d1ptOyoMRhwLa9WJWfaSVDG9S3/9vXhzS1n&#10;IQqnhAWnW37Wgd/tXr/aTr7RNQxglUZGIC40k2/5EKNviiLIQY8irMBrR8kOcBSRXOwLhWIi9NEW&#10;dVneFBOg8ghSh0DR+znJdxm/67SMj10XdGS25TRbzC/m95DeYrcVTY/CD0YuY4h/mGIUxlHTC9S9&#10;iIL9QPMX1GgkQoAuriSMBXSdkTpzIDZV+QebL4PwOnMhcYK/yBT+H6z8fNy7JyQZJh+a4J8wsTh1&#10;OLLOGv+Bdsqz9T1ZKUczs1MW8HwRUJ8ikxSs62pzVa85k5S7KqvNNTmEXcyQqdxjiO81jCwZLQ8R&#10;hemHuAfnaFmAcxNx/BjiXPhckIodPBhr886sY1PLN2tqkDIBrFEpmR3sD3uL7Cho67flzfXbev5o&#10;EErP0c26LJftBxE/gZrDVfkcp5HDDJPH/w0/CmPfOcXi2dNJRzTC9VYvRK1LI+h8ewuJX9Im6wDq&#10;nBUvkkd7zQ2WG0yH89In++WfsvsJAAD//wMAUEsDBBQABgAIAAAAIQAUZ8uj4gAAAAwBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3Y01JY3ZFBGqJ4VWafG2TaZJaHY2ZLdJ+u+d&#10;nvQ2j3m8971sNdlWDNj7xpGGaKZAIBWubKjS8P21fkhA+GCoNK0j1HBBD6v89iYzaelG2uCwDZXg&#10;EPKp0VCH0KVS+qJGa/zMdUj8O7remsCyr2TZm5HDbSsflVpIaxrihtp0+FpjcdqerYbT56Uah5+3&#10;9ccm8tOiO77bXbHX+v5uenkGEXAKf2a44jM65Mx0cGcqvWhZq2TJY4KG+TIGcXU8zRO+DhriKFYg&#10;80z+H5H/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbS73XDAQAAcQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABRny6PiAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7d60a0">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A111816" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="5EF464C2" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CD5C4CE" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="60CA5332" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FEBF13E" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="4CE69482" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7992D2A1" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="44DC15EB" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...88 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A7550A" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
-[...149 lines deleted...]
-    <w:p w14:paraId="14A33430" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="4A41B847" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="669ADEB5" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="564768D0" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5EB16D" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="0C8CD86B" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71C97D1C" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="12574715" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...203 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D18532" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="394EABAC" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55EFA9E7" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="1A1CC46C" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6655DB7B" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="5CA81C07" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D1F25A" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="38482C9C" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F4B130E" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+    <w:p w14:paraId="43E41E02" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="002F66CB" w:rsidRDefault="008074E4" w:rsidP="008074E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21601B8E" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="00536A5A" w:rsidRDefault="008074E4" w:rsidP="008074E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0DCE7B" w14:textId="77777777" w:rsidR="008074E4" w:rsidRPr="0099342A" w:rsidRDefault="008074E4" w:rsidP="008074E4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5B290975" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidRDefault="0099342A" w:rsidP="0099342A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:noProof/>
+          <w:bCs/>
+          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:drawing>
-[...46 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:sectPr w:rsidR="0099342A" w:rsidRPr="002F66CB" w:rsidSect="002F66CB">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DC696BA" w14:textId="77777777" w:rsidR="00254DFB" w:rsidRDefault="00254DFB">
+    <w:p w14:paraId="509A32C4" w14:textId="77777777" w:rsidR="009C01E6" w:rsidRDefault="009C01E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66B2263E" w14:textId="77777777" w:rsidR="00254DFB" w:rsidRDefault="00254DFB">
+    <w:p w14:paraId="2E5A51B3" w14:textId="77777777" w:rsidR="009C01E6" w:rsidRDefault="009C01E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="433F8856" w14:textId="77777777" w:rsidR="00254DFB" w:rsidRDefault="00254DFB">
+    <w:p w14:paraId="5D68F03C" w14:textId="77777777" w:rsidR="009C01E6" w:rsidRDefault="009C01E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3633,89 +2394,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1869F467" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="33D1D522" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1235736762"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1B7E5EE7" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="00EC0A68" w:rsidRDefault="0099342A" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3744,51 +2505,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="574921F4" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62664CF9" wp14:editId="09A3C986">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="26" name="Bildobjekt 26">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3822,89 +2583,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3933,51 +2694,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4011,73 +2772,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5829949A" w14:textId="77777777" w:rsidR="00254DFB" w:rsidRDefault="00254DFB"/>
+    <w:p w14:paraId="01CBFA60" w14:textId="77777777" w:rsidR="009C01E6" w:rsidRDefault="009C01E6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="233DFE78" w14:textId="77777777" w:rsidR="00254DFB" w:rsidRDefault="00254DFB">
+    <w:p w14:paraId="01337EC1" w14:textId="77777777" w:rsidR="009C01E6" w:rsidRDefault="009C01E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7904DB4E" w14:textId="77777777" w:rsidR="00254DFB" w:rsidRDefault="00254DFB">
+    <w:p w14:paraId="20B24015" w14:textId="77777777" w:rsidR="009C01E6" w:rsidRDefault="009C01E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FD31AAD" w14:textId="77777777" w:rsidR="0099342A" w:rsidRPr="00DA65C4" w:rsidRDefault="0099342A" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5C7FE6" wp14:editId="49A396B6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="17" name="Textruta 17"/>
@@ -4155,51 +2916,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="081DAAC5" w14:textId="77777777" w:rsidR="0099342A" w:rsidRDefault="0099342A" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23D99D35" wp14:editId="6E70D2F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4365,51 +3126,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4487,51 +3248,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4697,51 +3458,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7643,110 +6404,110 @@
   <w:num w:numId="19" w16cid:durableId="1654945673">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="945580332">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2130006887">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1473711712">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="470288361">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="791557066">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2030982508">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00086071"/>
+    <w:rsid w:val="00086C31"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
@@ -7854,276 +6615,286 @@
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D42FF"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00652EBA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F5C59"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008074E4"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0099342A"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009C01E6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB6BEC"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C060B0"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E42E56"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F32143"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F60A2A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8131,51 +6902,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10545,51 +9316,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10617,51 +9388,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -10964,72 +9735,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2888</Characters>
+  <Pages>7</Pages>
+  <Words>570</Words>
+  <Characters>3021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3426</CharactersWithSpaces>
+  <CharactersWithSpaces>3584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Inhalationer Neonatal</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>6</revision>
+  <revision>11</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>