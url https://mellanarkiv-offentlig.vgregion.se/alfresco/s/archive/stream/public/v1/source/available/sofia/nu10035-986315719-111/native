--- v0 (2025-12-13)
+++ v1 (2026-06-06)
@@ -6,1895 +6,1055 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="003853CF"/>
     <w:p w14:paraId="2555CE55" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="003853CF" w:rsidRDefault="003853CF" w:rsidP="00ED58E0">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16449009" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF"/>
     <w:p w14:paraId="13302F06" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF"/>
     <w:p w14:paraId="0EE8685E" w14:textId="6EBC3263" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="006B64E1">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc501440349"/>
     </w:p>
     <w:p w14:paraId="04F8A3E9" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51B4D93E" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
+    <w:p w14:paraId="51B4D93E" w14:textId="40447A26" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>Hud mot hud</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="002D0CA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="21FEF0D3" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C698533" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
+    <w:p w14:paraId="0F0F4FCC" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc501440348"/>
+      <w:r w:rsidRPr="00CD492F">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2B18DA" w14:textId="77777777" w:rsidR="006777FF" w:rsidRPr="006777FF" w:rsidRDefault="006777FF" w:rsidP="006777FF"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5974F942" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00ED22F0" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc501440348"/>
-[...6 lines deleted...]
-        <w:t>Bakgrund</w:t>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Under de senaste årtiondena har överlevnaden för prematurfödda barn radikalt förbättrats. Utvecklingen för dessa barns överlevnad beror bl.a. på förbättrad medicinsk-teknisk behandling samt utvecklingsanpassad omvårdnad (NIDCAP). Barn som vårdas enligt NIDCAP (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Newborn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Individualized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Developmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> Care and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> Program) har behövt kortare tid med andningsstöd och förekomsten av hjärnblödningar och lungkomplikationer har minskat. Vi har under de senaste åren utvecklat vårt samarbete med förlossning och BB (samvård). Detta har resulterat i tidig hud mot hud kontakt, även vid behov av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>cpap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> vård samt vid prematurfödsel, då vi i första hand ska vårda det nyfödda barnet på förlossningen tillsammans med sina föräldrar. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="0727D85D" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="00ED22F0" w:rsidRDefault="003853CF" w:rsidP="003853CF">
+    <w:p w14:paraId="778B42FF" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="005C0458" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="349631AA" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="000B073E" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:bookmarkStart w:id="2" w:name="_Toc501440350"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Studier har visat på många positiva effekter av hud-mot-hud-vård både vad gäller barn och föräldrar. Barn som vårdas hud-mot-hud får en mer tillfredsställande viktuppgång, en jämnare temperaturreglering och anpassar sig fortare till livet utanför livmodern. Utsöndringen av stresshormoner i samband med smärtsamma åtgärder är lägre hos barn som vårdas hud-mot-hud. De flesta observationer och vårdåtgärder går att genomföra när barnet ligger hud mot hud. Exempel på vårdåtgärder kan vara sondsättning, provtagning och blöjbyte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FC1882" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Närheten till mammans hud och bröst främjar barnets vilja att suga och stimulerar mammans mjölkproduktion, samtidigt som mamman lättare lär sig tolka barnets signaler. Även föräldrarnas välmående påverkas positivt. Studier visar att mammorna upplever mer positiva känslor för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536903FD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">barnet och risken att utveckla postpartumdepression kan minska. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD492F">
+        <w:t xml:space="preserve">Amningsperioden blir längre och mamman har lättare att etablera och bibehålla sin mjölkproduktion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6244ED38" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...34 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD492F">
+        <w:t>Syfte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1EA40B4E" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="005C0458" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2428C6A5" w14:textId="77777777" w:rsidR="003661E7" w:rsidRPr="003661E7" w:rsidRDefault="003661E7" w:rsidP="003661E7"/>
+    <w:p w14:paraId="094D6DD1" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="000B073E" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:bookmarkStart w:id="3" w:name="_Toc501440351"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Barnet vårdas fördelaktigt hud mot hud med sina föräldrar under stora delar av dygnets timmar, utifrån föräldrarnas önskan. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16526690" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="000B073E" w:rsidRDefault="003853CF" w:rsidP="003853CF">
+    <w:p w14:paraId="7A7A9C27" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="000B073E" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r>
+        <w:t xml:space="preserve">Genom att främja en nära hudkontakt mellan föräldrar och barn erhålls en säker och god omvårdnad samt goda förutsättningar för att underlätta samspelet mellan föräldrar och barn. Den nära hud-mot-hudkontakten hos mor ger även optimala chanser för att etablera amning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC56AF8" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="000B073E" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc501440350"/>
-      <w:r w:rsidRPr="000B073E">
+    </w:p>
+    <w:p w14:paraId="4CA58E06" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD492F">
+        <w:t>Åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="06466588" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="004A4F85" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="55B1D4B7" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00083456" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Studier har visat på många positiva effekter av </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A3528">
+      </w:pPr>
+      <w:r w:rsidRPr="00083456">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>hud-mot-hud</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B073E">
+        <w:t>Personalens bemötande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223A672B" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="003070A8" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r>
+        <w:t xml:space="preserve">Det är viktigt att vi som personal är öppna och lyhörda för varje enskild förälder och deras individuella förutsättningar. Föräldrarna ses som barnets självklara vårdare och som personal skall vi finnas tillhands som stöd och resurs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Föräldrarna deltar i barnets vård och tar över skötseln i den omfattning och takt som passar dem i samråd med personalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3594ABAC" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="003070A8" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABB5D45" w14:textId="74B0B39F" w:rsidR="00CD492F" w:rsidRPr="00F862DC" w:rsidRDefault="00CD492F" w:rsidP="00F862DC">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>-vård både vad gäller barn och föräldrar. Barn som vårdas hud-mot-hud får en mer tillfredsställande viktuppgång, en jämnare temperaturreglering och anpassar sig fortare till livet utanför livmodern. Barnets sömn blir bättre och djupare och mer likt ett fullgånget barns sömnmönster. Utsöndringen av stresshormoner i samband med smärtsamma åtgärder är lägre hos barn som vårdas hud-mot-hud. Närheten till mammans hud och bröst främjar barnets vilja att suga och stimulerar mammans mjölkproduktion, samtidigt som mamman lättare lär sig tolka barnets signaler. Även föräldrarnas välmående påverkas positivt. Studier visar att mammorna upplever mer positiva känslor för barnet och risken att utveckla postpartumdepression kan minska. Amningsperioden blir längre och mamman har lättare att etablera och bibehålla sin mjölkproduktion. Anknytning mellan föräldrar och barn underlättas</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00083456">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föräldrainformation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723550C4" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...2 lines deleted...]
-        <w:ind w:right="1161"/>
+    <w:p w14:paraId="20F5DEB5" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="004A4F85" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Alla föräldrar skall få muntlig och skriftlig information via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> föräldrastöd så tidigt som möjligt om fördelar med att vårda barnet hud mot hud och dess praktiska genomförande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136D99E7" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="6EB5E5B8" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00FB2163" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc501440352"/>
+      <w:r w:rsidRPr="00FB2163">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Barn vårdas hud mot hud</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="026860B9" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="533AA387" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Samtliga barn (låg födelsevikt, prematurfödda och sjuka fullgångna nyfödda barn) kan vårdas hud mot hud av föräldrar/närstående med stöd av personal. Om barnets tillstånd tillåter så kan hud-mot-hudvården börja redan på förlossningen och sen så ofta och så mycket som möjligt. Vi arbetar utifrån “noll separation”. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="795353DF" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="0BA04A3D" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r>
+        <w:t xml:space="preserve">När och hur länge barnet kan vara i famnen begränsas endast av hur länge mamma, pappa eller av föräldrar utsedd ersättare vill/kan ha barnet i famnen. Med fördel kan detta innebära vård hud-mot-hud under </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">merparten av dygnets timmar. Om föräldrarna behöver vara borta en stund från sitt barn och ingen ersättare finns kan barnet bäddas ner varmt på öppenvårdsbord/slutenkuvös eller i värmesäng. Tecken på försämrat/påverkat kliniskt tillstånd som inte kan kontrolleras tillfredsställande kan göra det nödvändigt att avbryta hud-till-hud-vården, som sedan kan återupptas när barnets tillstånd tillåter. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0CC59AD6" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="00160570" w:rsidRDefault="003853CF" w:rsidP="003853CF"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> avses vård med nära hudkontakt mellan förälder och barn och där barnet med fördel, utifrån föräldrarnas önskan, vårdas på detta sätt under stora delar av dygnets timmar. </w:t>
+    <w:p w14:paraId="1F4CB19F" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r>
+        <w:t>Informera föräldrar till underburna och sjuka barn om att barnet trivs bäst med att man håller det i ett tryggt läge, med stilla, stödjande händer, och att det bör vara lugnt och tyst omkring barnet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7106DEA6" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="000B073E" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="000B073E">
+    <w:p w14:paraId="5C46E1B9" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fördelar med hud-mot-hud för barnet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7CC1B0" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...2 lines deleted...]
-        <w:ind w:right="1161"/>
+    <w:p w14:paraId="264E628E" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Bättre temperaturreglering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2827AE17" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Förebygger lågt blodsocker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154E6D4B" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="003032B9" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6A4C">
+        <w:t>Blodsockret stabiliseras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC38DEA" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="007F0053" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Förebygger andningsuppehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752848A2" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Sover lugnare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25776E28" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Gråter mindre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C9BF62" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Gynnar näringsupptaget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BFFE0C" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Ökar snabbare i vikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5781FE7B" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Ökat välbefinnande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310C92A5" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Anpassar sig fortare till livet utanför livmodern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A62953D" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00B46B67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Utsöndringen av stresshormoner i samband med smärtsamma åtgärder är lägre hos barn som vårdas hud mot hud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43042212" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF330B">
+      <w:r w:rsidRPr="536903FD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Åtgärder </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t>Fördelar för föräldrarna:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="101F3A75" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="004A4F85" w:rsidRDefault="003853CF" w:rsidP="003853CF"/>
-[...3 lines deleted...]
-        <w:spacing w:after="150"/>
+    <w:p w14:paraId="109BEF5F" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Lättare att knyta an till barnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493AD964" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Blir lugnare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B2AEE9" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Självförtroendet i föräldrarollen ökar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EED1BD3" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Mindre risk för depression</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19515F2C" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Känner mer välmående</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BCD5A7" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Enklare att tyda signaler och lära känna sitt barn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245D4A20" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Bättre förutsättningar för en lyckad amningsstart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F17B07" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Frekventare och längre amning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3009875F" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Ger ökad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>oxytocinfrisättning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> och ökad bröstmjölksproduktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789B1A74" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00A12A2B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Ökar partnerns delaktighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7152D743" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="121920C0" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00A12A2B" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B61645">
+      <w:r w:rsidRPr="00A12A2B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Personalens attityd</w:t>
+        <w:t>Hur vårdas barn hud-mot-hud?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F013F72" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="00B61645" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Det är viktigt att vi som personal är öppna och lyhörda för varje enskild förälder och deras individuella förutsättningar. Föräldrarna ses som barnets självklara vårdare och som personal skall vi finnas tillhands som stöd och resurs. </w:t>
+    <w:p w14:paraId="690A1F84" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="000B073E" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Barn födda efter vecka 32: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Barnet placeras med armar och ben böjda i magläge upprätt mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förälderns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> bröst med huvudet vänt åt sidan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEBF8D8" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="003070A8" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="44680CE1" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="000B073E" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Barn födda före vecka 32:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536903FD">
+        <w:t> Barn födda före vecka 32 vårdas hud-mot-hud i sidoläge de första 72 timmarna. För att trivas och må bra är det viktigt att barnet har kroppen och halsen sträckt så att det inte får en hopsjunken kroppsställning.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00B636D6" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="004A4F85" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...2 lines deleted...]
-        <w:ind w:firstLine="992"/>
+    <w:p w14:paraId="66C2EC3A" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="5EED5AC4" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="0000553B" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A4F85">
+      <w:r w:rsidRPr="0000553B">
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Föräldrainformation </w:t>
+        <w:t>Vila och sömn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69626457" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="004A4F85" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52BFE80B" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Det är bekvämt för både föräldrarna och barnet att ha en halvsittande ställning när de vårdar barnet hud-mot-hud dagtid. När de vårdar barnet på föräldrasäng ska huvudändan vara i minst 40 graders vinkel. Ta gärna hjälp av kuddar. Sträva efter en lugn och tyst miljö.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7EB04B13" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="004A4F85" w:rsidRDefault="003853CF" w:rsidP="003853CF">
+    <w:p w14:paraId="20136AAB" w14:textId="77777777" w:rsidR="00C10480" w:rsidRPr="000B073E" w:rsidRDefault="00C10480" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="2735DBD8" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00840BEF" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A4F85">
+      <w:r w:rsidRPr="00840BEF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alla föräldrar skall få muntlig och information </w:t>
+        <w:t>Amning, matning och vård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583FABE2" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Sondmatning görs helst hud-mot-hud om möjligt vid mammas bröst. Vid amning placeras barnet vid bröstet. Många vårdåtgärder kan även utföras med barnet hud-mot-hud hos förälder</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">, t ex nedsättning av ventrikelsond, sondmatning, intravenösa injektioner/infusioner samt blodprovstagning. Tänk på din egen arbetsställning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C52F8EB" w14:textId="565EE494" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00F862DC">
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Vid ljusbehandling ska man i första hand använda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Bilisoft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> för att inte bryta hud-mot-hudvården. Då kan man låta barnet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>ljusbehandlas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> liggande på förälderns bröst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DB2F23" w14:textId="77777777" w:rsidR="004D183D" w:rsidRDefault="004D183D" w:rsidP="00F862DC"/>
+    <w:p w14:paraId="26242DEF" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00C10480" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">via </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10480">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5502E624" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00DB4B4F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r>
+        <w:t xml:space="preserve">Hud mot hudvården är individuell och utformas enligt barnets behov, föräldrarnas önskemål och i samråd med omvårdsansvarig personal. Överenskommelser dokumenteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Neo</w:t>
+        <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> av ansvarig sjuksköterska.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B43D562" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00DB4B4F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> och dess praktiska genomförande. </w:t>
+        <w:t xml:space="preserve">Dokumentera hud-mot-hud-tiderna i CHA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3D0BAB" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> i samråd med personalen.</w:t>
+    <w:p w14:paraId="245DF66E" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00DB4B4F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r>
+        <w:t>Vid sammanräkningen avrundas tiden till närmsta halvtimma och den totala dygnstiden förs in vid registrering i SNQ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF56B06" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="004A4F85" w:rsidRDefault="003853CF" w:rsidP="003853CF"/>
-[...426 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="43C3AE1B" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00DB4B4F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FFCEA3" w14:textId="77777777" w:rsidR="003853CF" w:rsidRDefault="003853CF" w:rsidP="003853CF">
-[...805 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="44FB1AF9" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00C10480" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C10480">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Övervakning av barnet</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="242AD289" w14:textId="77777777" w:rsidR="003853CF" w:rsidRPr="001F50E8" w:rsidRDefault="003853CF" w:rsidP="003853CF"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7046A223" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00845849" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Barn som vårdas hud mot hud övervakas enligt läkarordination. Var lyhörd för föräldrarnas iakttagelser av sitt barn, då de många gånger tidigt kan uppfatta förändringar i barnets tillstånd.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003853CF" w:rsidRPr="003853CF" w:rsidSect="00B01FCB">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="71987195" w14:textId="77777777" w:rsidR="00C10480" w:rsidRDefault="00C10480" w:rsidP="00CD492F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B2C98F" w14:textId="77777777" w:rsidR="00C10480" w:rsidRDefault="00C10480" w:rsidP="00CD492F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C71731" w14:textId="004A6289" w:rsidR="00CD492F" w:rsidRPr="00C10480" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10480">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Referenser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D1A404" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve">Omvårdnad av det nyfödda barnet, 2:a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>uppl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t xml:space="preserve"> (2015), Redaktör Pia Lundqvist, Lund Studentlitteratur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158E18E7" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Neonatologi, Redaktörer Hugo Lagercrantz, Lena Hellström-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>Westas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:t>, Mikael Norman, Upplaga 2:4 (2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075E1B88" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F">
+      <w:r w:rsidRPr="536903FD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NIDCAP-Newborn Individualized Developmental Care and Assessment program, Ann-Sofi Ingman och Susanne Åkerström. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reviderad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="536903FD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4052DA11" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="458497B7" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="004A3528" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="0ABD23A5" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="001F50E8" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="150D3474" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="003853CF" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:p w14:paraId="22F794AC" w14:textId="77777777" w:rsidR="00CD492F" w:rsidRPr="00CD492F" w:rsidRDefault="00CD492F" w:rsidP="00CD492F"/>
+    <w:sectPr w:rsidR="00CD492F" w:rsidRPr="00CD492F" w:rsidSect="00B01FCB">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53CC3400" w14:textId="77777777" w:rsidR="004B0AD0" w:rsidRDefault="004B0AD0">
+    <w:p w14:paraId="255F657D" w14:textId="77777777" w:rsidR="00F330D5" w:rsidRDefault="00F330D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C37BE3" w14:textId="77777777" w:rsidR="004B0AD0" w:rsidRDefault="004B0AD0">
+    <w:p w14:paraId="41734CFB" w14:textId="77777777" w:rsidR="00F330D5" w:rsidRDefault="00F330D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62385CB0" w14:textId="77777777" w:rsidR="004B0AD0" w:rsidRDefault="004B0AD0">
+    <w:p w14:paraId="300EA618" w14:textId="77777777" w:rsidR="00F330D5" w:rsidRDefault="00F330D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1923,51 +1083,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2001,73 +1161,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="020B9D03" w14:textId="77777777" w:rsidR="004B0AD0" w:rsidRDefault="004B0AD0"/>
+    <w:p w14:paraId="2088A60E" w14:textId="77777777" w:rsidR="00F330D5" w:rsidRDefault="00F330D5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="341E9925" w14:textId="77777777" w:rsidR="004B0AD0" w:rsidRDefault="004B0AD0">
+    <w:p w14:paraId="6DEFC673" w14:textId="77777777" w:rsidR="00F330D5" w:rsidRDefault="00F330D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="527AF376" w14:textId="77777777" w:rsidR="004B0AD0" w:rsidRDefault="004B0AD0">
+    <w:p w14:paraId="017D3E14" w14:textId="77777777" w:rsidR="00F330D5" w:rsidRDefault="00F330D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2145,51 +1305,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2355,51 +1515,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2743,50 +1903,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="099C636F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD84FE3E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2855,51 +2128,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2968,51 +2241,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170B2794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="149E67C2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3081,51 +2354,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3195,51 +2468,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3308,51 +2581,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FC75C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B240E3B8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3421,51 +2694,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3561,51 +2834,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3675,51 +2948,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3788,51 +3061,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3929,51 +3202,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45465E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="622C9C04"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4042,51 +3315,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4155,51 +3428,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4269,51 +3542,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="553644A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D1036C0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4382,51 +3768,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4495,51 +3881,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4608,51 +3994,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4722,176 +4108,185 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="875510478">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="119616336">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1021011132">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1301763022">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1946498695">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1221743141">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="270163140">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="853543474">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="578905820">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2065180149">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1641576773">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="738984302">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="992876248">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="181554801">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1452438870">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1262488308">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1519856553">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1948654920">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="801733949">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1056784308">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1285579391">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2044549599">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2019307252">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="992876248">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="24" w16cid:durableId="359553992">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="0000553B"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000421E1"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00083456"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
@@ -4909,436 +4304,453 @@
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F50E8"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002D0CA2"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00347446"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="003661E7"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003853CF"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397576"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A3528"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7C40"/>
     <w:rsid w:val="004B0AD0"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004D183D"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006777FF"/>
+    <w:rsid w:val="00682A86"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B64E1"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C422D"/>
+    <w:rsid w:val="007C754E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831CDE"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00840BEF"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00882442"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B38F7"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A12A2B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33BA6"/>
     <w:rsid w:val="00A3658B"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA75C0"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF0F8C"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B01FCB"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B46B67"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE37F0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10480"/>
     <w:rsid w:val="00C22C52"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD492F"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D80BE2"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E87B88"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED22F0"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED58E0"/>
     <w:rsid w:val="00ED6877"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F330D5"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36146"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F862DC"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FB2163"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7724,51 +7136,51 @@
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A33BA6"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8136,71 +7548,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1172</Words>
-  <Characters>6214</Characters>
+  <Words>1072</Words>
+  <Characters>5682</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7372</CharactersWithSpaces>
+  <CharactersWithSpaces>6741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hud mot hud vård</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>19</revision>
+  <revision>33</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>