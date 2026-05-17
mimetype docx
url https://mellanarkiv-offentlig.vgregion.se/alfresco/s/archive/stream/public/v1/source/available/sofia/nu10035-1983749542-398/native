--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -29,59 +29,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="016AC5DE" w:rsidR="005B12B8" w:rsidRDefault="00BC13EA" w:rsidP="005B12B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>CPAP på förlossning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF76E63" w14:textId="62387068" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7552D754" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:r>
-        <w:t xml:space="preserve">Syftet är att erbjuda nyfödda barn med lindrig andningsstörning initial vård på förlossningen </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> för på neonatalavdelning för att undvika onödig separation av barn och föräldrar samt ge förutsättningar för tidig hud mot hud-kontakt direkt efter barnets födelse </w:t>
+        <w:t xml:space="preserve">Syftet är att erbjuda nyfödda barn med lindrig andningsstörning initial vård på förlossningen istället för på neonatalavdelning för att undvika onödig separation av barn och föräldrar samt ge förutsättningar för tidig hud mot hud-kontakt direkt efter barnets födelse </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061BAC07" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6EA33B6B" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="072B5E87" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -273,59 +265,51 @@
     </w:p>
     <w:p w14:paraId="20F82A87" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B84419A" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Beslut tas av ansvarig läkare (primärjour neo/neonatolog) i samråd med neonatalsjuksköterska.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD59280" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="4112793F">
-        <w:t xml:space="preserve">Barnet skrivs in som </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Barnet skrivs in som samvård förlossning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B622585" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sjuksköterska samt barnsköterska från neonatal ansvarar för uppkoppling av apparatur och övervakning av barnet på förlossningen utifrån rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F46442B" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Personal från neonatal kvarstannar hos barnet på förlossningen så länge CPAP-behandling pågår.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B21232" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
@@ -345,59 +329,51 @@
     </w:p>
     <w:p w14:paraId="6FFDA72F" w14:textId="51D0503D" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="73C1C769">
         <w:t>Vid överflytt till BB ska barnet skrivas in som samvård BB med POX-övervak i 6 h.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7103BB98" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="73C1C769">
         <w:t>Om barnet är prematurfött under vecka 35+0 eller vid beslut att barnet behöver fortsatt vård på neonatalavdelning kan familjen flyttas in till neonatalavdelningen så fort mamma är färdig att följa med från förlossningen, under förutsättning att barnet kan kvarstanna på förlossningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3740AA6F" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="4112793F">
-        <w:t xml:space="preserve">Vid utskrivning till BB ska läkarepikrisen innehålla diagnos avseende andningsstörning (jmf endast observationsdiagnos vid annan typ av </w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Vid utskrivning till BB ska läkarepikrisen innehålla diagnos avseende andningsstörning (jmf endast observationsdiagnos vid annan typ av samvård förlossningen)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D733AC" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="4112793F">
         <w:t xml:space="preserve">Vid akut behov av läkarbedömning används befintlig larmrutin: </w:t>
       </w:r>
       <w:r w:rsidRPr="4112793F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ring 2222 och ange Dåligt Barn Förlossning + förlossningsrum</w:t>
       </w:r>
       <w:r w:rsidRPr="4112793F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E63509" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7"/>
     <w:p w14:paraId="428D7528" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7"/>
     <w:p w14:paraId="47D46608" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7"/>
     <w:p w14:paraId="3A5B2D54" w14:textId="77777777" w:rsidR="001D5CA7" w:rsidRDefault="001D5CA7" w:rsidP="001D5CA7">
@@ -625,57 +601,63 @@
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>En mössa i varje storlek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C41CBA9" w14:textId="77777777" w:rsidR="00137F96" w:rsidRDefault="00137F96" w:rsidP="00137F96">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Måttband</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532ECAE4" w14:textId="77777777" w:rsidR="00137F96" w:rsidRDefault="00137F96" w:rsidP="00137F96">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Grenkopplingar (luft och syrgas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452A6505" w14:textId="77777777" w:rsidR="00137F96" w:rsidRDefault="00137F96" w:rsidP="00137F96">
+    <w:p w14:paraId="452A6505" w14:textId="7495BF27" w:rsidR="00137F96" w:rsidRDefault="000672C5" w:rsidP="00137F96">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Övervakningslista/dokumentation i Cha när aktuellt</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00137F96">
+        <w:t>okumentation i Cha</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt rutin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067242A4" w14:textId="77777777" w:rsidR="00137F96" w:rsidRDefault="00137F96" w:rsidP="00137F96">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68734E8A" w14:textId="77777777" w:rsidR="00137F96" w:rsidRDefault="00137F96" w:rsidP="00137F96">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Att tänka på vid användning av CPAP på förlossningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A98F07B" w14:textId="77777777" w:rsidR="00137F96" w:rsidRDefault="00137F96" w:rsidP="00137F96">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Det skall alltid finnas ett barnbord inne på förlossningsrummet när vi planerar att eventuellt vårda ett barn i CPAP på förlossningen (tex vid prematurfödsel).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484E6B2F" w14:textId="77777777" w:rsidR="00137F96" w:rsidRDefault="00137F96" w:rsidP="00137F96">
@@ -794,65 +776,65 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2176A4D6" w14:textId="77777777" w:rsidR="005A6AD2" w:rsidRDefault="005A6AD2">
+    <w:p w14:paraId="1BEF9DD4" w14:textId="77777777" w:rsidR="00880A94" w:rsidRDefault="00880A94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D15D9DF" w14:textId="77777777" w:rsidR="005A6AD2" w:rsidRDefault="005A6AD2">
+    <w:p w14:paraId="113041C3" w14:textId="77777777" w:rsidR="00880A94" w:rsidRDefault="00880A94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7867C6BE" w14:textId="77777777" w:rsidR="005A6AD2" w:rsidRDefault="005A6AD2">
+    <w:p w14:paraId="516F4C42" w14:textId="77777777" w:rsidR="00880A94" w:rsidRDefault="00880A94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1191,61 +1173,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EB52D7C" w14:textId="77777777" w:rsidR="005A6AD2" w:rsidRDefault="005A6AD2"/>
+    <w:p w14:paraId="727D9753" w14:textId="77777777" w:rsidR="00880A94" w:rsidRDefault="00880A94"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30D7679B" w14:textId="77777777" w:rsidR="005A6AD2" w:rsidRDefault="005A6AD2">
+    <w:p w14:paraId="7DE3ECD6" w14:textId="77777777" w:rsidR="00880A94" w:rsidRDefault="00880A94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07A1D0E6" w14:textId="77777777" w:rsidR="005A6AD2" w:rsidRDefault="005A6AD2">
+    <w:p w14:paraId="5CC2292C" w14:textId="77777777" w:rsidR="00880A94" w:rsidRDefault="00880A94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3669,51 +3651,50 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="298994714">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -3721,50 +3702,51 @@
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="000672C5"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="00137F96"/>
@@ -3960,50 +3942,51 @@
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00802846"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008365CD"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00880A94"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
@@ -4028,50 +4011,51 @@
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A90A32"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B23918"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
@@ -4142,50 +4126,51 @@
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB266A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB4091"/>
+    <w:rsid w:val="00EB51BF"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
@@ -7134,70 +7119,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>624</Words>
-  <Characters>3308</Characters>
+  <Words>621</Words>
+  <Characters>3293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3925</CharactersWithSpaces>
+  <CharactersWithSpaces>3907</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>CPAP på förlossning</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>