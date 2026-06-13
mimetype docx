--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -1511,114 +1511,86 @@
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> spacer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00017F8A" w:rsidRPr="00F93DCF" w14:paraId="481EC092" w14:textId="77777777" w:rsidTr="00347DB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3491814A" w14:textId="77777777" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00C9009D">
+          <w:p w14:paraId="4CCFE7A8" w14:textId="002CD4C6" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="Tabell"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00017F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Läkemedel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDB7716" w14:textId="77777777" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00C9009D">
-[...12 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2938CCBF" w14:textId="0313777C" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00C9009D">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Indikation</w:t>
             </w:r>
@@ -6179,70 +6151,80 @@
           </w:p>
           <w:p w14:paraId="339B9A9A" w14:textId="77777777" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00017F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Zofran</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6F918B16" w14:textId="77777777" w:rsidR="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00017F8A">
-[...18 lines deleted...]
-              <w:t>Munsönderfallande  Tablett® 4 mg</w:t>
+          <w:p w14:paraId="6F918B16" w14:textId="6D57B0D5" w:rsidR="00017F8A" w:rsidRDefault="00313D0D" w:rsidP="00017F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00017F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Munsönderfallande Tablett</w:t>
+            </w:r>
+            <w:r w:rsidR="00017F8A" w:rsidRPr="00017F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>® 4 mg</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BFB978" w14:textId="562EFEB8" w:rsidR="00AA06D8" w:rsidRPr="00017F8A" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AA06D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ondansetron</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -7537,66 +7519,82 @@
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Kontroll</w:t>
             </w:r>
             <w:r w:rsidR="007E119D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> av</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C30639B" w14:textId="4A8C1D95" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00017F8A">
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> temp innan administration  Kan kombi-</w:t>
+          <w:p w14:paraId="1C30639B" w14:textId="13BC5A0B" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00017F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00017F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">temp innan </w:t>
+            </w:r>
+            <w:r w:rsidR="00794A99" w:rsidRPr="00017F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>administration Kan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00017F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kombi-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BAC8599" w14:textId="2F9C59DE" w:rsidR="00017F8A" w:rsidRPr="00017F8A" w:rsidRDefault="00017F8A" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00017F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>neras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00017F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
@@ -9180,70 +9178,82 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Buventhol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Easyhaler</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">  200µg</w:t>
+              <w:t xml:space="preserve">  200</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007079DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>µg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="729B08DE" w14:textId="6CBC9B1E" w:rsidR="00017F8A" w:rsidRPr="007079DF" w:rsidRDefault="007079DF" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Spirometri</w:t>
             </w:r>
           </w:p>
@@ -9373,70 +9383,82 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Buventhol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Easyhaler</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">  200µg</w:t>
+              <w:t xml:space="preserve">  200</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007079DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>µg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71D8003E" w14:textId="7F2DDCB5" w:rsidR="00017F8A" w:rsidRPr="007079DF" w:rsidRDefault="007079DF" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007079DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Spirometri</w:t>
             </w:r>
           </w:p>
@@ -10145,51 +10167,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E71D66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Njur-</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA06D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>funktion</w:t>
             </w:r>
             <w:r w:rsidR="00E71D66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GFR&lt;50mL</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E71D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>GFR&lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E71D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>50mL</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA06D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37BB814A" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="00AA06D8" w:rsidRDefault="00AA06D8" w:rsidP="00AA06D8">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA06D8">
@@ -10321,297 +10361,242 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Se urinvägs styrdokument</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00017F8A" w:rsidRPr="00F93DCF" w14:paraId="482C7924" w14:textId="77777777" w:rsidTr="00347DB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3386043A" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00AA06D8">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04AC2DD5" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00AA06D8">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0FD17163" w14:textId="375CF83E" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00AA06D8">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9A2851" w14:textId="01E02B4E" w:rsidR="00017F8A" w:rsidRPr="000F7357" w:rsidRDefault="00017F8A" w:rsidP="00AA06D8">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72A75C1A" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2977CC31" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7809615F" w14:textId="19854A15" w:rsidR="00017F8A" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Indikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20D4B325" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="077E9CBF" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1AE97153" w14:textId="1AE96970" w:rsidR="00017F8A" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B58B14D" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54BC2537" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="08AD41B7" w14:textId="7496B574" w:rsidR="00017F8A" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vikt/ålder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F2C9C3D" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CDA99C3" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="79BEC4AC" w14:textId="0D728164" w:rsidR="00017F8A" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Dos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50A8BFC6" w14:textId="77777777" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="268BE75B" w14:textId="6949D622" w:rsidR="00017F8A" w:rsidRPr="000F7357" w:rsidRDefault="00AA06D8" w:rsidP="00017F8A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11209,66 +11194,74 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Beyfortus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2968E5D0" w14:textId="77777777" w:rsidR="000F7357" w:rsidRPr="000F7357" w:rsidRDefault="000F7357" w:rsidP="000F7357">
+          <w:p w14:paraId="2968E5D0" w14:textId="08F7F94B" w:rsidR="000F7357" w:rsidRPr="000F7357" w:rsidRDefault="00313D0D" w:rsidP="000F7357">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Prevention  mot RS Virus</w:t>
+              <w:t>Prevention mot</w:t>
+            </w:r>
+            <w:r w:rsidR="000F7357" w:rsidRPr="000F7357">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RS Virus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13839BEF" w14:textId="38452F49" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="000F7357" w:rsidP="000F7357">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>riskbarn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
           </w:tcPr>
@@ -11522,66 +11515,74 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Beyfortus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5883F819" w14:textId="77777777" w:rsidR="000F7357" w:rsidRPr="000F7357" w:rsidRDefault="000F7357" w:rsidP="000F7357">
+          <w:p w14:paraId="5883F819" w14:textId="6818B850" w:rsidR="000F7357" w:rsidRPr="000F7357" w:rsidRDefault="00313D0D" w:rsidP="000F7357">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Prevention  mot RS Virus</w:t>
+              <w:t>Prevention mot</w:t>
+            </w:r>
+            <w:r w:rsidR="000F7357" w:rsidRPr="000F7357">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RS Virus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="066B2CE6" w14:textId="59D1A980" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="000F7357" w:rsidP="000F7357">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>riskbarn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
           </w:tcPr>
@@ -11835,66 +11836,74 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Beyfortus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAB39F5" w14:textId="77777777" w:rsidR="000F7357" w:rsidRPr="000F7357" w:rsidRDefault="000F7357" w:rsidP="000F7357">
+          <w:p w14:paraId="5AAB39F5" w14:textId="68CBE7F9" w:rsidR="000F7357" w:rsidRPr="000F7357" w:rsidRDefault="00313D0D" w:rsidP="000F7357">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Prevention  mot RS Virus</w:t>
+              <w:t>Prevention mot</w:t>
+            </w:r>
+            <w:r w:rsidR="000F7357" w:rsidRPr="000F7357">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RS Virus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56296D73" w14:textId="75DB44CA" w:rsidR="00AA06D8" w:rsidRPr="000F7357" w:rsidRDefault="000F7357" w:rsidP="000F7357">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7357">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>riskbarn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
           </w:tcPr>
@@ -12349,72 +12358,73 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00794A99" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -15164,51 +15174,51 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1518539850">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1070469256">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -15302,50 +15312,51 @@
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00293FDA"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00313D0D"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00333FFE"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00347DB5"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003976E9"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
@@ -15440,50 +15451,51 @@
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007079DF"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00794A99"/>
     <w:rsid w:val="007A16E0"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E119D"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F2BF9"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00810289"/>
     <w:rsid w:val="00810491"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
@@ -15656,58 +15668,60 @@
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E71D66"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED53F3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F14D9F"/>
     <w:rsid w:val="00F15DD7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F264B1"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87362"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93DCF"/>
     <w:rsid w:val="00FA3709"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -18637,70 +18651,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1036</Words>
-  <Characters>5493</Characters>
+  <Words>903</Words>
+  <Characters>5613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
+  <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6516</CharactersWithSpaces>
+  <CharactersWithSpaces>6503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Generella ordinationer barn- och ungdomssjukvård</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>