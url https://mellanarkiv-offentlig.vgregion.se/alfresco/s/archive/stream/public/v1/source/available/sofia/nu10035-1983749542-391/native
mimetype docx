--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -8,221 +8,244 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="20F6858F" w:rsidR="00184167" w:rsidRDefault="00A264BE" w:rsidP="009A32ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="061914D4" w14:textId="0A921BB1" w:rsidR="00184167" w:rsidRDefault="00A264BE" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="005A627D">
         <w:t>Ru</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r w:rsidR="008E44D8">
         <w:t xml:space="preserve">tin </w:t>
       </w:r>
       <w:r w:rsidR="00A309EA">
         <w:t xml:space="preserve">för administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A309EA">
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A309EA">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A309EA">
         <w:t>nirsevimab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A309EA">
         <w:t>) inom Verksamhet Neonatal</w:t>
       </w:r>
+      <w:r w:rsidR="003009BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="17C0F512" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="0584C299" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608668BD" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00A8393B" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="512A2BFE" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00A8393B" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Nytt dokument</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="07A22FCE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillägg av att behandling rekommenderas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="07A22FCE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Beyfortus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="07A22FCE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>® till det nyfödda barnet om den födande har behandlats med immunmodulerande mediciner under graviditeten även om RSV-vaccination har givits i rätt tid under graviditeten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6CF327" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="59E682E4" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="2" w:name="_Toc181866757"/>
       <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="31B8E680" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="7B3859F0" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Detta dokument beskriver rutiner för administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nirsevimab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">) inom Verksamhet neonatal inklusive överväganden vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>maternell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> RSV-vaccination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6F9358" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="3BDF48B8" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="5" w:name="_Toc181866759"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C745E73" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="7FF5907C" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Respiratoriskt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>syncytialvirus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (RSV) är ett mycket smittsamt virus som orsakar säsongsbundna luftvägsinfektioner. Nästan alla barn infekteras med RSV under sina två första levnadsår, och för de flesta är sjukdomen lindrig. En mindre andel spädbarn, särskilt de med underliggande sjukdomar eller omoget immunsystem, riskerar att utveckla allvarlig RSV-sjukdom som kräver sjukhusvård.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7758468E" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="0AB4D67E" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För att minska sjukdomsbördan och behovet av sjukhusvård har profylaktisk behandling med monoklonala antikroppar utvecklats. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> är en långverkande antikropp som ges som engångsdos och har visat god effekt i att förebygga allvarlig RSV-infektion hos spädbarn. Det rekommenderas före det tidigare använda </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>palivizumab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, som kräver upprepade doser.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Införandet av en bred profylax med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> för spädbarn under deras första RSV-säsong förväntas minska både den individuella risken för allvarlig sjukdom och den totala sjukdomsbördan i samhället. Samtidigt är det viktigt </w:t>
-[...3 lines deleted...]
-        <w:t>att behandlingen ges enligt tydliga kriterier, särskilt vid begränsad tillgång.</w:t>
+        <w:t xml:space="preserve"> för spädbarn under deras första RSV-säsong förväntas minska både den individuella risken för allvarlig sjukdom och den totala sjukdomsbördan i samhället. Samtidigt är det viktigt att behandlingen ges enligt tydliga kriterier, särskilt vid begränsad tillgång.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> riktar sig till barn i olika riskgrupper enligt Läkemedelsverkets behandlingsrekommendation från maj 2024. Dessa grupper definieras som riskgrupp 1–3, där:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50CF9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Riskgrupp 1: Barn med mycket hög risk för allvarlig RSV-infektion:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -282,195 +305,195 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Detta styrdokument syftar till att säkerställa enhetlig och korrekt administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samt att tydliggöra hur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>maternell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> RSV-vaccination påverkar behandlingsbeslut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10979B31" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="5695538C" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc100327187"/>
       <w:bookmarkStart w:id="7" w:name="_Toc181866760"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="232965F8" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="39B30F68" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föräldrar har fått information om syftet med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och de har givit sitt samtycke. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0639934B" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="2562D1B0" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50CF9">
         <w:t xml:space="preserve">Barnet bedöms välmående för hemgång. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D46090" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="5B131CA9" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50CF9">
         <w:t>Läkemedlet skall vara tillgänglig</w:t>
       </w:r>
       <w:r>
         <w:t>t och om det</w:t>
       </w:r>
       <w:r w:rsidRPr="004333DB">
         <w:t xml:space="preserve"> inte finns tillgängligt rekommenderas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Synagis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004333DB">
         <w:t>palivizumab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004333DB">
         <w:t xml:space="preserve"> till riskgrupp 1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1389569F" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="008A5A83" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="073F636D" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="008A5A83" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Tidsramar för administrering fastställs av Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CCD13B" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F50CF9" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="25D612E2" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F50CF9" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc100327188"/>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="4A837224" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F50CF9" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="209F2A1E" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F50CF9" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rutinen gäller endast för administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> till nyfödda och spädbarn och gäller inte för administrering av andra RSV-profylaxläkemedel (tex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>palivizumab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBEA147" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F50CF9" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="151F755A" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F50CF9" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50CF9">
         <w:t xml:space="preserve">Rutinen omfattar barn i riskgrupp </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004333DB">
         <w:t>1-3</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50CF9">
         <w:t>enligt Läkemedelsverkets behandlingsrekommendation.</w:t>
       </w:r>
@@ -514,548 +537,574 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003866ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>nirsevimab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003866ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>) inom Verksamhet Obstetrik.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3DDE3C" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="72E5B6DD" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50CF9">
         <w:t>Rutinen gäller inte utanför definierad säsong enligt Folkhälsomyndigheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43837B8A" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="71A52CD3" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc100327192"/>
       <w:bookmarkStart w:id="10" w:name="_Toc181866761"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="26272B82" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="68B59442" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Barn bör få </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A8393B">
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> i samband med hemgång. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67BFE">
         <w:t xml:space="preserve">Se separat rutin för Obstetriken vad gäller barn som går hem från </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8393B">
         <w:t>förlossningsavdelning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67BFE">
         <w:t xml:space="preserve"> eller BB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8393B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BCF3EA" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="1905A0B0" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00A8393B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Information till föräldrar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8393B">
         <w:t xml:space="preserve">: Föräldrar informeras om syftet med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A8393B">
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A8393B">
         <w:t xml:space="preserve"> och att det är en engångsdos med långvarigt skydd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E6421B" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F50CF9" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="07F24B52" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F50CF9" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50CF9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dosering:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50CF9">
         <w:br/>
         <w:t>• &lt;5 kg kroppsvikt: 50 mg intramuskulärt</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50CF9">
         <w:br/>
         <w:t>• ≥5 kg kroppsvikt: 100 mg intramuskulärt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A82E771" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="754031EC" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F50CF9">
+      <w:r w:rsidRPr="07A22FCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Övervakning:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F50CF9">
+      <w:r>
         <w:t xml:space="preserve"> Barnet bör kvarstanna 15–30 min efter given dos.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F50CF9">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F50CF9">
+      <w:r w:rsidRPr="07A22FCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dokumentation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F50CF9">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> ordineras av läkare i läkemedelsmodulen under befintligt vårdtillfälle i </w:t>
+        <w:t xml:space="preserve"> ordineras av läkare under befintligt vårdtillfälle i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:t>Cha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Batchnr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. och i vilket </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>lår injektion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ges i skrivs i utdelningskommentaren av den som ger läkemedlet. Dokumentation i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">.  </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00EE3702">
         <w:t xml:space="preserve"> sker med standardmall i barnets journal och skall innehålla:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE3702">
+      <w:r w:rsidRPr="07A22FCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>KVÅ-kod: DT011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF5A787" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075"/>
-    <w:p w14:paraId="4D28B8D7" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F50CF9" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="3AC82039" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1"/>
+    <w:p w14:paraId="2A88FD5B" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F50CF9" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:r>
         <w:t xml:space="preserve">Har barnet redan fått läkemedlet på förlossningen/BB skall det framgå i barnets journal och skall då inte få det igen samma säsong. Om föräldrar tackar nej skall det dokumenteras i barnets journal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E47DEEE" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="646C4CF2" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För barn som skrivs ut från neonatalavdelning till annat sjukhus tar ansvarig läkare ställning till om det skall ges före överflyttning/transport. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16402D9A" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00A8393B" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="29D0C54B" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00A8393B" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Barn som överförs från neonatalavdelning till annan enhet inom NU-sjukvården, BB eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>avd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 23, får läkemedlet på respektive enhet innan hemgång/utskrivning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372217F4" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="492D9EDE" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FDCF85" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F010CD" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="76349591" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F010CD" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F010CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Moderns vaccinationsstatus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710F0006" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="5A5AE398" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:r>
         <w:t xml:space="preserve">Behovet av behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> påverkas av om modern är vaccinerad mot RSV och av tidpunkten för vaccinationen. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00A324D8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">RSV-vaccin </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00A324D8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Abrysvo</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00A324D8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kvarstår </w:t>
       </w:r>
       <w:r w:rsidRPr="00201B68">
         <w:t>i ungefär 6 månader</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och tidpunkt för aktiv RSV-säsong bestäms av Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6780D6CB" w14:textId="77777777" w:rsidR="00226075" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="6BDA2B3D" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:r>
         <w:t>- Barn födda från och med graviditetsvecka 32 behöver i normalfallet inte behandlas om modern är vaccinerad minst 14 dagar före förlossningen och skyddet kvarstår under RSV-säsongen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BD2A3F" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F50CF9" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="2BB9A804" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F50CF9" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:r>
         <w:t xml:space="preserve">- Barn födda före vecka 32 (riskgrupp 1 och 2) ska alltid erbjudas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Det kan övervägas även till barn födda från vecka 32 trots vaccination, tex vid ECMO, hjärt-/lungsjukdom eller nedsatt antikroppsöverföring. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F50CF9">
+        <w:t xml:space="preserve">. Det kan övervägas även till barn födda från vecka 32 trots vaccination, tex vid ECMO, hjärt-/lungsjukdom eller nedsatt antikroppsöverföring, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="07A22FCE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="07A22FCE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> när den födande har behandlats med immunmodulerande mediciner under graviditeten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="07A22FCE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Se bild 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780AA06E" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00F50CF9" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="0C6F67D0" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00F50CF9" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50CF9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="050A906F" wp14:editId="0BDD79E6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D7867FC" wp14:editId="0F3A39D8">
             <wp:extent cx="5580743" cy="2918501"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="2047445024" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, Teckensnitt, Rektangel&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2047445024" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, Teckensnitt, Rektangel&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5588385" cy="2922498"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB98B3B" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00CC21BE" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="28EE5F8B" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00CC21BE" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50CF9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bild 1: Behandlingsstrategi under spädbarns första RSV-säsong när modern är adekvat vaccinerad. (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F50CF9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Behandlingsrekommendation, Läkemedel vid infektion med respiratoriskt </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00F50CF9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>syncytievirus</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00F50CF9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> (RSV), maj 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F50CF9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1F263B" w14:textId="77777777" w:rsidR="00226075" w:rsidRPr="00280F26" w:rsidRDefault="00226075" w:rsidP="00226075">
+    <w:p w14:paraId="5BD42E30" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00280F26" w:rsidRDefault="003644C1" w:rsidP="003644C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00226075" w:rsidRPr="00226075" w:rsidSect="00B96AFF">
+    <w:p w14:paraId="75FCC758" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="00226075" w:rsidRDefault="003644C1" w:rsidP="003644C1"/>
+    <w:p w14:paraId="2208BF88" w14:textId="77777777" w:rsidR="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1133A670" w14:textId="77777777" w:rsidR="003644C1" w:rsidRPr="003644C1" w:rsidRDefault="003644C1" w:rsidP="003644C1"/>
+    <w:sectPr w:rsidR="003644C1" w:rsidRPr="003644C1" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25FDA908" w14:textId="77777777" w:rsidR="00DA2666" w:rsidRDefault="00DA2666">
+    <w:p w14:paraId="085A9CDE" w14:textId="77777777" w:rsidR="00F14F52" w:rsidRDefault="00F14F52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31E9ECE0" w14:textId="77777777" w:rsidR="00DA2666" w:rsidRDefault="00DA2666">
+    <w:p w14:paraId="27AE3CBC" w14:textId="77777777" w:rsidR="00F14F52" w:rsidRDefault="00F14F52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="560242EE" w14:textId="77777777" w:rsidR="00DA2666" w:rsidRDefault="00DA2666">
+    <w:p w14:paraId="1D6F4078" w14:textId="77777777" w:rsidR="00F14F52" w:rsidRDefault="00F14F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1110,130 +1159,130 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00F14F52" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -1306,51 +1355,51 @@
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1389,74 +1438,74 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A6A7911" w14:textId="77777777" w:rsidR="00DA2666" w:rsidRDefault="00DA2666"/>
+    <w:p w14:paraId="440F6044" w14:textId="77777777" w:rsidR="00F14F52" w:rsidRDefault="00F14F52"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A2489B4" w14:textId="77777777" w:rsidR="00DA2666" w:rsidRDefault="00DA2666">
+    <w:p w14:paraId="491C7A97" w14:textId="77777777" w:rsidR="00F14F52" w:rsidRDefault="00F14F52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04F3CC4E" w14:textId="77777777" w:rsidR="00DA2666" w:rsidRDefault="00DA2666">
+    <w:p w14:paraId="2CE84D9B" w14:textId="77777777" w:rsidR="00F14F52" w:rsidRDefault="00F14F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1534,51 +1583,51 @@
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2645,51 +2694,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3275,51 +3324,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4062,51 +4111,53 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="000076FA"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013D91"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00027061"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
@@ -4135,272 +4186,292 @@
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022434A"/>
     <w:rsid w:val="00226075"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00297F38"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003009BD"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003363C7"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="003644C1"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00436974"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00543B72"/>
     <w:rsid w:val="00544BAB"/>
+    <w:rsid w:val="00545A6D"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="00582235"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="006153FC"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00622A0F"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00637986"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C096B"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E2490"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00762763"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007907FC"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B65AC"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E08D2"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00822C55"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A22DC"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E44D8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008E7F67"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="0091450A"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B6E55"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A11F22"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A309EA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
@@ -4445,151 +4516,157 @@
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF5435"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D728D1"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA2666"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DE1802"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF11DF"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E04078"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E458B5"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F13E9D"/>
+    <w:rsid w:val="00F14F52"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F5232F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF14B5"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="437C2517"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4945,223 +5022,223 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -5239,610 +5316,610 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -5873,81 +5950,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -5986,53 +6063,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6106,53 +6183,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6226,53 +6303,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6322,53 +6399,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6418,53 +6495,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -6500,53 +6577,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -6595,51 +6672,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -6683,51 +6760,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -6814,67 +6891,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -6918,218 +6995,218 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-    <w:name w:val="Brödtext Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Brdtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006C096B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -7481,73 +7558,98 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5038</Characters>
+  <Pages>1</Pages>
+  <Words>935</Words>
+  <Characters>5332</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5977</CharactersWithSpaces>
+  <CharactersWithSpaces>6255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>327691</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lakemedelsverket.se/globalassets/dokument/behandling-och-forskrivning/behandlingsrekommendationer/behandlingsrekommendation/behandlingsrekommendation-handlaggning-av-rsv-infektioner.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522040</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.google.com/search?cs=0&amp;sca_esv=4a7abaa8c9d72b6e&amp;sxsrf=AE3TifOMRlTklI0dpJi1m_Nj6-_9A5wxDA%3A1755592495869&amp;q=Pfizers+RSV-vaccin+Abrysvo&amp;sa=X&amp;ved=2ahUKEwjn9sLYu5aPAxWJLFkFHcxkH8EQxccNegQIAhAB&amp;mstk=AUtExfAW59RF7uyBdBJMKAKnZ3iqyduskeZRDO0PB61ASQ3XFDxY33uSe9GwzWKwq4vLl9KUW9kpkypAaIuvkRYRb19w8VtAia7zdh8x_8ZxghWoFn94X-O7Dcn4i3vM--Q8gFWmhxw3y1aqfLj8GxS2vBXh7ipqsROuiibrxahukAFp_jV1UShVcaS-YkCNQx-63MADdnPg14udSffN32Fhy7gNx34cawPcXEX5iCq2_9xUaRINoKztYo1_iMP6XSY7dwJES4s0ehGQrthpI8ifPCzM&amp;csui=3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rutin Beyfortus neonatal</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>