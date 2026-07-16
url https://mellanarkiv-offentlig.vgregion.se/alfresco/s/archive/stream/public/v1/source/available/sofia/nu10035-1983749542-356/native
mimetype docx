--- v0 (2025-12-13)
+++ v1 (2026-07-16)
@@ -1,178 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49DB665D" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00762DBC" w:rsidP="00762DBC" w:rsidRDefault="00762DBC" w14:paraId="49DB665D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00F2EABC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00762DBC" w:rsidP="00762DBC" w:rsidRDefault="00762DBC" w14:paraId="00F2EABC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0223E5D3" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00762DBC" w:rsidP="00762DBC" w:rsidRDefault="00762DBC" w14:paraId="0223E5D3" w14:textId="14668013">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00735B56">
         <w:t>ili</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00735B56">
         <w:t>ubin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00735B56">
         <w:t>hos nyfödda</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> på BB/BB-mottagningen</w:t>
       </w:r>
+      <w:r w:rsidR="00DD39CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3634739F" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="0BD18D8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syfte</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="154460EF" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
-[...7 lines deleted...]
-    <w:p w14:paraId="7B476499" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="012FB7FC" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Riktlinjen vänder sig till barnmorskor, sjuksköterskor och läkare på förlossning, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>BB-avdelning och BB-mottagning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>Den ger en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kort beskrivning av fysiologi och kontroll/behandling av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hyperbilirubinemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hos nyfödda barn på BB. Riktlinjen gäller för barn födda &gt;35 + 0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEB2F20" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="0017508E" w:rsidRDefault="00762DBC" w:rsidP="00762DBC"/>
-    <w:p w14:paraId="657BCE0B" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="0017508E" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="1EB1F1A6" w14:textId="77777777"/>
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2B904280" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599C59BB" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
-[...1 lines deleted...]
-        <w:t>Revidering 240520.</w:t>
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="5853FBA2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Revidering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ny nationell riktlinje för neonatal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hyperbilirubinemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Förtydligande kring vilka barn som kan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ljusbehandlas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i hemmet. Förändringar avseende riskgrupper. Notering om att ljusbehandling kan ske intermittent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2B3DB0" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="007A334E" w:rsidRDefault="00762DBC" w:rsidP="00762DBC"/>
-    <w:p w14:paraId="3BEA7236" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="007A334E" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="28E950DB" w14:textId="77777777"/>
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="19CF9902" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2C2C6353" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="4C2DA516" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Efter födelsen sker en tillfällig ansamling av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>bilirubin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> i det nyfödda barnets kropp. </w:t>
       </w:r>
       <w:r w:rsidRPr="00735B56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Nyfödda barn har ett högt antal röda blodkroppar, vilka dessutom har en kortare livstid och omsätts snabbt. Vid nedbrytning av blodkropparna bildas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>okonjugerat</w:t>
@@ -234,121 +252,121 @@
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">/gulsot. Hur högt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>bilirubinnivåerna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> stiger är individuellt. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bilirubinnivåerna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> brukar uppnå sina maximala värden mellan dag </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> hos fullgångna och något senare mellan dag 5-7 hos för tidigt födda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEB3B99" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="0E232226" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I sällsynta fall och vid vissa sjukdomstillstånd kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> bli mycket uttalad, vilket i värsta fall och om behandling uteblir kan orsaka hjärnskada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045A2B43" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="74E1C785" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">I navelsträngsblod är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>bilirubinnivån</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> normalt &lt;50 mikromol/L. Vid synlig </w:t>
       </w:r>
@@ -411,597 +429,490 @@
         </w:rPr>
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> är vanligt under första levnadsveckan. Pigga och sugvilliga barn är inte neurologiskt påverkade av sin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123A522E" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="14B0309B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="626F61F6" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="46456461" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B13C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Riskfaktorer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660DFD7F" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00486455" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00486455" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="6F28AE4F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Man har kunnat kartlägga vissa riskfaktorer som leder till ökad risk för det nyfödda barnet att utveckla en behandlingskrävande gulsot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C2D6E4" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="06B3FB13" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="52CEFF1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Högriskgrupp:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00287CAF" w:rsidRDefault="00C7344E" w14:paraId="41B3AA72" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Känd immunisering eller positiv DAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00287CAF" w:rsidRDefault="00C7344E" w14:paraId="249EA724" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F14F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Syskon behandlat för gulsot inom 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F14F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>48 tim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F14F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter födelsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00E5277E" w14:paraId="757ECDBE" w14:textId="363EFE06">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1352" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009923C0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D951BD" w:rsidR="00C7344E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Medelriskgrupp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F14F4" w:rsidR="00C7344E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00932C16" w:rsidRDefault="00C7344E" w14:paraId="1CA7DEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Högriskgrupp:</w:t>
+        <w:t>Moderns blodgrupp 0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABAB5ED" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00932C16" w:rsidRDefault="00C7344E" w14:paraId="6F162EA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6FCBAFE8">
+      <w:r w:rsidRPr="52CEFF1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modern </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> positiv</w:t>
+        <w:t>Förlossning med sugklocka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E241C8" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00D951BD" w:rsidR="00C7344E" w:rsidP="00932C16" w:rsidRDefault="00C7344E" w14:paraId="410858B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D951BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Känd immunisering eller positiv DAT</w:t>
+        <w:t>Graviditetslängd 35+0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D951BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>7+6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D951BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0252B9" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00932C16" w:rsidRDefault="00C7344E" w14:paraId="783F55BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Syskon behandlat för gulsot inom 24</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> efter födelsen</w:t>
+        <w:t>Moderns ursprungsland, Sydostasien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2C5E79" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00932C16" w:rsidRDefault="00C7344E" w14:paraId="30C932E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="52CEFF1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hereditet för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="52CEFF1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>hemolytisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="52CEFF1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjukdom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="31B218CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D951BD">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="33310493" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
-[...216 lines deleted...]
-    <w:p w14:paraId="24A69F8C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="186DCD8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1928">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">När ska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C1928">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>bilirubinvärde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C1928">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> bestämmas?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27437F46" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="003C1928" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="003C1928" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="4773A810" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="637669DC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="3B0341BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Inom första 12 timmar efter födelsen vid k</w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:t>ända riskfaktorer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C7F70F" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="06FD8D8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F14F4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> barnläkarundersökning eller inför hemgång från BB</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Inför barnläkarundersökning eller inför hemgång från BB, senast mellan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>24-48</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> timmars ålder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225DE7FF" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="482C6CA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve">Synlig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve"> på första levnadsdygnet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0799EA8C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="6B5059D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve">Påtaglig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F14F4">
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve"> oavsett ålder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C7A638" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="049388E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24409660" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2AF74901" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Först görs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
           <w:b/>
@@ -1101,680 +1012,737 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v 35+0 – 36+6 samt immuniseringar. Övriga barns värden utvärderas med normalkurva (även om de tillhör riskgrupp enligt ovan för att utveckla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hyperbilirubinemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD5A728" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="6BB86B5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:firstLine="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7A91E9" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="1CFB3A2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783C4C17" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="6CF3D27F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Barn med transkutant värde </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>&lt;50</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under behandlingsgräns oavsett ålder behöver vidare kontroll/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>bilirubinmätning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C401441" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00D951BD" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00D951BD" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="60DF3F88" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk124416556"/>
+      <w:bookmarkStart w:name="_Hlk124416556" w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">Inom 8 timmar för </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve">högriskgrupp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0155CBDF" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00D951BD" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00D951BD" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="6F9525BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inom </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>12 timmar för medelriskgrupp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537ADDB6" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="47D59BA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Inom 24 timmar utan risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9875B2" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="68C02C8D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E80628" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2F7A1EDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:firstLine="1080"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Transkutant värde </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;50</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under behandlingsgräns:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A40F3DC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="7AFE4DCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk124416703"/>
+      <w:bookmarkStart w:name="_Hlk124416703" w:id="2"/>
       <w:r>
         <w:t xml:space="preserve">Barnet ingår </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>i hög- eller medelriskgrupp</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk124168275"/>
+      <w:bookmarkStart w:name="_Hlk124168275" w:id="3"/>
     </w:p>
-    <w:p w14:paraId="58D83C20" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="08FBFC62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;24 timmars ålder </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">→ </w:t>
       </w:r>
       <w:r>
         <w:t>ny kontroll inom 12 timmar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A878577" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="460DEA95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">24 - 48 timmars ålder </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk124168862"/>
+      <w:bookmarkStart w:name="_Hlk124168862" w:id="4"/>
       <w:r w:rsidRPr="005C101E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="005C101E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>återbesök på BB mottagning inom 48 timmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C18315F" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00E927F6" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00E927F6" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="1EED2BB3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E927F6">
         <w:t xml:space="preserve">Barnet </w:t>
       </w:r>
       <w:r w:rsidRPr="00332B07">
         <w:t>utan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E927F6">
         <w:t xml:space="preserve"> riskfaktorer:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072AEF31" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="0BB23624" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C5D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ny</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kontroll på BB </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>mottagning vid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PKU eller vid symptom </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="1526F0F0" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="4ED3BAD3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F5DB44" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00D951BD" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00D951BD" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2BB30FE3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve">Om värdet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve">är </w:t>
       </w:r>
       <w:r w:rsidRPr="00332B07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vid eller över behandlingsgränsen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve"> enligt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t>bilikurvan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve"> eller visar &gt;250 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>mol/l, ta</w:t>
       </w:r>
       <w:r>
         <w:t>s ett</w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve"> serum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t>bilirubin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve"> Innan blodprov tas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kontaktas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>barnläkare för bedömning av behov av vidare utredning, exempelvis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE97C66" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="0F754C23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve">Blodgruppering och DAT </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve"> tidig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve"> (inom 48 timmar), eller om mors blodgrupp</w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve"> är </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:t>(ökad risk för AB</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve"> immunisering).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B560D79" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F14F4" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="002F14F4" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="21F697EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve">Hb </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4FD28C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="0C2F6EAA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve">Infektionsprover </w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve"> det finns stark misstank</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002F14F4">
         <w:t xml:space="preserve"> om infektion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044CF471" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="12B52423" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="174A53A4" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="4A3804EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19778416" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="622179AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc61954439"/>
+      <w:bookmarkStart w:name="_Toc61954439" w:id="5"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1912FABD" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="39458E35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:firstLine="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6159">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Behandling av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002E6159">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ikterus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0829E7BA" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00C82C26" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00C82C26" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="3C6D4F1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve">Fototerapi/ljusbehandling av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D951BD">
         <w:t xml:space="preserve"> inom obstetriken sk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:t>på BB eller i hemmet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   se styrdokument ”Återinskrivning av barntill BB-avdelning) under förutsättningar att: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAB6D7D" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="4880C66E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D94209D" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="0F493AF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lätt till måttlig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (ingen känd immunisering, infektion eller annan sjukdom)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B3F676" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="0767B069" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Gestationsålder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> &gt;35+0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ljusbehadling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i hemmet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>krävs &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 36+0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och ålder &gt; 48 timmar)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6102D505" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="2FE752BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Amning/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tillmatning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> fungerar bra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B31DF2" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00D951BD" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="585DBEAD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Inga allmänsymptom hos barnet (slöhet, apnéer, mm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2690B3CB" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00720251" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="1F68DE86" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184E3549" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00720251" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="152D6ED5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720251" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="0B01A50B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:r w:rsidRPr="00720251">
+      <w:r>
         <w:t xml:space="preserve">Ansvarig barnläkare informeras när barnets </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00720251">
+      <w:r>
         <w:t>bilirubinvärde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00720251">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">arnläkare avgör när och hur ofta kontroller med serum </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> ligger vid behandlingsgräns och fototerapi påbörjas. Barnläkare avgör när och hur ofta kontroller med serum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D951BD">
+      <w:r>
         <w:t>bilirubin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D951BD">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> under behandlingstid behövs.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5EF063" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00720251" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00720251" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="59254B4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5438C8A6" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00720251" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="06C67436" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ljusbehandling kan med fördel ske intermittent i perioder om </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> timmar med kortare pauser för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skötning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och amning/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tillmatning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720251" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="0664E7AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="6818AA31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="1077"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D951BD">
+      <w:r>
         <w:t>Bilirubinvärdet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> ska kontrolleras </w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:t xml:space="preserve"> ska kontrolleras 1(-2) dygn efter avslutad behandling och kan då i första hand göras via transkutan mätning som då är pålitligt om värdet &lt;250 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52CEFF1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mol/l, överstiger det 250 måste serum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>bilirubin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kontrolleras.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21767B79" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="15460B8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="1077"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="596B8B66" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="3B35A2FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1065"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ljusbehandling på neonatalavdelning är aktuellt vid komplicerad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
@@ -1832,199 +1800,157 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, misstanke om infektion eller annan komplicerande faktor eller försämring såsom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svårmatat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> barn eller otillräcklig effekt av ljusbehandling på BB/i hemmet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCFBBF9" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="13BADFC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:ind w:left="1077"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756AF2DB" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="03270E7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F3ACA1" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="0C63924D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="793253B5" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
-[...8 lines deleted...]
-    <w:p w14:paraId="1AC241F0" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00F15769" w:rsidRDefault="00C7344E" w14:paraId="5BC65B58" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="241E6D91" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="63AB2D7C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5E08CD" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
-[...29 lines deleted...]
-    <w:p w14:paraId="054DBBD4" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00573D39" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidRPr="00573D39" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="38FCEB2E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Flödesschema för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>bilirubinmätning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>ikterushantering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D951BD">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>inom obstetriken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122B58A9" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+    <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="59D70439" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F4F80E" wp14:editId="07DCEE75">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64C70A89" wp14:editId="42EC12D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-228905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>439050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6819900" cy="7060557"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6819900" cy="7060557"/>
                           <a:chOff x="19050" y="-113549"/>
                           <a:chExt cx="6853686" cy="6926419"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -2032,184 +1958,184 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="76200" y="-113549"/>
                             <a:ext cx="6591631" cy="1210118"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0745B066" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="50C358C8" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="26"/>
+                                  <w:numId w:val="10"/>
                                 </w:numPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>Inom första 12 timmar efter födelsen vid kända riskfaktorer</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="178CEBA2" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="7131CAA4" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="26"/>
+                                  <w:numId w:val="10"/>
                                 </w:numPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>Inför barnläkarundersökning eller inför hemgång från BB</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="143870A2" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="1E37FB8D" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="26"/>
+                                  <w:numId w:val="10"/>
                                 </w:numPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Synlig </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>ikterus</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> på första levnadsdygnet</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="5445B4F7" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="64BA215E" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="26"/>
+                                  <w:numId w:val="10"/>
                                 </w:numPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Påtaglig </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>ikterus</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00DD6562">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> oavsett ålder</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="113C57D4" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00983C5D" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="00983C5D" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="539F087C" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:rPr>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="5302094D" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="1715681F" w14:textId="77777777">
                               <w:r>
                                 <w:t>B</w:t>
                               </w:r>
                               <w:r w:rsidRPr="002F14F4">
                                 <w:t xml:space="preserve">örja med </w:t>
                               </w:r>
                               <w:r w:rsidRPr="003357CC">
                                 <w:t>trans</w:t>
                               </w:r>
                               <w:r>
                                 <w:t>k</w:t>
                               </w:r>
                               <w:r w:rsidRPr="003357CC">
                                 <w:t xml:space="preserve">utan </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="003357CC">
                                 <w:t>bilirubinmätning</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:t xml:space="preserve">, om värde &gt;250 </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
@@ -2237,101 +2163,101 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="19050" y="1578748"/>
                             <a:ext cx="1968500" cy="764402"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="38100">
                             <a:solidFill>
                               <a:srgbClr val="FF0000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="76739FAC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2B483665" w14:textId="77777777">
                               <w:pPr>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">Transkutant/serum </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:t>bilirubin</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:t xml:space="preserve"> vid eller över behandlingsgräns för åldern</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="Textruta 4"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2381250" y="1593850"/>
                             <a:ext cx="1979295" cy="762000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="38100">
                             <a:solidFill>
                               <a:srgbClr val="FFC000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="342B8062" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="0C5B7EF6" w14:textId="77777777">
                               <w:pPr>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">Transkutant/serum </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:t>bilirubin</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00592E27">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&lt;50 </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00592E27">
                                 <w:t>under b</w:t>
                               </w:r>
@@ -2350,51 +2276,51 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="4648200" y="1606550"/>
                             <a:ext cx="2066925" cy="755650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="38100">
                             <a:solidFill>
                               <a:srgbClr val="008000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="1C4D3A8C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2D2254AC" w14:textId="77777777">
                               <w:pPr>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">Transkutant/serum </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:t>bilirubin</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00592E27">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>&gt;50</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> under behandlingsgräns för åldern</w:t>
                               </w:r>
@@ -2410,265 +2336,265 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="44670" y="2997200"/>
                             <a:ext cx="1855250" cy="2628900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="7A3F4229" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="191711E5" w14:textId="77777777">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>B</w:t>
                               </w:r>
                               <w:r w:rsidRPr="003357CC">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>örja ljusbehandling</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="67DA088B" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="251635A4" w14:textId="77777777">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>Informera barnläkare som planerar fortsatt;</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="32869AD5" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="601497F0" w14:textId="77777777">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="00500661">
                                 <w:t xml:space="preserve">Ta </w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve">serum </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:t>bilirubin</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:t>om inte taget</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="70EEAB27" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="1115B758" w14:textId="77777777">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>Överväg andra blodprover tex blodgrupp, DAT, Hb, infektionsprover</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="0F28E5D7" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="092766B1" w14:textId="77777777">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t>Bilirubinkontroll</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t xml:space="preserve"> ordineras av barnläkare under pågående och efter ljusbehandling</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="2F062786" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="479B3EDC" w14:textId="77777777">
                               <w:pPr>
                                 <w:ind w:right="0"/>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="8" name="Textruta 8"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2038350" y="2997200"/>
                             <a:ext cx="2178050" cy="1238250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="650E62E6" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F06BF" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="002F06BF" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="29C75E5B" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="002F06BF">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Ny kontroll/serum </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="002F06BF">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>bilirubin</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                             </w:p>
-                            <w:p w14:paraId="73F4F01D" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00D951BD" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="00D951BD" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="607B9A21" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="27"/>
+                                  <w:numId w:val="11"/>
                                 </w:numPr>
                               </w:pPr>
                               <w:r>
                                 <w:t>Inom 8 timmar för</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00573D39">
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t xml:space="preserve">högrisk  </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="16AC6B38" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="00D4D25D" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="27"/>
+                                  <w:numId w:val="11"/>
                                 </w:numPr>
                               </w:pPr>
                               <w:r>
                                 <w:t>Inom12</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t xml:space="preserve"> timmar för medelrisk</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="6F99FF5C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="7F96DC40" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="01E65939" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="005929D5" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="005929D5" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="598C725E" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="005929D5">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>Ny kontroll/transkutant</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="7CF9894A" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="7C0C73E9" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="27"/>
+                                  <w:numId w:val="11"/>
                                 </w:numPr>
                               </w:pPr>
                               <w:r>
                                 <w:t>Inom 24 timmar utan risk</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="0C14D4D3" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC"/>
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="04C7A3D7" w14:textId="77777777"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="9" name="Pil: nedåt 9"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="901700" y="1117600"/>
                             <a:ext cx="484505" cy="461148"/>
                           </a:xfrm>
                           <a:prstGeom prst="downArrow">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="4472C4"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="4472C4">
                                 <a:shade val="50000"/>
                               </a:srgbClr>
@@ -2690,173 +2616,173 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="4324291" y="2997200"/>
                             <a:ext cx="2548445" cy="2133600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="15E2D0EC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="79E51BAF" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">Barnet ingår i </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00983C5D">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">hög </w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve">eller </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00983C5D">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>medel</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve">riskgrupp </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="3975BAB0" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="65640BB2" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="28"/>
+                                  <w:numId w:val="12"/>
                                 </w:numPr>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">&lt;24 timmars ålder </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">→ </w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve">ny kontroll inom 12 timmar </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="7487BA51" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="4A21A712" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="28"/>
+                                  <w:numId w:val="12"/>
                                 </w:numPr>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">24 - 48 timmars ålder </w:t>
                               </w:r>
                               <w:r w:rsidRPr="005C101E">
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">→ </w:t>
                               </w:r>
                               <w:r>
                                 <w:t>återbesök på BB mottagning inom 48 timmar</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="1603A11A" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="08133D9A" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="28"/>
+                                  <w:numId w:val="12"/>
                                 </w:numPr>
                               </w:pPr>
                               <w:r>
                                 <w:t>&gt; 48 timmar ålder</w:t>
                               </w:r>
                               <w:r w:rsidRPr="005C101E">
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t>→</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> kontroll vid symptom</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="244816AC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="652EEB2D" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="7C9A8F1C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="5400F9F5" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">Barnet </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>utan</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> riskfaktorer:</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="50712214" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="44821953" w14:textId="77777777">
                               <w:pPr>
                                 <w:pStyle w:val="Ingetavstnd"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
-                                  <w:numId w:val="29"/>
+                                  <w:numId w:val="13"/>
                                 </w:numPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t>ny</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> kontroll på BB </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t>mottagning vid</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> PKU eller vid symptom</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
@@ -3088,968 +3014,969 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2590800" y="5778361"/>
                             <a:ext cx="3869055" cy="1034509"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="55CB71EE" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00AD6174" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidRPr="00AD6174" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="4E125F84" w14:textId="77777777">
                               <w:pPr>
                                 <w:ind w:left="0" w:right="0"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t xml:space="preserve">Kontroll av </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:t>bilirubin</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:t xml:space="preserve"> avslutas när barnet är välmående, &gt;48 timmars ålder och </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:t>bilirubinvärde</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D951BD">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>&gt;50</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> under behandlingsgräns</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="78DE9771" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                            <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="31E7270B" w14:textId="77777777">
                               <w:pPr>
                                 <w:ind w:left="0" w:right="0"/>
                               </w:pPr>
                               <w:r w:rsidRPr="00D52053">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>OBS!</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:t>Tc</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:t xml:space="preserve"> värden &gt;250 </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                                  <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                                 </w:rPr>
                                 <w:t>m</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve">mol/l, ta serum </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:t>bilirubin</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="23F4F80E" id="Grupp 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-18pt;margin-top:34.55pt;width:537pt;height:555.95pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordorigin="190,-1135" coordsize="68536,69264" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhz0iEbgYAAJE1AAAOAAAAZHJzL2Uyb0RvYy54bWzsW91u2zYUvh+wdxB031qkROoHdYosbYoB&#10;WRsgHXrN6McWJokaqcRu32dPshfbIUXJluw4Xde4waxcOJJIUUeH3/n7SL16vS4L6z4VMufV3EYv&#10;HdtKq5gnebWY279/vHwR2JZsWJWwglfp3P6cSvv12c8/vVrVUYr5khdJKiwYpJLRqp7by6apo9lM&#10;xsu0ZPIlr9MKGjMuStbAqVjMEsFWMHpZzLDj0NmKi6QWPE6lhKtv2kb7TI+fZWncfMgymTZWMbdB&#10;tkb/Cv17q35nZ69YtBCsXuaxEYN9gxQlyyt4aD/UG9Yw607kO0OVeSy45FnzMubljGdZHqf6HeBt&#10;kDN6m3eC39X6XRbRalH3agLVjvT0zcPG7+/fifqmvhagiVW9AF3oM/Uu60yU6j9Iaa21yj73KkvX&#10;jRXDRRqgMHRAszG0+Q51CPFbpcZL0Ly6D4UOgQ7Q/gIhl3hh1/62H4O4NKDtGDTE1EO6z6wTYTYQ&#10;bFUDVORGG/K/aeNmyepUK1lGoI1rYeXJ3Ma2VbESAPsR3lTcwWxiJbZ6NnRS+rKa9S9cvZ6ed1lf&#10;8fgPaVX8YsmqRXouBF8tU5aAdEjdCe/Q39qOI9Ugt6vfeAKPYXcN1wONlO5TQPmu8nr1kxBRF7Wq&#10;Qxg5CAX6aZ3qWFQL2bxLeWmpg7ktwCT0g9j9lWyUYJsuarIlL/LkMi8KfSIWtxeFsO4ZmM+l/jOj&#10;D7oVlbXq5vnwGI7+2zdGmTfgCIq8nNtB34lFSoVvqwTkZFHD8qI9BpmLyuhUqbFVaLO+XZs5uuXJ&#10;Z9Cu4K3Bg4OCgyUXX2xrBcY+t+Wfd0yktlX8WsEMhcjzlHfQJx7xMZyI7Zbb7RZWxTDU3G5sqz28&#10;aLRHUTJW/BxmMsu1ZtWUt5IYWQG2rahPjl93B7+u0voWCI+D343xI+IHvqfRyaIOvyikAendB4VZ&#10;0GbWW/4Gm08OXzdAIMhh+F5eKmg+IXy179H+YoOdE0axt4Ni74egGAM4sAliiIQuYFbJsY1jP8Qh&#10;MWFQ+ewOJZ0/P5ob/jocX2wkHLjy7+SGTQydvHGbTQAwRtkE+SE49qgXdPkEog4lYxxjh0IC1uGY&#10;ENp2eK7+2HFUrvDU/riPnCefVfg7ONbJ/tGzCs+jfpsV4zCEbG3sjQNCtLtWRQmmOFAVCviiHwHj&#10;NgE6nFYAho8A4z50njyMgZMYuWOdlh4dxthxA9ekFXuBjJEf6OJZARlBFqJQffJA7mPnyQM57IB8&#10;nReRVaXJ3381luZOtrBskrC2Tt7wAobVCR3kg3dU9AxCyKdjX+oFHnFMQuBRhNoK7mFPmvBVpcmP&#10;byMZPM/HF9pTwSMGmakhGbCWNlY1fFYwKMHjsga+RlYLqMaLBZCQcSMeKePMQ7RTXrIkbfkNqEP7&#10;MCFb4kOHjIEUKo1/w+SyvUU3KYNk0d7EGd5B8RRQJ2gq0hAuam42rMUIxLKOL3N4yBWTzTUTQEbC&#10;5Cj+4gP8ZAUHooWbI9tSjMa+69+X76juygsOBBDQTCCdPlT8SFN0h5ng5SfgYc8VywJNHUGiZmJI&#10;kVjA5Mbp+bnuBgxozZqr6qaO1eBKT0q9H9efmKhNvd8AU/Cedxwdi0asVdtX3flciBe0y7zAJWOD&#10;R6UOPRd7OIRJU0nQvjQJEzBuz9g2Rq5rjP9h4/6fk4e6aqXdZI0M8/vaVGciz5lDRD39sh1e4OoQ&#10;zYfji4sodvsA43gmFd9QJ4MAEwQu0uH9YQxOAWaLIJ8CzOkFmJ5MGlhlnxSbGHPYKqE+hrSuS/se&#10;tUpYaH2k7piscrLKLqadZNoHy9ctpzCwyj6Z+CqrDIHO7OgA1wuVgYIZ7w+V1PNVJQTtU6jUy9NT&#10;LaaLqqkWA1MzmzhQz1cPjHLMWR8OldsJLIZ9KjtrJtsJLHDNjy6ZTKFyCpUnHSp7+n1glWMK/rBV&#10;ghUSyGBbcsOleGcNaGCVQLJPsXLiLXWAnHjLvRseYcvlvgT23y0mAHlDIG3VVukBvXgwg0VQg05m&#10;OS0ntDuzJ7Pca5ZqJ+puXQlXTXj8qrqSEBQgY5YEuT4ieovhQ4UlbNKeCstpkU+t5E1Wud8qYVVt&#10;tIME97t2jUkeZ381Joo0aiMu8f3ApSPTdgMK31+YRT7kuBCThx9XHHGL9fPZC9VTAM95kU9/9gLf&#10;/WiKz3yjpD4s2j6H4+0vqc7+AQAA//8DAFBLAwQUAAYACAAAACEAqGQ/mOIAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb4mkmhrXtRxCaHsKhSaF0tvG2tgmlmQsxXb+vsqp&#10;ue3uDLNvitVsOjbS4FtnFcilAEa2crq1tYLv/fsiA+YDWo2ds6TgQh5W5f1dgbl2k/2icRdqFkOs&#10;z1FBE0Kfc+6rhgz6pevJRu3oBoMhrkPN9YBTDDcdfxIi5QZbGz802NOmoeq0OxsFHxNO60S+jdvT&#10;cXP53T9//mwlKfX4MK9fgQWaw78ZrvgRHcrIdHBnqz3rFCySNHYJCtIXCexqEEkWL4c4yUwK4GXB&#10;b0uUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhz0iEbgYAAJE1AAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoZD+Y4gAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAMgIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1wkAAAAA&#10;">
+              <v:group id="Grupp 1" style="position:absolute;margin-left:-18pt;margin-top:34.55pt;width:537pt;height:555.95pt;z-index:251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="68536,69264" coordorigin="190,-1135" o:spid="_x0000_s1026" w14:anchorId="64C70A89" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhz0iEbgYAAJE1AAAOAAAAZHJzL2Uyb0RvYy54bWzsW91u2zYUvh+wdxB031qkROoHdYosbYoB&#10;WRsgHXrN6McWJokaqcRu32dPshfbIUXJluw4Xde4waxcOJJIUUeH3/n7SL16vS4L6z4VMufV3EYv&#10;HdtKq5gnebWY279/vHwR2JZsWJWwglfp3P6cSvv12c8/vVrVUYr5khdJKiwYpJLRqp7by6apo9lM&#10;xsu0ZPIlr9MKGjMuStbAqVjMEsFWMHpZzLDj0NmKi6QWPE6lhKtv2kb7TI+fZWncfMgymTZWMbdB&#10;tkb/Cv17q35nZ69YtBCsXuaxEYN9gxQlyyt4aD/UG9Yw607kO0OVeSy45FnzMubljGdZHqf6HeBt&#10;kDN6m3eC39X6XRbRalH3agLVjvT0zcPG7+/fifqmvhagiVW9AF3oM/Uu60yU6j9Iaa21yj73KkvX&#10;jRXDRRqgMHRAszG0+Q51CPFbpcZL0Ly6D4UOgQ7Q/gIhl3hh1/62H4O4NKDtGDTE1EO6z6wTYTYQ&#10;bFUDVORGG/K/aeNmyepUK1lGoI1rYeXJ3Ma2VbESAPsR3lTcwWxiJbZ6NnRS+rKa9S9cvZ6ed1lf&#10;8fgPaVX8YsmqRXouBF8tU5aAdEjdCe/Q39qOI9Ugt6vfeAKPYXcN1wONlO5TQPmu8nr1kxBRF7Wq&#10;Qxg5CAX6aZ3qWFQL2bxLeWmpg7ktwCT0g9j9lWyUYJsuarIlL/LkMi8KfSIWtxeFsO4ZmM+l/jOj&#10;D7oVlbXq5vnwGI7+2zdGmTfgCIq8nNtB34lFSoVvqwTkZFHD8qI9BpmLyuhUqbFVaLO+XZs5uuXJ&#10;Z9Cu4K3Bg4OCgyUXX2xrBcY+t+Wfd0yktlX8WsEMhcjzlHfQJx7xMZyI7Zbb7RZWxTDU3G5sqz28&#10;aLRHUTJW/BxmMsu1ZtWUt5IYWQG2rahPjl93B7+u0voWCI+D343xI+IHvqfRyaIOvyikAendB4VZ&#10;0GbWW/4Gm08OXzdAIMhh+F5eKmg+IXy179H+YoOdE0axt4Ni74egGAM4sAliiIQuYFbJsY1jP8Qh&#10;MWFQ+ewOJZ0/P5ob/jocX2wkHLjy7+SGTQydvHGbTQAwRtkE+SE49qgXdPkEog4lYxxjh0IC1uGY&#10;ENp2eK7+2HFUrvDU/riPnCefVfg7ONbJ/tGzCs+jfpsV4zCEbG3sjQNCtLtWRQmmOFAVCviiHwHj&#10;NgE6nFYAho8A4z50njyMgZMYuWOdlh4dxthxA9ekFXuBjJEf6OJZARlBFqJQffJA7mPnyQM57IB8&#10;nReRVaXJ3381luZOtrBskrC2Tt7wAobVCR3kg3dU9AxCyKdjX+oFHnFMQuBRhNoK7mFPmvBVpcmP&#10;byMZPM/HF9pTwSMGmakhGbCWNlY1fFYwKMHjsga+RlYLqMaLBZCQcSMeKePMQ7RTXrIkbfkNqEP7&#10;MCFb4kOHjIEUKo1/w+SyvUU3KYNk0d7EGd5B8RRQJ2gq0hAuam42rMUIxLKOL3N4yBWTzTUTQEbC&#10;5Cj+4gP8ZAUHooWbI9tSjMa+69+X76juygsOBBDQTCCdPlT8SFN0h5ng5SfgYc8VywJNHUGiZmJI&#10;kVjA5Mbp+bnuBgxozZqr6qaO1eBKT0q9H9efmKhNvd8AU/Cedxwdi0asVdtX3flciBe0y7zAJWOD&#10;R6UOPRd7OIRJU0nQvjQJEzBuz9g2Rq5rjP9h4/6fk4e6aqXdZI0M8/vaVGciz5lDRD39sh1e4OoQ&#10;zYfji4sodvsA43gmFd9QJ4MAEwQu0uH9YQxOAWaLIJ8CzOkFmJ5MGlhlnxSbGHPYKqE+hrSuS/se&#10;tUpYaH2k7piscrLKLqadZNoHy9ctpzCwyj6Z+CqrDIHO7OgA1wuVgYIZ7w+V1PNVJQTtU6jUy9NT&#10;LaaLqqkWA1MzmzhQz1cPjHLMWR8OldsJLIZ9KjtrJtsJLHDNjy6ZTKFyCpUnHSp7+n1glWMK/rBV&#10;ghUSyGBbcsOleGcNaGCVQLJPsXLiLXWAnHjLvRseYcvlvgT23y0mAHlDIG3VVukBvXgwg0VQg05m&#10;OS0ntDuzJ7Pca5ZqJ+puXQlXTXj8qrqSEBQgY5YEuT4ieovhQ4UlbNKeCstpkU+t5E1Wud8qYVVt&#10;tIME97t2jUkeZ381Joo0aiMu8f3ApSPTdgMK31+YRT7kuBCThx9XHHGL9fPZC9VTAM95kU9/9gLf&#10;/WiKz3yjpD4s2j6H4+0vqc7+AQAA//8DAFBLAwQUAAYACAAAACEAqGQ/mOIAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb4mkmhrXtRxCaHsKhSaF0tvG2tgmlmQsxXb+vsqp&#10;ue3uDLNvitVsOjbS4FtnFcilAEa2crq1tYLv/fsiA+YDWo2ds6TgQh5W5f1dgbl2k/2icRdqFkOs&#10;z1FBE0Kfc+6rhgz6pevJRu3oBoMhrkPN9YBTDDcdfxIi5QZbGz802NOmoeq0OxsFHxNO60S+jdvT&#10;cXP53T9//mwlKfX4MK9fgQWaw78ZrvgRHcrIdHBnqz3rFCySNHYJCtIXCexqEEkWL4c4yUwK4GXB&#10;b0uUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhz0iEbgYAAJE1AAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoZD+Y4gAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAMgIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1wkAAAAA&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:762;top:-1135;width:65916;height:12100;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDM7oPTwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8abqiS6lGWRa2ePQvXp/Nsyk2L6WJtX57Iwh7HGbmN8xi1dtadNT6yrGCr3ECgrhw&#10;uuJSwWH/N0pB+ICssXZMCh7kYbX8GCww0+7OW+p2oRQRwj5DBSaEJpPSF4Ys+rFriKN3ca3FEGVb&#10;St3iPcJtLSdJ8i0tVhwXDDb0a6i47m5WwcyfNtPuca5MmR5zmfd2O93nSg0/+585iEB9+A+/22ut&#10;YAKvK/EGyOUTAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzO6D08AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokeweight="1.5pt">
+                <v:shape id="Textruta 2" style="position:absolute;left:762;top:-1135;width:65916;height:12100;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1027" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDM7oPTwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8abqiS6lGWRa2ePQvXp/Nsyk2L6WJtX57Iwh7HGbmN8xi1dtadNT6yrGCr3ECgrhw&#10;uuJSwWH/N0pB+ICssXZMCh7kYbX8GCww0+7OW+p2oRQRwj5DBSaEJpPSF4Ys+rFriKN3ca3FEGVb&#10;St3iPcJtLSdJ8i0tVhwXDDb0a6i47m5WwcyfNtPuca5MmR5zmfd2O93nSg0/+585iEB9+A+/22ut&#10;YAKvK/EGyOUTAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzO6D08AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="0745B066" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="50C358C8" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="26"/>
+                            <w:numId w:val="10"/>
                           </w:numPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>Inom första 12 timmar efter födelsen vid kända riskfaktorer</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="178CEBA2" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="7131CAA4" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="26"/>
+                            <w:numId w:val="10"/>
                           </w:numPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>Inför barnläkarundersökning eller inför hemgång från BB</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="143870A2" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="1E37FB8D" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="26"/>
+                            <w:numId w:val="10"/>
                           </w:numPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Synlig </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>ikterus</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> på första levnadsdygnet</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="5445B4F7" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00DD6562" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="00DD6562" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="64BA215E" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="26"/>
+                            <w:numId w:val="10"/>
                           </w:numPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Påtaglig </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>ikterus</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="00DD6562">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> oavsett ålder</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="113C57D4" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00983C5D" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="00983C5D" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="539F087C" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:rPr>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="5302094D" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="1715681F" w14:textId="77777777">
                         <w:r>
                           <w:t>B</w:t>
                         </w:r>
                         <w:r w:rsidRPr="002F14F4">
                           <w:t xml:space="preserve">örja med </w:t>
                         </w:r>
                         <w:r w:rsidRPr="003357CC">
                           <w:t>trans</w:t>
                         </w:r>
                         <w:r>
                           <w:t>k</w:t>
                         </w:r>
                         <w:r w:rsidRPr="003357CC">
                           <w:t xml:space="preserve">utan </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="003357CC">
                           <w:t>bilirubinmätning</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:t xml:space="preserve">, om värde &gt;250 </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t>µ</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve">mol/l, ta serum </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:190;top:15787;width:19685;height:7644;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGHPa2wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpir+2a5RRBAWZBFbL3t7NG/bYvNSkqjdb2+EBY/DzPyGWW8704g7OV9bVjAZJyCI&#10;C6trLhVc8sNoBcIHZI2NZVLwRx62m35vjam2Dz7TPQuliBD2KSqoQmhTKX1RkUE/ti1x9H6tMxii&#10;dKXUDh8Rbho5TZKFNFhzXKiwpX1FxTW7GQXfu4/CoVsdAy3n7rTI20l+/VFqOOh2nyACdeEd/m9/&#10;aQUzeF2JN0BungAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGHPa2wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <v:shape id="Textruta 3" style="position:absolute;left:190;top:15787;width:19685;height:7644;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" strokecolor="red" strokeweight="3pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGHPa2wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpir+2a5RRBAWZBFbL3t7NG/bYvNSkqjdb2+EBY/DzPyGWW8704g7OV9bVjAZJyCI&#10;C6trLhVc8sNoBcIHZI2NZVLwRx62m35vjam2Dz7TPQuliBD2KSqoQmhTKX1RkUE/ti1x9H6tMxii&#10;dKXUDh8Rbho5TZKFNFhzXKiwpX1FxTW7GQXfu4/CoVsdAy3n7rTI20l+/VFqOOh2nyACdeEd/m9/&#10;aQUzeF2JN0BungAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGHPa2wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="76739FAC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2B483665" w14:textId="77777777">
                         <w:pPr>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">Transkutant/serum </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:t xml:space="preserve"> vid eller över behandlingsgräns för åldern</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:23812;top:15938;width:19793;height:7620;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCayw/cwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMHbOnHRdck6iisoXn2ge2wyvUkw0xMyk4f+ekcQPBZV9RU1X3amEA1VLresYDyKQBAn&#10;VuecKjgdNx/fIJxH1lhYJgU3crBc9HtzjLVteU/NwaciQNjFqCDzvoyldElGBt3IlsTB+7eVQR9k&#10;lUpdYRvgppCfUfQlDeYcFjIsaZ1Rcj3URsFv4errtLnU3W7fpn/3+jyL1lulhoNu9QPCU+ff4Vd7&#10;pxVM4Hkl3AC5eAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCayw/cwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#ffc000" strokeweight="3pt">
+                <v:shape id="Textruta 4" style="position:absolute;left:23812;top:15938;width:19793;height:7620;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1029" strokecolor="#ffc000" strokeweight="3pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCayw/cwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMHbOnHRdck6iisoXn2ge2wyvUkw0xMyk4f+ekcQPBZV9RU1X3amEA1VLresYDyKQBAn&#10;VuecKjgdNx/fIJxH1lhYJgU3crBc9HtzjLVteU/NwaciQNjFqCDzvoyldElGBt3IlsTB+7eVQR9k&#10;lUpdYRvgppCfUfQlDeYcFjIsaZ1Rcj3URsFv4errtLnU3W7fpn/3+jyL1lulhoNu9QPCU+ff4Vd7&#10;pxVM4Hkl3AC5eAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCayw/cwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="342B8062" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="0C5B7EF6" w14:textId="77777777">
                         <w:pPr>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">Transkutant/serum </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00592E27">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t xml:space="preserve">&lt;50 </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00592E27">
                           <w:t>under b</w:t>
                         </w:r>
                         <w:r>
                           <w:t>ehandlingsgräns för åldern</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textruta 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:46482;top:16065;width:20669;height:7557;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAghVgiwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNFtBu6xGKRVR6aGo9eDtuXlu1m5eliTV9d83hUKPw8x8w0znnW3ElXyoHSt4HmQg&#10;iEuna64UfO6X/RxEiMgaG8ek4E4B5rOH3hQL7W68pesuViJBOBSowMTYFlKG0pDFMHAtcfLOzluM&#10;SfpKao+3BLeNHGbZWFqsOS0YbOnNUPm1+7YKnNy/Xz6G8WUVFkdzOOU+bBqv1NNj9zoBEamL/+G/&#10;9lorGMHvlXQD5OwHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIIVYIsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="green" strokeweight="3pt">
+                <v:shape id="Textruta 5" style="position:absolute;left:46482;top:16065;width:20669;height:7557;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1030" strokecolor="green" strokeweight="3pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAghVgiwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNFtBu6xGKRVR6aGo9eDtuXlu1m5eliTV9d83hUKPw8x8w0znnW3ElXyoHSt4HmQg&#10;iEuna64UfO6X/RxEiMgaG8ek4E4B5rOH3hQL7W68pesuViJBOBSowMTYFlKG0pDFMHAtcfLOzluM&#10;SfpKao+3BLeNHGbZWFqsOS0YbOnNUPm1+7YKnNy/Xz6G8WUVFkdzOOU+bBqv1NNj9zoBEamL/+G/&#10;9lorGMHvlXQD5OwHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIIVYIsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="1C4D3A8C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="2D2254AC" w14:textId="77777777">
                         <w:pPr>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">Transkutant/serum </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00592E27">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>&gt;50</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> under behandlingsgräns för åldern</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textruta 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:446;top:29972;width:18553;height:26289;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcmSBLwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvidzitMGJEkqhJsc4Sel1a20sU2tlLNU/bx8FAj0OM/MNs9mNthE9db52rOB5kYAg&#10;Lp2uuVJwPn3OVyB8QNbYOCYFE3nYbR9mG8y0G7ig/hgqESHsM1RgQmgzKX1pyKJfuJY4ehfXWQxR&#10;dpXUHQ4Rbhv5kiSv0mLNccFgSx+Gyt/jn1Ww9N+HtJ9+alOtvnKZj7ZIT7lST4/j+xpEoDH8h+/t&#10;vVbwBrcr8QbI7RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcmSBLwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight="1.5pt">
+                <v:shape id="Textruta 7" style="position:absolute;left:446;top:29972;width:18553;height:26289;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1031" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcmSBLwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvidzitMGJEkqhJsc4Sel1a20sU2tlLNU/bx8FAj0OM/MNs9mNthE9db52rOB5kYAg&#10;Lp2uuVJwPn3OVyB8QNbYOCYFE3nYbR9mG8y0G7ig/hgqESHsM1RgQmgzKX1pyKJfuJY4ehfXWQxR&#10;dpXUHQ4Rbhv5kiSv0mLNccFgSx+Gyt/jn1Ww9N+HtJ9+alOtvnKZj7ZIT7lST4/j+xpEoDH8h+/t&#10;vVbwBrcr8QbI7RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcmSBLwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="7A3F4229" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="191711E5" w14:textId="77777777">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>B</w:t>
                         </w:r>
                         <w:r w:rsidRPr="003357CC">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>örja ljusbehandling</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="67DA088B" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="251635A4" w14:textId="77777777">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>Informera barnläkare som planerar fortsatt;</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="32869AD5" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="601497F0" w14:textId="77777777">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r w:rsidRPr="00500661">
                           <w:t xml:space="preserve">Ta </w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve">serum </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:t>om inte taget</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="70EEAB27" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="1115B758" w14:textId="77777777">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t>Överväg andra blodprover tex blodgrupp, DAT, Hb, infektionsprover</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="0F28E5D7" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="092766B1" w14:textId="77777777">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t>Bilirubinkontroll</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t xml:space="preserve"> ordineras av barnläkare under pågående och efter ljusbehandling</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="2F062786" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="479B3EDC" w14:textId="77777777">
                         <w:pPr>
                           <w:ind w:right="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textruta 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:20383;top:29972;width:21781;height:12382;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtBrQ5vwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa4Mw&#10;FL4P+j+EV9htjSvtKM4oYzDZcdqWXt/Mm5GZFzGp2v9+ORR2/Ph+Z8ViezHR6DvHCp43CQjixumO&#10;WwWn48fTAYQPyBp7x6TgRh6KfPWQYardzBVNdWhFDGGfogITwpBK6RtDFv3GDcSR+3GjxRDh2Eo9&#10;4hzDbS+3SfIiLXYcGwwO9G6o+a2vVsHeX7520+27M+3hXMpysdXuWCr1uF7eXkEEWsK/+O7+1Ari&#10;1ngl3gCZ/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtBrQ5vwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokeweight="1.5pt">
+                <v:shape id="Textruta 8" style="position:absolute;left:20383;top:29972;width:21781;height:12382;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1032" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtBrQ5vwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa4Mw&#10;FL4P+j+EV9htjSvtKM4oYzDZcdqWXt/Mm5GZFzGp2v9+ORR2/Ph+Z8ViezHR6DvHCp43CQjixumO&#10;WwWn48fTAYQPyBp7x6TgRh6KfPWQYardzBVNdWhFDGGfogITwpBK6RtDFv3GDcSR+3GjxRDh2Eo9&#10;4hzDbS+3SfIiLXYcGwwO9G6o+a2vVsHeX7520+27M+3hXMpysdXuWCr1uF7eXkEEWsK/+O7+1Ari&#10;1ngl3gCZ/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtBrQ5vwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="650E62E6" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="002F06BF" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="002F06BF" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="29C75E5B" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002F06BF">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t xml:space="preserve">Ny kontroll/serum </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="002F06BF">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                       </w:p>
-                      <w:p w14:paraId="73F4F01D" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00D951BD" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="00D951BD" w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="607B9A21" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="27"/>
+                            <w:numId w:val="11"/>
                           </w:numPr>
                         </w:pPr>
                         <w:r>
                           <w:t>Inom 8 timmar för</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00573D39">
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t xml:space="preserve">högrisk  </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="16AC6B38" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="00D4D25D" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="27"/>
+                            <w:numId w:val="11"/>
                           </w:numPr>
                         </w:pPr>
                         <w:r>
                           <w:t>Inom12</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t xml:space="preserve"> timmar för medelrisk</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="6F99FF5C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="7F96DC40" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="01E65939" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="005929D5" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="005929D5" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="598C725E" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005929D5">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>Ny kontroll/transkutant</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="7CF9894A" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="7C0C73E9" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="27"/>
+                            <w:numId w:val="11"/>
                           </w:numPr>
                         </w:pPr>
                         <w:r>
                           <w:t>Inom 24 timmar utan risk</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="0C14D4D3" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC"/>
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="04C7A3D7" w14:textId="77777777"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
-                  <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                  <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
-                <v:shape id="Pil: nedåt 9" o:spid="_x0000_s1033" type="#_x0000_t67" style="position:absolute;left:9017;top:11176;width:4845;height:4611;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClcw6GxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdaNSiamriCIW6cU/hR5fs88kmH0bsqsmfnpXKHgcZuY3zHTemFJcqXaFZQWDfgSC&#10;OLW64EzB8bB+j0E4j6yxtEwKWnIwn3Xepphoe+MdXfc+EwHCLkEFufdVIqVLczLo+rYiDt7J1gZ9&#10;kHUmdY23ADelHEbRWBosOCzkWNEyp/S8vxgFp9U9bjerNh59jEv58/e9/c0Qlep1m8UnCE+Nf4X/&#10;219awQSeV8INkLMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKVzDobEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="10800" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt"/>
-                <v:shape id="Textruta 13" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:43242;top:29972;width:25485;height:21336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4K27avwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHjTVFcXqUZZFiwefS1ex2Zsis2kNNla/70RBG/z8T1nsepsJVpqfOlYwWiYgCDOnS65&#10;UHA8rAczED4ga6wck4I7eVgtP3oLTLW78Y7afShEDGGfogITQp1K6XNDFv3Q1cSRu7jGYoiwKaRu&#10;8BbDbSXHSfItLZYcGwzW9Gsov+7/rYKpP20n7f1cmmL2l8mss7vJIVOq/9n9zEEE6sJb/HJvdJz/&#10;Bc9f4gFy+QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4K27avwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokeweight="1.5pt">
+                <v:shape id="Pil: nedåt 9" style="position:absolute;left:9017;top:11176;width:4845;height:4611;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1033" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="10800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClcw6GxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdaNSiamriCIW6cU/hR5fs88kmH0bsqsmfnpXKHgcZuY3zHTemFJcqXaFZQWDfgSC&#10;OLW64EzB8bB+j0E4j6yxtEwKWnIwn3Xepphoe+MdXfc+EwHCLkEFufdVIqVLczLo+rYiDt7J1gZ9&#10;kHUmdY23ADelHEbRWBosOCzkWNEyp/S8vxgFp9U9bjerNh59jEv58/e9/c0Qlep1m8UnCE+Nf4X/&#10;219awQSeV8INkLMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKVzDobEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
+                <v:shape id="Textruta 13" style="position:absolute;left:43242;top:29972;width:25485;height:21336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1034" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4K27avwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHjTVFcXqUZZFiwefS1ex2Zsis2kNNla/70RBG/z8T1nsepsJVpqfOlYwWiYgCDOnS65&#10;UHA8rAczED4ga6wck4I7eVgtP3oLTLW78Y7afShEDGGfogITQp1K6XNDFv3Q1cSRu7jGYoiwKaRu&#10;8BbDbSXHSfItLZYcGwzW9Gsov+7/rYKpP20n7f1cmmL2l8mss7vJIVOq/9n9zEEE6sJb/HJvdJz/&#10;Bc9f4gFy+QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4K27avwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="15E2D0EC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="79E51BAF" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">Barnet ingår i </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00983C5D">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t xml:space="preserve">hög </w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve">eller </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00983C5D">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>medel</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve">riskgrupp </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="3975BAB0" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="65640BB2" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="28"/>
+                            <w:numId w:val="12"/>
                           </w:numPr>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">&lt;24 timmars ålder </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t xml:space="preserve">→ </w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve">ny kontroll inom 12 timmar </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="7487BA51" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="4A21A712" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="28"/>
+                            <w:numId w:val="12"/>
                           </w:numPr>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">24 - 48 timmars ålder </w:t>
                         </w:r>
                         <w:r w:rsidRPr="005C101E">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t xml:space="preserve">→ </w:t>
                         </w:r>
                         <w:r>
                           <w:t>återbesök på BB mottagning inom 48 timmar</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="1603A11A" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="08133D9A" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="28"/>
+                            <w:numId w:val="12"/>
                           </w:numPr>
                         </w:pPr>
                         <w:r>
                           <w:t>&gt; 48 timmar ålder</w:t>
                         </w:r>
                         <w:r w:rsidRPr="005C101E">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t>→</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> kontroll vid symptom</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="244816AC" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="652EEB2D" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="7C9A8F1C" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="5400F9F5" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">Barnet </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>utan</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> riskfaktorer:</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="50712214" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="009923C0" w:rsidRDefault="00C7344E" w14:paraId="44821953" w14:textId="77777777">
                         <w:pPr>
                           <w:pStyle w:val="Ingetavstnd"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="29"/>
+                            <w:numId w:val="13"/>
                           </w:numPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t>ny</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> kontroll på BB </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t>mottagning vid</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> PKU eller vid symptom</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Pil: nedåt 14" o:spid="_x0000_s1035" type="#_x0000_t67" style="position:absolute;left:31623;top:11049;width:4845;height:4883;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLOd7hvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/ocwQm+aWIrI1iilIHopPi+9DZtpdulmsiSpm/57IxR6m4/vOatNdp24UYitZw3zmQJBXHvT&#10;stVwvWynSxAxIRvsPJOGX4qwWY9HK6yMH/hEt3OyooRwrFBDk1JfSRnrhhzGme+JC/flg8NUYLDS&#10;BBxKuOvks1IL6bDl0tBgT+8N1d/nH6chDB8qt2mnnF3u8/F0sMfd56D10yS/vYJIlNO/+M+9N2X+&#10;Czx+KQfI9R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLOd7hvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" adj="10884" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt"/>
-[...6 lines deleted...]
-                <v:shape id="Textruta 21" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:25908;top:57783;width:38690;height:10345;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCp2Z+LwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6qoSDWKCBaP/tnF67N5NsXmpTSx1m9vFhY8DjPzG2a57mwlWmp86VjBaJiAIM6d&#10;LrlQ8HPefc9B+ICssXJMCl7kYb3qfS0x1e7JR2pPoRARwj5FBSaEOpXS54Ys+qGriaN3c43FEGVT&#10;SN3gM8JtJcdJMpMWS44LBmvaGsrvp4dVMPWXw6R9XUtTzH8zmXX2ODlnSg363WYBIlAXPuH/9l4r&#10;GI/g70v8AXL1BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKnZn4vBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight="1.5pt">
+                <v:shape id="Pil: nedåt 14" style="position:absolute;left:31623;top:11049;width:4845;height:4883;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1035" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="10884" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLOd7hvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/ocwQm+aWIrI1iilIHopPi+9DZtpdulmsiSpm/57IxR6m4/vOatNdp24UYitZw3zmQJBXHvT&#10;stVwvWynSxAxIRvsPJOGX4qwWY9HK6yMH/hEt3OyooRwrFBDk1JfSRnrhhzGme+JC/flg8NUYLDS&#10;BBxKuOvks1IL6bDl0tBgT+8N1d/nH6chDB8qt2mnnF3u8/F0sMfd56D10yS/vYJIlNO/+M+9N2X+&#10;Czx+KQfI9R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLOd7hvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;"/>
+                <v:shape id="Pil: nedåt 15" style="position:absolute;left:55245;top:11049;width:4845;height:4800;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1036" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="10800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaZaHmwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401UUpXaOIIi6LFx8Le5xtxrbYTEoTtfXXG0HwNh/fc6bzxpTiSrUrLCsYDiIQxKnV&#10;BWcKjod1PwbhPLLG0jIpaMnBfNbtTDHR9sY7uu59JkIIuwQV5N5XiZQuzcmgG9iKOHAnWxv0AdaZ&#10;1DXeQrgp5SiKJtJgwaEhx4qWOaXn/cUoOK3ucbtZtfHneFLK3//tz1+GqNRHr1l8gfDU+Lf45f7W&#10;Yf4Ynr+EA+TsAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANploebBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;"/>
+                <v:shape id="Pil: nedåt 16" style="position:absolute;left:9080;top:23495;width:4845;height:6477;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1037" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="13521" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBr3UB5vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN3YNINYoKRS8i1t372IxtsZmUJqvx3xtB8DaP9zmLVTCNuFPnassKJuMEBHFhdc2l&#10;gt9zNpqBcB5ZY2OZFDzJwWrZ7y0w1fbBJ7rnvhQxhF2KCirv21RKV1Rk0I1tSxy5q+0M+gi7UuoO&#10;HzHcNPInSabSYM2xocKWthUVt/zfKLhuMj7SOckv+m9nTyELkg9BqeEgrOcgPAX/FX/cex3nT+H9&#10;SzxALl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa91Aeb0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;"/>
+                <v:shape id="Pil: nedåt 17" style="position:absolute;left:31623;top:23685;width:4845;height:6287;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1038" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="13276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOLmUiwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LasMw&#10;EN0Hegcxhe5iuV00qWvZtAVDV03i9ABTa2KbWCNjyZ/ePgoEspvH+06aL6YTEw2utazgOYpBEFdW&#10;t1wr+D0W6y0I55E1dpZJwT85yLOHVYqJtjMfaCp9LUIIuwQVNN73iZSuasigi2xPHLiTHQz6AIda&#10;6gHnEG46+RLHr9Jgy6GhwZ6+GqrO5WgU/HC3lMWn28ck5zdTm79R7zZKPT0uH+8gPC3+Lr65v3WY&#10;v4HrL+EAmV0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATi5lIsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;"/>
+                <v:shape id="Pil: nedåt 18" style="position:absolute;left:55054;top:23622;width:4845;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1039" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="13360" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC96FCoxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pb8Iw&#10;DMXvk/gOkZG4jZQd0NYREKBt3ZU/QuJmNV7TrXGqJtCyTz8fkHaz9Z7f+3mxGnyjrtTFOrCB2TQD&#10;RVwGW3Nl4Hh4f3wGFROyxSYwGbhRhNVy9LDA3Iaed3Tdp0pJCMccDbiU2lzrWDryGKehJRbtK3Qe&#10;k6xdpW2HvYT7Rj9l2Vx7rFkaHLa0dVT+7C/ewEvv/LzAc/G7sVYfzt+n4u3yYcxkPKxfQSUa0r/5&#10;fv1pBV9g5RcZQC//AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL3oUKjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
+                <v:shape id="Pil: nedåt 19" style="position:absolute;left:31559;top:42545;width:4845;height:15240;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1040" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="18167" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBq1UbtvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN9SBrNYoogp4Wq3gemrEpNpPSRBv//WZhYW/zeJ+z3kbbiDd1vnasYDbNQBCXTtdc&#10;Kbhdj5MvED4ga2wck4IPedhuhoM15tr1fKF3ESqRQtjnqMCE0OZS+tKQRT91LXHiHq6zGBLsKqk7&#10;7FO4beQ8yxbSYs2pwWBLe0Pls3hZBcv7wZA+4eXbxb7u4/mzvx4KpcajuFuBCBTDv/jPfdJp/hJ+&#10;f0kHyM0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGrVRu2+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;"/>
+                <v:shape id="Pil: nedåt 20" style="position:absolute;left:55181;top:51371;width:4845;height:6414;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1041" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt" type="#_x0000_t67" adj="13441" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8eX9xvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVBHRapQirHgSV6XnoRmbajPpNlHrvzeHBY+P971cd7YWD2p95VjBaJiAIC6crrhU&#10;cD79fM9A+ICssXZMCl7kYb3qfS0x1e7Jv/Q4hlLEEPYpKjAhNKmUvjBk0Q9dQxy5i2sthgjbUuoW&#10;nzHc1nKcJFNpseLYYLChjaHidrxbBTLLk6yY6Ov8z2izzfLS5vuDUoN+ly1ABOrCR/zv3mkF47g+&#10;fok/QK7eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALx5f3G+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;"/>
+                <v:shape id="Textruta 21" style="position:absolute;left:25908;top:57783;width:38690;height:10345;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1042" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCp2Z+LwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6qoSDWKCBaP/tnF67N5NsXmpTSx1m9vFhY8DjPzG2a57mwlWmp86VjBaJiAIM6d&#10;LrlQ8HPefc9B+ICssXJMCl7kYb3qfS0x1e7JR2pPoRARwj5FBSaEOpXS54Ys+qGriaN3c43FEGVT&#10;SN3gM8JtJcdJMpMWS44LBmvaGsrvp4dVMPWXw6R9XUtTzH8zmXX2ODlnSg363WYBIlAXPuH/9l4r&#10;GI/g70v8AXL1BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKnZn4vBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="55CB71EE" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRPr="00AD6174" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidRPr="00AD6174" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="4E125F84" w14:textId="77777777">
                         <w:pPr>
                           <w:ind w:left="0" w:right="0"/>
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t xml:space="preserve">Kontroll av </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="00D951BD">
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:t xml:space="preserve"> avslutas när barnet är välmående, &gt;48 timmars ålder och </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>bilirubinvärde</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00D951BD">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>&gt;50</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> under behandlingsgräns</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="78DE9771" w14:textId="77777777" w:rsidR="00762DBC" w:rsidRDefault="00762DBC" w:rsidP="00762DBC">
+                      <w:p w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="31E7270B" w14:textId="77777777">
                         <w:pPr>
                           <w:ind w:left="0" w:right="0"/>
                         </w:pPr>
                         <w:r w:rsidRPr="00D52053">
                           <w:rPr>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>OBS!</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>Tc</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:t xml:space="preserve"> värden &gt;250 </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                            <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                           </w:rPr>
                           <w:t>m</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve">mol/l, ta serum </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:t>bilirubin</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DCB1D8" w14:textId="77777777" w:rsidR="00E80369" w:rsidRPr="00762DBC" w:rsidRDefault="00E80369" w:rsidP="00762DBC"/>
-    <w:sectPr w:rsidR="00E80369" w:rsidRPr="00762DBC" w:rsidSect="00B96AFF">
+    <w:p w:rsidRPr="00762DBC" w:rsidR="00C7344E" w:rsidP="00C7344E" w:rsidRDefault="00C7344E" w14:paraId="28C9E79C" w14:textId="77777777"/>
+    <w:p w:rsidR="00762DBC" w:rsidP="00762DBC" w:rsidRDefault="00762DBC" w14:paraId="3634739F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00762DBC" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6934C8F0" w14:textId="77777777" w:rsidR="0071526C" w:rsidRDefault="0071526C">
+    <w:p w:rsidR="005B4A5B" w:rsidRDefault="005B4A5B" w14:paraId="4B7E5635" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09556044" w14:textId="77777777" w:rsidR="0071526C" w:rsidRDefault="0071526C">
+    <w:p w:rsidR="005B4A5B" w:rsidRDefault="005B4A5B" w14:paraId="3F557989" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="523680A0" w14:textId="77777777" w:rsidR="0071526C" w:rsidRDefault="0071526C">
+    <w:p w:rsidR="005B4A5B" w:rsidRDefault="005B4A5B" w14:paraId="05271B57" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -4057,148 +3984,148 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -4218,52 +4145,52 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -4296,206 +4223,206 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="409FC75E" w14:textId="77777777" w:rsidR="0071526C" w:rsidRDefault="0071526C"/>
+    <w:p w:rsidR="005B4A5B" w:rsidRDefault="005B4A5B" w14:paraId="5404E454" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F807156" w14:textId="77777777" w:rsidR="0071526C" w:rsidRDefault="0071526C">
+    <w:p w:rsidR="005B4A5B" w:rsidRDefault="005B4A5B" w14:paraId="6B50FB26" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E95F4AA" w14:textId="77777777" w:rsidR="0071526C" w:rsidRDefault="0071526C">
+    <w:p w:rsidR="005B4A5B" w:rsidRDefault="005B4A5B" w14:paraId="067B8ED2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="0057277B" w:rsidRDefault="0057277B" w14:paraId="0B4E36BB" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1043" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="0FD65030">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4577,6923 +4504,2577 @@
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1044" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...384 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07AB6E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05E44CD4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B118B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE40CADC"/>
     <w:lvl w:ilvl="0" w:tplc="8A788642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...600 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14A94133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E24CE6A"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15370B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29760802"/>
     <w:lvl w:ilvl="0" w:tplc="041D000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B5A12B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1A04C86"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E3624DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18B2B294"/>
     <w:lvl w:ilvl="0" w:tplc="041D000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3104" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="260B2CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2C41502"/>
     <w:lvl w:ilvl="0" w:tplc="8A788642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...925 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...253 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44B0573A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF205FBC"/>
     <w:lvl w:ilvl="0" w:tplc="8A788642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A483F02">
       <w:start w:val="24"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD7533B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8312DB16"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D6B538D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C6810C0"/>
     <w:lvl w:ilvl="0" w:tplc="8A788642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3464" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4184" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4904" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5624" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC971B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E892C708"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...65 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...821 lines deleted...]
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706A60E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D241B70"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...786 lines deleted...]
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="164058872">
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1121997835">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="5" w16cid:durableId="2117555067">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1280868239">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="444931515">
+  <w:num w:numId="6" w16cid:durableId="1742098231">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="739910959">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="7" w16cid:durableId="832141116">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="391579451">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="8" w16cid:durableId="355889610">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1296368398">
+  <w:num w:numId="9" w16cid:durableId="607662103">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="350648552">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="535897261">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="689646344">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="12" w16cid:durableId="1235504900">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1979215945">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13" w16cid:durableId="618993941">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="830874331">
+  <w:num w:numId="14" w16cid:durableId="1695033942">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1322075979">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="57095060">
-[...112 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="000244F4"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="0006524C"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="000671F0"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000949D2"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B5EEA"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C3C16"/>
+    <w:rsid w:val="000D0306"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="0010764C"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A6D70"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C6542"/>
     <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="00204164"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0023243E"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="002571D2"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00264CC3"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00287CAF"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A6396"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B37FF"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00316C93"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="00342D3B"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00353A8E"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003838EB"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003F0B8F"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00430F0D"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00432D1B"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="004448C4"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00537DA6"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00562364"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00594C22"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A4914"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B4A5B"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C531B"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00602E9B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00635293"/>
+    <w:rsid w:val="00641035"/>
+    <w:rsid w:val="00651506"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F46F2"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0071526C"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762DBC"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
+    <w:rsid w:val="007A3870"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E4ADC"/>
     <w:rsid w:val="007E5CFF"/>
     <w:rsid w:val="007F0009"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="009134D8"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00932C16"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00966B70"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009923C0"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B7A7E"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C129E"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
+    <w:rsid w:val="009F4AEF"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="00A002E6"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A21D4E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A44262"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A857E4"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
+    <w:rsid w:val="00AA7092"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE70DA"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
+    <w:rsid w:val="00B8674F"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA535E"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD150B"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF23ED"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C20EF2"/>
     <w:rsid w:val="00C22BF9"/>
     <w:rsid w:val="00C34A39"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C66EFF"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C7344E"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB29EF"/>
+    <w:rsid w:val="00CB3E54"/>
     <w:rsid w:val="00CB733E"/>
     <w:rsid w:val="00CC0DD3"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC66E5"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D34C1E"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D704A4"/>
+    <w:rsid w:val="00D82606"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D873E4"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA3207"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DD39CB"/>
+    <w:rsid w:val="00DD4A2C"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E24944"/>
+    <w:rsid w:val="00E40E32"/>
     <w:rsid w:val="00E4305E"/>
+    <w:rsid w:val="00E5277E"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80369"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA5632"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC34B5"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE6230"/>
+    <w:rsid w:val="00F15769"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87865"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="221E2B69"/>
+    <w:rsid w:val="560BA8F3"/>
+    <w:rsid w:val="60F07042"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7B86432F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11518,75 +7099,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11621,57 +7202,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11729,727 +7310,727 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -12516,609 +8097,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13127,94 +8708,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13223,496 +8804,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13779,160 +9360,160 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ingetavstnd">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009B7A7E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00E80369"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00E80369"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00E80369"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13942,923 +9523,923 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="419376185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="697585279">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29189319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="275645546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="414858489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="681081789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="974722829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1076517564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1109159431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1216577375">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1597445486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1701782768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1925336182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1117914252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1121073344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1189832489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="6102710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="47346139">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="50739694">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="105392894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="164590717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="199974305">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="359866512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="422149275">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="671223202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1267614905">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1635912995">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1666470615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1722554751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1746143342">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782727750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1985743125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2140494591">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="1190412073">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
+            <w:div w:id="35083806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="61413090">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="208734052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="367922174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="442768978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="510491874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566308581">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="579021598">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="691416664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="702635747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1326394696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1413307738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="1564875748">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="61413090">
+            <w:div w:id="1789548703">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="2009092165">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="2134669118">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="691416664">
-[...22 lines deleted...]
-            </w:div>
             <w:div w:id="2141915971">
-              <w:marLeft w:val="0"/>
-[...118 lines deleted...]
-            <w:div w:id="442768978">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="697585279">
+        <w:div w:id="1404445502">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...350 lines deleted...]
-          </w:divsChild>
         </w:div>
         <w:div w:id="1948459295">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
+            <w:div w:id="79184266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="280497910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="339888444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="375815611">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="398401590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="487019230">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="613708370">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633683132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="680476405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="945234164">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1174998037">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="79184266">
+            <w:div w:id="1231043564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1237283904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1277757251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1278488806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1462185816">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1598097219">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="613708370">
+            <w:div w:id="1755588235">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1277757251">
-[...71 lines deleted...]
-            <w:div w:id="1278488806">
+            <w:div w:id="1790471615">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1959406722">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="487019230">
-[...82 lines deleted...]
-            </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1121073344">
-[...22 lines deleted...]
-        </w:div>
         <w:div w:id="1962373317">
-          <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-        <w:div w:id="1404445502">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -15179,74 +10760,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Bilirubin hos nyfödda på BB, BB-mottagningen</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>