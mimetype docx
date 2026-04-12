--- v1 (2026-01-07)
+++ v2 (2026-04-12)
@@ -1,133 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03216223" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32BE8A18" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
+    <w:p w14:paraId="1C413BCA" w14:textId="77777777" w:rsidR="00A42437" w:rsidRDefault="00A42437" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="572E049E">
+    </w:p>
+    <w:p w14:paraId="36F5D961" w14:textId="77777777" w:rsidR="00A42437" w:rsidRDefault="00A42437" w:rsidP="004D0A8C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Eskaleringsplan</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BA8B66" w14:textId="77777777" w:rsidR="00A42437" w:rsidRDefault="00A42437" w:rsidP="004D0A8C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Barn-och ungdomssjukvården, NÄL</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52C48918" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BE8A18" w14:textId="10A136A8" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="572E049E">
+        <w:t>Eskaleringsplan</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bakgrund </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30E8F32E" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
+        <w:t xml:space="preserve"> Barn-och ungdomssjukvården, NÄL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CC4E69" w14:textId="46A288F3" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="572E049E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bakgrund </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="73C5E7CD" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3AE66933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utgångsläget med förebyggande arbete är ett ”normalt” patientflöde med ordinarie bemanning och antal vårdplatser avdelning och mottagning. Eskalering sker när kriterierna för respektive nivå är uppnådda och då genomförs åtgärderna för samma nivå för att möta det ökade behovet. Till exempel, när ordinarie vårdplatser, bemanning och besökstider inte räcker till för att möta patientflödet behöver man eskalera till Nivå 1 för att möta behovet. Eskaleringsplanen avser ihållande belastningstoppar inom Barn och ungdomssjukvården. Vid oförutsedda händelser som till exempel olyckor eller katastrofer hänvisas till Beredskapsplanen som då skall följas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5068CB10" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F42FEBA" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
@@ -1355,50 +1364,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE348F4" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00842CC8" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D7284FF" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00842CC8" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kommunikation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>och Ledningsarbete</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D64E1A2" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
@@ -1975,51 +1985,50 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">samordnare) så att information på 1177-etjänst ändras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180871E7" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="0031754A" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17067C71" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00E333ED" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ledningsarbete</w:t>
       </w:r>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE0C680" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00340A57" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2034,50 +2043,51 @@
       </w:r>
       <w:r w:rsidRPr="00340A57">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>på samtliga enheter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402C1955" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00340A57" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00340A57">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Daglig styrning mellan enheter för att kunna inventera behov och fördelning av persona</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D49D07" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00E333ED" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2688,51 +2698,50 @@
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C7595BB" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Extern - eller alla på alla nivåer olika omfattning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FE0185" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00E333ED" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Barnsamrådsgruppen aktiverad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8D3C50" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00E333ED" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
@@ -2746,50 +2755,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00323808">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Uppdatera våra externa hemsidor på verksamhetsnivå (verksamhetsassistent) samt uppdatera KIV (KIVsamordnare) så att information på 1177-etjänst ändras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214F793E" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00E333ED" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dialog med Regionhälsan, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Skolhälsovård, </w:t>
       </w:r>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Primärvården och VGR-centralt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EB1180" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="00E333ED" w:rsidRDefault="004D0A8C" w:rsidP="004D0A8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="572E049E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4572,633 +4582,234 @@
           </w:tcPr>
           <w:p w14:paraId="1A25ACB3" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="007D4F7D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="741FF667" w14:textId="77777777" w:rsidR="004D0A8C" w:rsidRPr="004D0A8C" w:rsidRDefault="004D0A8C" w:rsidP="00CB612E"/>
     <w:sectPr w:rsidR="004D0A8C" w:rsidRPr="004D0A8C">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EE89090" w14:textId="77777777" w:rsidR="001719EA" w:rsidRDefault="001719EA" w:rsidP="00982440">
+    <w:p w14:paraId="5DDD7155" w14:textId="77777777" w:rsidR="00A66222" w:rsidRDefault="00A66222" w:rsidP="00982440">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA2D85C" w14:textId="77777777" w:rsidR="001719EA" w:rsidRDefault="001719EA" w:rsidP="00982440">
+    <w:p w14:paraId="40867E8C" w14:textId="77777777" w:rsidR="00A66222" w:rsidRDefault="00A66222" w:rsidP="00982440">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76BCD158" w14:textId="77777777" w:rsidR="001719EA" w:rsidRDefault="001719EA">
+    <w:p w14:paraId="721B5B9C" w14:textId="77777777" w:rsidR="00A66222" w:rsidRDefault="00A66222">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68742A59" w14:textId="77777777" w:rsidR="002F7C04" w:rsidRDefault="002F7C04">
+  <w:p w14:paraId="194CBBA9" w14:textId="77777777" w:rsidR="00C714DF" w:rsidRDefault="00C714DF">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...315 lines deleted...]
-  </w:tbl>
   <w:p w14:paraId="44B4D43D" w14:textId="77777777" w:rsidR="00982440" w:rsidRDefault="00982440">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D084585" w14:textId="77777777" w:rsidR="002F7C04" w:rsidRDefault="002F7C04">
+  <w:p w14:paraId="42381BAF" w14:textId="77777777" w:rsidR="00C714DF" w:rsidRDefault="00C714DF">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FEF1014" w14:textId="77777777" w:rsidR="001719EA" w:rsidRDefault="001719EA" w:rsidP="00982440">
+    <w:p w14:paraId="08A34431" w14:textId="77777777" w:rsidR="00A66222" w:rsidRDefault="00A66222" w:rsidP="00982440">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BB1A0CC" w14:textId="77777777" w:rsidR="001719EA" w:rsidRDefault="001719EA" w:rsidP="00982440">
+    <w:p w14:paraId="79DB87A6" w14:textId="77777777" w:rsidR="00A66222" w:rsidRDefault="00A66222" w:rsidP="00982440">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10D6B3EB" w14:textId="77777777" w:rsidR="001719EA" w:rsidRDefault="001719EA">
+    <w:p w14:paraId="104D2A6D" w14:textId="77777777" w:rsidR="00A66222" w:rsidRDefault="00A66222">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="651E7B6A" w14:textId="77777777" w:rsidR="002F7C04" w:rsidRDefault="002F7C04">
+  <w:p w14:paraId="3168C51D" w14:textId="77777777" w:rsidR="00C714DF" w:rsidRDefault="00C714DF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E403B7B" w14:textId="20145E95" w:rsidR="00982440" w:rsidRPr="00982440" w:rsidRDefault="00982440" w:rsidP="00982440">
+  <w:p w14:paraId="6E403B7B" w14:textId="140AAE46" w:rsidR="00982440" w:rsidRPr="00982440" w:rsidRDefault="00982440" w:rsidP="00982440">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5415"/>
       </w:tabs>
     </w:pPr>
-    <w:r>
-[...73 lines deleted...]
-    </w:r>
     <w:r w:rsidRPr="00982440">
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00982440">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00982440">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00982440">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4FD66C0E" w14:textId="77FA987B" w:rsidR="00982440" w:rsidRPr="00982440" w:rsidRDefault="00982440">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r w:rsidRPr="00982440">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="766BCB6F" w14:textId="77777777" w:rsidR="002F7C04" w:rsidRDefault="002F7C04">
+  <w:p w14:paraId="24E5810C" w14:textId="77777777" w:rsidR="00C714DF" w:rsidRDefault="00C714DF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F3156C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="912003FA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6938,79 +6549,86 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00982440"/>
     <w:rsid w:val="0004209B"/>
     <w:rsid w:val="00084037"/>
+    <w:rsid w:val="000E14D8"/>
     <w:rsid w:val="000F469D"/>
     <w:rsid w:val="001719EA"/>
     <w:rsid w:val="001F7D7B"/>
     <w:rsid w:val="00221E26"/>
     <w:rsid w:val="00255CC6"/>
     <w:rsid w:val="002C399F"/>
     <w:rsid w:val="002F7C04"/>
     <w:rsid w:val="00335ED5"/>
     <w:rsid w:val="003C7EC2"/>
     <w:rsid w:val="004D0A8C"/>
     <w:rsid w:val="004F111B"/>
     <w:rsid w:val="005050DF"/>
     <w:rsid w:val="00542973"/>
     <w:rsid w:val="00542A80"/>
     <w:rsid w:val="005746BA"/>
     <w:rsid w:val="00583819"/>
     <w:rsid w:val="005B4DFE"/>
+    <w:rsid w:val="00655C1A"/>
     <w:rsid w:val="00890D9B"/>
     <w:rsid w:val="00901663"/>
     <w:rsid w:val="00982440"/>
     <w:rsid w:val="00995AE9"/>
+    <w:rsid w:val="00A42437"/>
     <w:rsid w:val="00A607FF"/>
+    <w:rsid w:val="00A66222"/>
     <w:rsid w:val="00AF3773"/>
     <w:rsid w:val="00B3787F"/>
+    <w:rsid w:val="00B52419"/>
     <w:rsid w:val="00BF224A"/>
+    <w:rsid w:val="00C714DF"/>
     <w:rsid w:val="00C97380"/>
     <w:rsid w:val="00CA6063"/>
     <w:rsid w:val="00CB612E"/>
     <w:rsid w:val="00CB7F8D"/>
+    <w:rsid w:val="00CC0FEE"/>
     <w:rsid w:val="00E55ACC"/>
     <w:rsid w:val="00E66FC0"/>
     <w:rsid w:val="00FC02B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7536,54 +7154,50 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982440"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -7807,68 +7421,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1335</Words>
-  <Characters>7077</Characters>
+  <Characters>7078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8396</CharactersWithSpaces>
+  <CharactersWithSpaces>8397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Eskaleringsplan vid tillfälligt ökad belastning i barnsjukvården</dc:title>
   <dc:subject/>
   <dc:creator>Lena Tyllman</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Lena Tyllman</lastModifiedBy>
-  <revision>15</revision>
+  <revision>17</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>