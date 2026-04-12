--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -7037,36 +7037,36 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/1997-13</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Remiss till barnklinikens dietister</dc:title>
+  <dc:title>Uppdrag till barnklinikens dietister</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Lena Tyllman</lastModifiedBy>
   <revision>32</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>