--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48921376" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Neonatal Vård i Hemmet (NVIH)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27016E0F" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:spacing w:after="288" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="98" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="315FC658" wp14:editId="4248E467">
                 <wp:extent cx="5405374" cy="3048"/>
@@ -216,59 +216,51 @@
         <w:spacing w:after="280"/>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4890177D" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bakgrund  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE1E768" w14:textId="1C2FD8AA" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:spacing w:after="566"/>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Neonatal Vård i Hemmet (NVIH) innebär att barnet ä</w:t>
       </w:r>
       <w:r w:rsidR="186FA0A5">
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">knutet till avdelning 34, men utskrivet från slutenvården. För att kunna överföras till NVIH krävs förberedelser under vårdtiden inom slutenvården. Barnet har öppen retur in till </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 34. </w:t>
+        <w:t xml:space="preserve">knutet till avdelning 34, men utskrivet från slutenvården. För att kunna överföras till NVIH krävs förberedelser under vårdtiden inom slutenvården. Barnet har öppen retur in till avd 34. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2777682F" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sammanfattning/syfte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE4A007" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>NVIH omfattar sondberoende barn, framför allt prematura men även andra barn kan vara aktuella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDBF4ED" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kriterier: </w:t>
@@ -277,212 +269,161 @@
     <w:p w14:paraId="544FED68" w14:textId="58D32771" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Uppnått mognadsgrad v 3</w:t>
       </w:r>
       <w:r w:rsidR="00E3316D">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>+0</w:t>
       </w:r>
       <w:r w:rsidR="00E3316D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CD3B7D">
         <w:t>i undantagsfall möjligt ner till vecka 33+0.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1953894C" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+    <w:p w14:paraId="1953894C" w14:textId="58359BDE" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="00C41BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Stabil andning och cirkulation (dvs inte haft apnéer eller </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) ska vara avslutat sedan minst fyra dagar.  </w:t>
+        <w:t xml:space="preserve">Stabil andning och cirkulation (dvs inte haft apnéer eller bradykardier under senaste fyra dygnen). Koffeincitrat (Peyona) ska vara avslutat sedan minst fyra dagar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C6EC45" w14:textId="4A7B880B" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+    <w:p w14:paraId="64601E9C" w14:textId="77777777" w:rsidR="00C41BCA" w:rsidRDefault="00C41BCA" w:rsidP="00C41BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Barn som behöver </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00811797">
+        <w:t xml:space="preserve">Barn v 33+0 - v 35+0 får låna med en POX från avdelningen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165D6E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>syrgasbehandling</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> 89-95% för prematurer vid syrgasbehandling.  </w:t>
+        <w:t>övervakningssyfte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165D6E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som i normalfallet lämnas tillbaka tidigast v 35+0.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E62EDBB" w14:textId="72413F36" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+    <w:p w14:paraId="0B65DB89" w14:textId="00534F7A" w:rsidR="00353DEA" w:rsidRDefault="00C41BCA" w:rsidP="00353DEA">
+      <w:pPr>
+        <w:ind w:left="843" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Standardinställning är då puls 90-200 och saturation 85-100% utan syrgasbehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C6EC45" w14:textId="4A7B880B" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Barn v 33+0 - v 35+0 får låna med en POX från avdelningen i </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00165D6E">
+        <w:t xml:space="preserve">Barn som behöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811797">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>övervakningssyfte</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">som i normalfallet lämnas tillbaka tidigast v 35+0.  </w:t>
+        <w:t>syrgasbehandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i hemmet får hjälpmedel, exempelvis pulsoxymeter, utskrivna via hjälpmedelscentralen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Larmgränser </w:t>
+      </w:r>
+      <w:r w:rsidR="00811797">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rdinera</w:t>
+      </w:r>
+      <w:r w:rsidR="00811797">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av ansvarig läkare. Standardinställning är puls 90-200, saturation 89-95% för prematurer vid syrgasbehandling.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4446F088" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4446F088" w14:textId="4C66C74A" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="00C41BCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="473" w:right="0"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="708663D3" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hålla kroppstemperatur (&gt;36,5 grader) i rumsluft utan vattenmadrass. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB08E5C" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ha tillgång till och kunna nås via telefon. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182B78C7" w14:textId="0E2E6F53" w:rsidR="002D13D4" w:rsidRDefault="00EE3A66" w:rsidP="00DF1FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
@@ -491,421 +432,332 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="154C59E4" w14:textId="3903BF1F" w:rsidR="004A0541" w:rsidRDefault="00B15915" w:rsidP="003B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Tillgång till bil önskvärt, men familjer som saknar tillgång till bil får sjukresor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E294F0" w14:textId="355FBD5D" w:rsidR="004A0541" w:rsidRDefault="00B15915" w:rsidP="003B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Familjen erbjuds digitala </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> att använda i hemmet.</w:t>
+        <w:t>Familjen erbjuds digitala vårdmöten och får låna babyvåg att använda i hemmet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16685CB0" w14:textId="1EDD3AEF" w:rsidR="00EE3A66" w:rsidRDefault="005E4D87" w:rsidP="005E4D87">
+    <w:p w14:paraId="16685CB0" w14:textId="6686D38D" w:rsidR="00EE3A66" w:rsidRDefault="005E4D87" w:rsidP="005E4D87">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Alla mammor som har målet att amma (eller ge </w:t>
-[...7 lines deleted...]
-        <w:t>) får låna pump under hemsjukvårdstiden.</w:t>
+        <w:t>Alla mammor som har målet att amma (eller ge sin egen bröstmjölk) får låna pump</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BCA">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081C33E3" w14:textId="77777777" w:rsidR="005E4D87" w:rsidRDefault="005E4D87" w:rsidP="005E4D87">
       <w:pPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="833" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CB889AE" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> HLR om möjligt) och förbereds under inneliggande vårdtid. Båda föräldrarna har rätt till tillfällig föräldrapenning under hemsjukvårdstiden. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">NVIH:s mål är att föräldrar ska kunna vårda sina nyfödda barn i hemmet med stöd och hjälp av personal från neonatalavdelningen, även om det bedöms ha flera veckors sondbehov framför sig. Föräldrarna utbildas (inkl HLR om möjligt) och förbereds under inneliggande vårdtid. Båda föräldrarna har rätt till tillfällig föräldrapenning under hemsjukvårdstiden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E86A577" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="113" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69877472" w14:textId="1F1A9E0E" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="002D5552">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="113" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1C3906" w14:textId="42691215" w:rsidR="002D5552" w:rsidRPr="002D5552" w:rsidRDefault="00EE3A66" w:rsidP="002D5552">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Åtgärder </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54819052" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inför att barnet övergår till NVIH, skriver läkare sedvanlig </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> recept. Epikris bör vara dikterad </w:t>
+        <w:t xml:space="preserve">Inför att barnet övergår till NVIH, skriver läkare sedvanlig utanteckning (epikris) för slutenvårdsdelen. Tydlig plan skall finnas med i epikris avseende ev planerade undersökningar, provtagningar, uppföljning Neo-mottagning, järnbehandling inkl recept. Epikris bör vara dikterad </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5552">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>och</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> utskriven innan första NVIH-besöket. Skriv ”NVIH” i </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> namngivna PAL vara utsedda.</w:t>
+        <w:t xml:space="preserve"> utskriven innan första NVIH-besöket. Skriv ”NVIH” i MedSpeech för att undvika fördröjning. NVIH bör ha fått en första information om planerad NVIH åtminstone någon vecka innan utskrivning från slutenvården avd 34. Vid komplicerade patienter ska två stycken namngivna PAL vara utsedda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098A6EC3" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+    <w:p w14:paraId="098A6EC3" w14:textId="626C0188" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Barnet skrivs ut från Elvis och Melior. Särskild inskrivningsanteckning görs ej. SNQ-registrering fortsätter i NVIH. </w:t>
+        <w:t>Barnet skrivs ut från Elvis</w:t>
+      </w:r>
+      <w:r w:rsidR="00345D7F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:r w:rsidR="00345D7F">
+        <w:t xml:space="preserve"> och CHA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Särskild inskrivningsanteckning görs ej. SNQ-registrering fortsätter i NVIH. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F13FC">
+        <w:t xml:space="preserve">Utskrivande sjuksköterska skriver omvårdnadssammanfattning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75255063" w14:textId="592E9828" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003953B1">
+    <w:p w14:paraId="75255063" w14:textId="6B57E484" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003953B1">
       <w:pPr>
         <w:spacing w:after="526"/>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid dagens början stämmer </w:t>
-[...3 lines deleted...]
-        <w:t>neoläk</w:t>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE69C2">
+        <w:t>morgonmötet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stämmer neoläk</w:t>
       </w:r>
       <w:r w:rsidR="7016F7D9">
         <w:t>are</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> av med NVIH-SSK avseende läkarbesök, utskrivningar och inskrivningar. Läkarbesöken i </w:t>
       </w:r>
       <w:r w:rsidR="003953B1">
         <w:t>NVIH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dokumenteras som å</w:t>
       </w:r>
       <w:r w:rsidR="003953B1">
         <w:t>ter</w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="003953B1">
         <w:t>esök</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> till </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 34. Eftersom besöket motsvarar ett öppenvård</w:t>
+        <w:t xml:space="preserve"> till avd 34. Eftersom besöket motsvarar ett öppenvård</w:t>
       </w:r>
       <w:r w:rsidR="58A76EE8">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">besök, skall diagnos sättas varje gång, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">besök, skall diagnos sättas varje gång, t ex </w:t>
       </w:r>
       <w:r w:rsidR="5C1E139A">
         <w:t>pre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">maturitet P073, </w:t>
       </w:r>
       <w:r w:rsidR="51B114B6">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ondmatning DV066 etc. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> NVIH-barnen en gång per vecka.</w:t>
+        <w:t>ondmatning DV066 etc. Neonatolog rondar NVIH-barnen en gång per vecka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3389E891" w14:textId="1F7EB6B3" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">NVIH innebär att familjen regelbundet kommer åter till en avdelningsknuten SSK-mottagning, alternativt digitalt </w:t>
-[...19 lines deleted...]
-        <w:t>neoläk</w:t>
+        <w:t>NVIH innebär att familjen regelbundet kommer åter till en avdelningsknuten SSK-mottagning, alternativt digitalt vårdmöte vardagar i hemsjukvårdsrummet vid avd 34. Undersökning av neoläk</w:t>
       </w:r>
       <w:r w:rsidR="5DEB98F1">
         <w:t>are</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> vid behov, avgörs av utskrivande läkare samt </w:t>
       </w:r>
       <w:r w:rsidR="003953B1">
         <w:t>NVIH</w:t>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">-ssk.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CABCD3B" w14:textId="3A7A1A14" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+    <w:p w14:paraId="3BC2BCD2" w14:textId="77777777" w:rsidR="00FA42F2" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Föräldrarna får muntlig och skriftlig information om att de ska vända sig till </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> problem som kan uppstå. Journalerna tillhörande barnen i </w:t>
+        <w:t xml:space="preserve">Föräldrarna får muntlig och skriftlig information om att de ska vända sig till avd 34 (dygnet runt) vid ev problem som kan uppstå. Journalerna tillhörande barnen i </w:t>
       </w:r>
       <w:r w:rsidR="003953B1">
         <w:t>NVIH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> finns i </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003953B1">
         <w:t>NVIH:s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> låsta journalskåp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ED2001" w14:textId="4BF74457" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+    <w:p w14:paraId="04A4372C" w14:textId="77777777" w:rsidR="00FA42F2" w:rsidRDefault="00FA42F2" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CABCD3B" w14:textId="38D2A8D8" w:rsidR="00EE3A66" w:rsidRDefault="00560787" w:rsidP="003B046A">
+      <w:pPr>
+        <w:ind w:left="108" w:right="0"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Om familjer i hemsjukvård kontaktar </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> under tid när hemsjukvårds</w:t>
+        <w:t xml:space="preserve">NIVH-barnen hittas i Melior under </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1FEC">
+        <w:t xml:space="preserve">Barn- och ungdomsmottagning NÄL förvald vårdgrupp NVIH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17521FF8" w14:textId="3B01353E" w:rsidR="00FA42F2" w:rsidRDefault="00FA42F2" w:rsidP="003B046A">
+      <w:pPr>
+        <w:ind w:left="108" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA42F2">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38645315" wp14:editId="7BD41202">
+            <wp:extent cx="3791479" cy="2010056"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1047736443" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1047736443" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3791479" cy="2010056"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223E6D05" w14:textId="77777777" w:rsidR="00FA42F2" w:rsidRDefault="00FA42F2" w:rsidP="003B046A">
+      <w:pPr>
+        <w:ind w:left="108" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75ED2001" w14:textId="7848EF5B" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+      <w:pPr>
+        <w:ind w:left="108" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om familjer i hemsjukvård kontaktar avd under tid när hemsjukvårds</w:t>
       </w:r>
       <w:r w:rsidR="58781C77">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>SSK ej är i tjänst, ska den SSK som rådgör familjen dokumentera detta i Melior. Sjuksköterskan fyller även i en telefonrådgivningslapp och lämnar till sekreteraren som registrerar vårdkontakten i Elvis</w:t>
+        <w:t xml:space="preserve">SSK ej är i tjänst, ska den SSK som rådgör familjen dokumentera detta i Melior. </w:t>
+      </w:r>
+      <w:r w:rsidR="004736E2">
+        <w:t>Sjuksköterska ska i anteckningen som görs i Melior välja sökord ”adm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3B00">
+        <w:t xml:space="preserve">uppgift” och skriva ”Registrera i Elvis” samt välja prio </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76EF7">
+        <w:t xml:space="preserve">7 dagar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F1C2D2" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:spacing w:after="768"/>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid behov av även läkarbedömning jourtid kontaktar avdelningen jourhavande läk och barnet kommer direkt till avdelning 34 för bedömning där, i första hand i hemsjukvårdsrummet utanför avdelningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CBC0E3" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="108" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E10AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -922,143 +774,98 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B3B30F" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRPr="007E10AF" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E92430" w14:textId="7B6F872C" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:spacing w:after="623"/>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ljusbehandling av </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>okomplicerad</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>neoläk</w:t>
+        <w:t xml:space="preserve"> ikterus kan i normalfallet efter beslut av neoläk</w:t>
       </w:r>
       <w:r w:rsidR="3D3E0B8A">
         <w:t>are</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. Detta gäller även i samband med utskrivning till NVIH. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> ske i hemmet med Bilisoft. Detta gäller även i samband med utskrivning till NVIH. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1E01D4" w14:textId="77777777" w:rsidR="00EE3A66" w:rsidRPr="007E10AF" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:after="155"/>
         <w:ind w:left="108" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E10AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Återinläggning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49390B4A" w14:textId="144353DC" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid behov av återinläggning läggs barnet i normalfallet in på </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 23). Om barnet kommer in med ambulans får </w:t>
+        <w:t xml:space="preserve">Vid behov av återinläggning läggs barnet i normalfallet in på avd 34. Om barnet bedöms smittsamt ska inläggning ske på infektionsrum avdelning 34 (undantag vid vattkoppor till avd 23). Om barnet kommer in med ambulans får </w:t>
       </w:r>
       <w:r w:rsidR="005332F1">
-        <w:t xml:space="preserve">de komma direkt till </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 34 för </w:t>
+        <w:t xml:space="preserve">de komma direkt till avd 34 för </w:t>
       </w:r>
       <w:r w:rsidR="00217314">
         <w:t xml:space="preserve">bedömning. </w:t>
       </w:r>
       <w:r>
         <w:t>Kort återinläggningsjournal till slutenvården skrives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> hemsjukvård</w:t>
       </w:r>
       <w:r>
@@ -1084,316 +891,215 @@
         </w:rPr>
         <w:t xml:space="preserve">Utskrivning från </w:t>
       </w:r>
       <w:r w:rsidR="00217314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NVIH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F881E37" w14:textId="77777777" w:rsidR="00F83290" w:rsidRDefault="00217314" w:rsidP="00F83290">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>NVIH:s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE3A66">
-        <w:t xml:space="preserve"> primära uppgift är att slussa familjen ut från avdelningen till en stabil hemsituation. I de flesta fall innebär det några veckors vårdtid i NVIH, där målet är att barnet kan äta utan sond och går upp i vikt innan utskrivning till hemmet. Därefter följes barnet på BVC/</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> primära uppgift är att slussa familjen ut från avdelningen till en stabil hemsituation. I de flesta fall innebär det några veckors vårdtid i NVIH, där målet är att barnet kan äta utan sond och går upp i vikt innan utskrivning till hemmet. Därefter följes barnet på BVC/Neomottagning eller annan mer specifik uppföljning. Utskrivning från </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>NVIH</w:t>
       </w:r>
       <w:r w:rsidR="00EE3A66">
         <w:t xml:space="preserve"> sker i samråd med läkare. Kort sammanfattning för </w:t>
       </w:r>
       <w:r>
         <w:t>NVIH</w:t>
       </w:r>
       <w:r w:rsidR="00EE3A66">
-        <w:t xml:space="preserve"> skrivs av läkare som en </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ”Vårdsammanfattning” (motsvarar epikris) med tillhörande diagnoser</w:t>
+        <w:t xml:space="preserve"> skrivs av läkare som en sk ”Vårdsammanfattning” (motsvarar epikris) med tillhörande diagnoser</w:t>
       </w:r>
       <w:r w:rsidR="00454EB1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F83290">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D8B7AF" w14:textId="716F226A" w:rsidR="00F83290" w:rsidRPr="00B24E83" w:rsidRDefault="00F83290" w:rsidP="00F83290">
+    <w:p w14:paraId="44D8B7AF" w14:textId="3642A167" w:rsidR="00F83290" w:rsidRPr="00B24E83" w:rsidRDefault="00F83290" w:rsidP="00F83290">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid utskrivning från NVIH till hemmet och BVC sker överrapportering för vissa patienter via digitalt </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tillsammans med BVC-sköterska.</w:t>
+        <w:t>Vid utskrivning från NVIH till hemmet och BVC sker överrapportering för vissa patienter via digitalt vårdmöte tillsammans med BVC-sköterska.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4071">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007119E9">
+        <w:t xml:space="preserve">Särskild rutin finns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5194102B" w14:textId="490B924F" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="383D328A" w14:textId="024589D6" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
+    <w:p w14:paraId="1A65E2A2" w14:textId="76A4BBC4" w:rsidR="6460DC6F" w:rsidRDefault="00EE3A66" w:rsidP="00353DEA">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För en del barn kommer man inte att kunna avsluta sondmatningen eller syrgasbehandlingen på kanske flera månaders sikt, </w:t>
-[...27 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">För en del barn kommer man inte att kunna avsluta sondmatningen eller syrgasbehandlingen på kanske flera månaders sikt, t.ex barn med Mb Down, hjärtbarn, BPD eller andra mer kroniska problem/sjukdomar. Dessa barn kan på kort sikt följas i NVIH och skrivas ut när matsituationen är stabil. Vid behov av längre tids uppföljning överföres barnet till BUM NÄL, SSK-neomottagning, med läkarbesök </w:t>
+      </w:r>
       <w:r w:rsidR="612A02C7">
         <w:t>n</w:t>
       </w:r>
       <w:r>
-        <w:t>eonatolog</w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">eonatolog eller annan barnläkare v b. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="32A20343" w14:textId="57574993" w:rsidR="6460DC6F" w:rsidRDefault="6460DC6F" w:rsidP="6460DC6F">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EC8A7B6" w14:textId="2DA8C175" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Administration av exempelvis </w:t>
       </w:r>
       <w:r w:rsidR="4B03A680">
         <w:t>h</w:t>
       </w:r>
       <w:r>
-        <w:t>jälpmedel från Hjälpmedelscentralen tas då också över av BUM. Planering för överföring till SSK-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> v 44.</w:t>
+        <w:t>jälpmedel från Hjälpmedelscentralen tas då också över av BUM. Planering för överföring till SSK-Neomottagning bör vara gjord senast motsvarande gest.ålder v 44.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D6A0D9" w14:textId="0D7B07B9" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Innan hemgång från slutenvård bör föräldrarna erbjudas att lära sig att sätta sonden själva. Om hjälp behövs med att sätta tillbaka sonden, kan det ordnas via närmsta barnmottagning dagtid</w:t>
       </w:r>
       <w:r w:rsidR="005E5378">
         <w:t xml:space="preserve"> på NÄL eller i Uddevalla</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> och på jourtid </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 34 eller 23 beroende på ålder.  </w:t>
+        <w:t xml:space="preserve"> och på jourtid avd 34 eller 23 beroende på ålder.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555FA4E5" w14:textId="4A80991C" w:rsidR="00B24E83" w:rsidRDefault="00EE3A66" w:rsidP="00C7438B">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Öppen retur kan användas till dessa patientgrupper</w:t>
       </w:r>
       <w:r w:rsidR="005E5378">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538751AF" w14:textId="2E122E75" w:rsidR="00EE3A66" w:rsidRPr="00B24E83" w:rsidRDefault="00EE3A66" w:rsidP="00C7438B">
       <w:pPr>
         <w:ind w:left="108" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0955886F" w14:textId="6C768859" w:rsidR="00EE3A66" w:rsidRDefault="00EE3A66" w:rsidP="00C7438B">
       <w:pPr>
         <w:spacing w:after="121" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40AA233F" w14:textId="1B646C3D" w:rsidR="009C6C0C" w:rsidRPr="001439B9" w:rsidRDefault="009C6C0C" w:rsidP="003B046A">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="001439B9" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D1F7E59" w14:textId="77777777" w:rsidR="00295BBF" w:rsidRDefault="00295BBF">
+    <w:p w14:paraId="501DCF34" w14:textId="77777777" w:rsidR="009864C6" w:rsidRDefault="009864C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A6A9A35" w14:textId="77777777" w:rsidR="00295BBF" w:rsidRDefault="00295BBF">
+    <w:p w14:paraId="5A81B66B" w14:textId="77777777" w:rsidR="009864C6" w:rsidRDefault="009864C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1135FB99" w14:textId="77777777" w:rsidR="00295BBF" w:rsidRDefault="00295BBF">
+    <w:p w14:paraId="5DA13E2E" w14:textId="77777777" w:rsidR="009864C6" w:rsidRDefault="009864C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1404,134 +1110,133 @@
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1560,51 +1265,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1638,73 +1343,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D82DCD1" w14:textId="77777777" w:rsidR="00295BBF" w:rsidRDefault="00295BBF"/>
+    <w:p w14:paraId="58E469A2" w14:textId="77777777" w:rsidR="009864C6" w:rsidRDefault="009864C6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A150EA6" w14:textId="77777777" w:rsidR="00295BBF" w:rsidRDefault="00295BBF">
+    <w:p w14:paraId="4144A62F" w14:textId="77777777" w:rsidR="009864C6" w:rsidRDefault="009864C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4AB3BC6E" w14:textId="77777777" w:rsidR="00295BBF" w:rsidRDefault="00295BBF">
+    <w:p w14:paraId="2D3D269A" w14:textId="77777777" w:rsidR="009864C6" w:rsidRDefault="009864C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1782,51 +1487,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1989,51 +1694,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4507,54 +4212,53 @@
   <w:num w:numId="15" w16cid:durableId="395130122">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="26954739">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2006742017">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="543909912">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="584850819">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="583999835">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2085905654">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4574,239 +4278,248 @@
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F13FC"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001439B9"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165D6E"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019364F"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B3E12"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E05EA"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217314"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00295BBF"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D13D4"/>
     <w:rsid w:val="002D5552"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00345D7F"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00353DEA"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003953B1"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B046A"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00420B3D"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00454EB1"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004736E2"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A0541"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005332F1"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00560787"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B4ED3"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4D87"/>
     <w:rsid w:val="005E5378"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00631773"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006C4071"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007119E9"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="00736769"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00811797"/>
@@ -4832,50 +4545,51 @@
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009864C6"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A2764C"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
@@ -4894,156 +4608,162 @@
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD5A7D"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15915"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B24E83"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B43ABB"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B76EF7"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C41BCA"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C7438B"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD1FEC"/>
     <w:rsid w:val="00CD3B7D"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07B37"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB3B00"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF1FE3"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E3316D"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB0247"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE3A66"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F83290"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA42F2"/>
     <w:rsid w:val="00FA7DAB"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE69C2"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="03225D07"/>
     <w:rsid w:val="04A72047"/>
     <w:rsid w:val="054E963D"/>
     <w:rsid w:val="08D0E864"/>
     <w:rsid w:val="170877EE"/>
     <w:rsid w:val="186FA0A5"/>
     <w:rsid w:val="265DFD65"/>
     <w:rsid w:val="27F9CDC6"/>
     <w:rsid w:val="36D31FF4"/>
     <w:rsid w:val="3D3E0B8A"/>
     <w:rsid w:val="3FCBC21B"/>
     <w:rsid w:val="42916E6C"/>
     <w:rsid w:val="4B03A680"/>
     <w:rsid w:val="4D5BB635"/>
     <w:rsid w:val="4E49EA55"/>
     <w:rsid w:val="4E820F65"/>
     <w:rsid w:val="4F7AE982"/>
     <w:rsid w:val="51B114B6"/>
     <w:rsid w:val="58781C77"/>
     <w:rsid w:val="58A76EE8"/>
     <w:rsid w:val="5C1E139A"/>
     <w:rsid w:val="5D8C194C"/>
     <w:rsid w:val="5DEB98F1"/>
@@ -5071,51 +4791,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7550,51 +7270,51 @@
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7609,59 +7329,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7949,56 +7669,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>999</Words>
-  <Characters>5295</Characters>
+  <Words>1025</Words>
+  <Characters>5433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6282</CharactersWithSpaces>
+  <CharactersWithSpaces>6446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Neonatal vård i hemmet (NVIH)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>47</revision>
+  <revision>61</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>