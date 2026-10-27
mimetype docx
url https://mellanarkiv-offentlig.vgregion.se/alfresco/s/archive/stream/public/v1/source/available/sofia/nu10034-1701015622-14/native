--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -6,90 +6,90 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="6A44F20B" w14:textId="77777777"/>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="720673CC" w14:textId="77777777">
+    <w:p w14:paraId="6A44F20B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="720673CC" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00396D8E" w:rsidTr="7A0D197A" w14:paraId="083FA76F" w14:textId="77777777">
+      <w:tr w:rsidR="00396D8E" w14:paraId="083FA76F" w14:textId="77777777" w:rsidTr="7A0D197A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0019464B" w:rsidR="00396D8E" w:rsidP="0019464B" w:rsidRDefault="00396D8E" w14:paraId="7C955736" w14:textId="21B7A922">
+          <w:p w14:paraId="7C955736" w14:textId="21B7A922" w:rsidR="00396D8E" w:rsidRPr="0019464B" w:rsidRDefault="00396D8E" w:rsidP="0019464B">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:rStyle w:val="Bokenstitel"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF330B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04072157" wp14:editId="2096B630">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6518275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>78740</wp:posOffset>
@@ -119,51 +119,51 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidRPr="003D37FD" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="65AF9B83" w14:textId="77777777">
+                                <w:p w14:paraId="65AF9B83" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003D37FD" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Dok.ID: </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
@@ -200,51 +200,51 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="04072157">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="Textruta 2" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:140pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/TLbL3QEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDr+mMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH/ken9c309CzvUKnwZQ8W6ScKSOh1qYt+Y/v23fX&#10;nDkvTC16MKrkB+X4zebtm/VoC7WEDvpaISMQ44rRlrzz3hZJ4mSnBuEWYJWhZAM4CE8htkmNYiT0&#10;oU+WaXqVjIC1RZDKOXq9n5N8E/GbRkn/2DROedaXnGbz8cR4VuFMNmtRtChsp+VxDPGKKQahDTU9&#10;Q90LL9gO9QuoQUsEB41fSBgSaBotVeRAbLL0HzZPnbAqciFxnD3L5P4frPy6f7LfkPnpI0y0wEjC&#10;2QeQPx0zcNcJ06pbRBg7JWpqnAXJktG64vhpkNoVLoBU4xeoacli5yECTQ0OQRXiyQidFnA4i64m&#10;z2Rouczzq5RSknLZanWdUhB6iOL0uUXnPykYWLiUHGmrEV7sH5yfS08loZuBre77uNne/PVAmOEl&#10;jh8mnmf3UzVRdaBRQX0gIgizUcjYdOkAf3M2kklK7n7tBCrO+s+GxPiQ5XlwVQzy96slBXiZqS4z&#10;wkiCKrnnbL7e+dmJO4u67ajTSf5bEnCrI7XnqY5zkxGiOEfTBqddxrHq+dfa/AEAAP//AwBQSwME&#10;FAAGAAgAAAAhAPNOZ53dAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;jQWFhjhVhdpypJSoZzc2SUS8tmw3DX/P9gS3ndnR7NtyObmBjTam3qOC+5kAZrHxpsdWQf25uXsG&#10;lrJGowePVsGPTbCsrq9KXRh/xg877nPLqARToRV0OYeC89R01uk088Ei7b58dDqTjC03UZ+p3A1c&#10;CjHnTvdIFzod7Gtnm+/9ySkIOWyf3uL7brXejKI+bGvZt2ulbm+m1QuwbKf8F4YLPqFDRUxHf0KT&#10;2EBayPkjZWmSD8AuCSklOUcFckEWr0r+/4nqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AL9MtsvdAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPNOZ53dAAAADAEAAA8AAAAAAAAAAAAAAAAANwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w:rsidRPr="003D37FD" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="65AF9B83" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
@@ -280,389 +280,219 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>40667</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:bookmarkStart w:name="_1314629194" w:id="0"/>
-            <w:bookmarkStart w:name="Rubrik" w:id="1"/>
+            <w:bookmarkStart w:id="0" w:name="_1314629194"/>
+            <w:bookmarkStart w:id="1" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="0019464B">
               <w:t xml:space="preserve">Hand </w:t>
             </w:r>
             <w:r w:rsidR="0019464B">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0019464B">
-              <w:t xml:space="preserve"> Distal </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> -Arbetsterapi</w:t>
+              <w:t xml:space="preserve"> Distal radiusfraktur -Arbetsterapi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0019464B" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="772C94C5" w14:textId="77777777">
+    <w:p w14:paraId="772C94C5" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="0019464B" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0019464B">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2608D" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="2E4BD703" w14:textId="2B8FCF1F">
+    <w:p w14:paraId="2E4BD703" w14:textId="2B8FCF1F" w:rsidR="00396D8E" w:rsidRPr="00F2608D" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Säkerställa att en enhetlig bedömning och behandlingsåtgärd utförs av arbetsterapeuter samt att gällande rutiner, framtagna tillsammans med specialistläkare, efterföljs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2608D" w:rsidR="00D20A09" w:rsidP="00657790" w:rsidRDefault="00D20A09" w14:paraId="002673E4" w14:textId="0E0C113F">
+    <w:p w14:paraId="002673E4" w14:textId="0E0C113F" w:rsidR="00D20A09" w:rsidRPr="00F2608D" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidR="00396D8E">
-[...28 lines deleted...]
-    <w:p w:rsidRPr="001A3816" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="0BB7A6F5" w14:textId="687B1277">
+      <w:r>
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att “Oavsett vilken behandling som planeras för en patient med distal radiusfraktur är det övergripande syftet att återställa handfunktion och aktivitetsförmåga” [2, s. 82].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB7A6F5" w14:textId="687B1277" w:rsidR="00396D8E" w:rsidRPr="001A3816" w:rsidRDefault="3D3869FF" w:rsidP="00657790">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="426" w:right="140" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidR="3D3869FF">
-        <w:rPr/>
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A3816" w:rsidR="00396D8E" w:rsidP="7A0D197A" w:rsidRDefault="00396D8E" w14:paraId="5CB4E06C" w14:textId="54682D57">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="5CB4E06C" w14:textId="54682D57" w:rsidR="00396D8E" w:rsidRPr="001A3816" w:rsidRDefault="3D3869FF" w:rsidP="7A0D197A">
+      <w:r>
         <w:t>Inga förändringar sedan föregående version, endast justerad rubrik och innehållsansvarig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A3816" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="241EBA7A" w14:textId="5846FC8F">
+    <w:p w14:paraId="241EBA7A" w14:textId="5846FC8F" w:rsidR="00396D8E" w:rsidRPr="001A3816" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="426" w:right="140" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidR="00396D8E">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="49E4A626" w14:textId="77777777">
+    <w:p w14:paraId="49E4A626" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Frakturtypen benämns även handledsfraktur. Distal </w:t>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="5D8FEC82" w14:textId="77777777">
+        <w:t xml:space="preserve">Frakturtypen benämns även handledsfraktur. Distal radiusfraktur är en av de vanligaste frakturtyperna. Ca 20 000 vuxna personer drabbas årligen i Sverige. Skada är vanligast hos kvinnor än män och det är framför allt personer över 50 år som drabbas [2, s. 4]. Frakturen föranleds vanligen av fall där handen används för att dämpa fallet. Om handleden i denna situation böjs bakåt (dorsalt) drabbas handleden vanligtvis av kompression och dorsal vinkelfelställning av distala radius s.k. Colles fraktur. Om handleden böjs framåt kan det distala fragmentet dislocera volart s.k. Smiths fraktur [1, s. 53–54, 2, s. 4]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C6D2C0" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="4040A5E7" w14:textId="77777777" w:rsidR="00657790" w:rsidRDefault="00657790" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="2D23BBA8" w14:textId="77777777" w:rsidR="001A3816" w:rsidRPr="00FD039B" w:rsidRDefault="001A3816" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="5D8FEC82" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:ind w:right="140" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En handledsfraktur kan omfatta följande delar: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="7571327B" w14:textId="77777777">
+    <w:p w14:paraId="7571327B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Distala </w:t>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="12AA912C" w14:textId="77777777">
+        <w:t>Distala radius inklusive ledyta mot carpus - Distala ulna inklusive ledyta mot carpus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AA912C" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Distala leden mellan </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="348FFB75" w14:textId="77777777">
+        <w:t>Distala leden mellan radius och ulna (DRU-leden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348FFB75" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Det </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="12AE935E" w14:textId="77777777">
+        <w:t xml:space="preserve">Det metafysära (spongiösa) området av radius och ulna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AE935E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:ind w:right="140" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00657790" w:rsidRDefault="00396D8E" w14:paraId="674A1681" w14:textId="3DBEA0D9">
+    <w:p w14:paraId="674A1681" w14:textId="3DBEA0D9" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00657790">
       <w:pPr>
         <w:ind w:right="140" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD039B">
-        <w:t xml:space="preserve">Den medicinska behandlingen vid en distal </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Den medicinska behandlingen vid en distal radius</w:t>
+      </w:r>
       <w:r w:rsidR="00657790">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD039B">
         <w:t>beror på frakt</w:t>
       </w:r>
       <w:r w:rsidR="00657790">
         <w:t>urens k</w:t>
       </w:r>
       <w:r w:rsidR="007B0EB4">
         <w:t>ompli</w:t>
       </w:r>
       <w:r w:rsidR="00657790">
         <w:t>kationsgrad.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vanligtvis används klassificeringssystemet enligt Weber (AO). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD039B">
-        <w:t>Radiusfrakturer</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> gr</w:t>
+        <w:t>Radiusfrakturer gr</w:t>
       </w:r>
       <w:r w:rsidR="00853702">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD039B">
         <w:t>pperas och benämns beroende på frakturens art.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005283E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2608D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50D81006" wp14:editId="0BEBA60D">
             <wp:extent cx="2895600" cy="1187450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -817,2371 +647,1814 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2895600" cy="917575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="204E31F3" w14:textId="77777777">
+    <w:p w14:paraId="204E31F3" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klassificeringssystem enligt AO av distal </w:t>
-[...35 lines deleted...]
-        <w:t>. A, utanför leden liggande frakturer. B, Delvis ledengagerade frakturer. C, Ledytefrakturer. Bildkälla: https://www.internetmedicin.se/behandlingsoversikter/ortopedi-frakturer/handledsfraktur-hos-vuxna/ (21-10-21).</w:t>
+        <w:t>Klassificeringssystem enligt AO av distal radius- och ulnafraktur. A, utanför leden liggande frakturer. B, Delvis ledengagerade frakturer. C, Ledytefrakturer. Bildkälla: https://www.internetmedicin.se/behandlingsoversikter/ortopedi-frakturer/handledsfraktur-hos-vuxna/ (21-10-21).</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="72DEFE02" w14:textId="77777777">
+    <w:p w14:paraId="72DEFE02" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00BB7CCE" w:rsidRDefault="00396D8E" w14:paraId="6FC37E8C" w14:textId="77777777">
+    <w:p w14:paraId="6FC37E8C" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00BB7CCE">
       <w:pPr>
         <w:ind w:left="426" w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Efter klinisk bedömning av läkare och röntgenundersökning skiljer sig den fortsatta behandlingen åt beroende på skadan art. </w:t>
-[...74 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="007B0EB4" w:rsidRDefault="00396D8E" w14:paraId="39DAA963" w14:textId="77777777">
+        <w:t>Efter klinisk bedömning av läkare och röntgenundersökning skiljer sig den fortsatta behandlingen åt beroende på skadan art. Odislocerade frakturer immobiliseras handleden med gipsskena. Dislocerade frakturer reponeras innan de immobiliseras i gipsskena. Det kan bli aktuellt med operation om reponering inte var gynnsam, frakturen är instabil, riskerar att redisloceras, frakturen är komplex eller är ledengagerande [3]. Kirurgiska ingrepp består oftast av volara vinkelstabila plattor. Även extern fixation förekommer, dock mer sällan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DAA963" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="007B0EB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8061"/>
         </w:tabs>
         <w:ind w:left="426"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FF0D1D" w:rsidR="00396D8E" w:rsidP="00614940" w:rsidRDefault="00396D8E" w14:paraId="14A0FD6E" w14:textId="77777777">
+    <w:p w14:paraId="14A0FD6E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FF0D1D" w:rsidRDefault="00396D8E" w:rsidP="00614940">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8061"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF0D1D">
-        <w:t xml:space="preserve">Nationellt vårdprogram för behandling av distala </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> skriver att: </w:t>
+        <w:t xml:space="preserve">Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att: </w:t>
       </w:r>
       <w:r>
         <w:t>Val av behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF0D1D">
         <w:t xml:space="preserve"> skiljer sig åt beroende av patientens funktionskrav: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00614940" w:rsidRDefault="00396D8E" w14:paraId="7F271CDB" w14:textId="27A19877">
+    <w:p w14:paraId="7F271CDB" w14:textId="27A19877" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00614940">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8061"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF0D1D">
         <w:t>Höga funktionskrav avser att belasta handleden tungt vid fysiska aktiviteter i yrkesliv, på fritiden och vid var</w:t>
       </w:r>
       <w:r w:rsidRPr="00B92281">
         <w:t xml:space="preserve">dagliga aktiviteter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00614940" w:rsidRDefault="00396D8E" w14:paraId="1A8AEABB" w14:textId="04D729BF">
+    <w:p w14:paraId="1A8AEABB" w14:textId="04D729BF" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00614940">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8061"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B92281">
         <w:t xml:space="preserve">Måttliga funktionskrav innebär att klara ADL (aktiviteter i dagliga livet) självständigt, men inte behov att belasta handleden tungt i till exempel ett fysiskt krävande yrke eller fritidsaktivitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00853702" w:rsidR="00396D8E" w:rsidP="00614940" w:rsidRDefault="00396D8E" w14:paraId="03F191A0" w14:textId="30418AD9">
+    <w:p w14:paraId="03F191A0" w14:textId="30418AD9" w:rsidR="00396D8E" w:rsidRPr="00853702" w:rsidRDefault="00396D8E" w:rsidP="00614940">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8061"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B92281">
         <w:t xml:space="preserve">Låga funktionskrav avser permanent oförmåga att självständigt ta hand om vardagliga </w:t>
       </w:r>
       <w:r w:rsidRPr="00002044">
         <w:t>aktiviteter [2, s. 87]</w:t>
       </w:r>
       <w:r w:rsidRPr="00853702">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="00742EC7" w:rsidRDefault="00396D8E" w14:paraId="656C5ECB" w14:textId="77777777">
+    <w:p w14:paraId="656C5ECB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="00742EC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="6642124B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Beslutsstöd för läkare i NU-sjukvården </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="097D9061" w14:textId="77777777">
+    <w:p w14:paraId="097D9061" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r w:rsidRPr="6642124B">
         <w:t>Återbesökare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="31188BAB" w14:textId="77777777">
+    <w:p w14:paraId="31188BAB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="320ACC21" wp14:editId="6345D624">
             <wp:extent cx="3219450" cy="4657725"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="223576356" name="Bildobjekt 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3219450" cy="4657725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="15B2DBF7" w14:textId="77777777">
+    <w:p w14:paraId="15B2DBF7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6642124B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Bildkälla: från NU-sjukvården Ortopedkliniken broschyr ÅTERBESÖKAREN [4]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E674A7" w:rsidP="008A5858" w:rsidRDefault="00E674A7" w14:paraId="6764E77C" w14:textId="77777777">
+    <w:p w14:paraId="6764E77C" w14:textId="77777777" w:rsidR="00E674A7" w:rsidRDefault="00E674A7" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E674A7" w:rsidP="008A5858" w:rsidRDefault="00E674A7" w14:paraId="272ABA32" w14:textId="77777777">
+    <w:p w14:paraId="272ABA32" w14:textId="77777777" w:rsidR="00E674A7" w:rsidRDefault="00E674A7" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="3E492CE2" w14:textId="77777777">
+    <w:p w14:paraId="3E492CE2" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="2AB8FC6F" w14:textId="77777777">
+    <w:p w14:paraId="2AB8FC6F" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="718FFD92" w14:textId="77777777">
+    <w:p w14:paraId="718FFD92" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="5F37FBAF" w14:textId="77777777">
+    <w:p w14:paraId="5F37FBAF" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="21834CC2" w14:textId="77777777">
+    <w:p w14:paraId="21834CC2" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="2471E0E8" w14:textId="77777777">
+    <w:p w14:paraId="2471E0E8" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="5914258A" w14:textId="77777777">
+    <w:p w14:paraId="5914258A" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="5FAE0A89" w14:textId="77777777">
+    <w:p w14:paraId="5FAE0A89" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="0058AAD4" w14:textId="77777777">
+    <w:p w14:paraId="0058AAD4" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="23201D81" w14:textId="77777777">
+    <w:p w14:paraId="23201D81" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="25867185" w14:textId="77777777">
+    <w:p w14:paraId="25867185" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="55602DFC" w14:textId="77777777">
+    <w:p w14:paraId="55602DFC" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="1F466615" w14:textId="77777777">
+    <w:p w14:paraId="1F466615" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00B51972" w:rsidP="00742EC7" w:rsidRDefault="00B51972" w14:paraId="5D722BC2" w14:textId="77777777">
+    <w:p w14:paraId="5D722BC2" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00747210" w:rsidRDefault="00B51972" w:rsidP="00742EC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="316D71AA">
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B51972" w:rsidP="008A5858" w:rsidRDefault="00B51972" w14:paraId="35D42BA8" w14:textId="77777777">
+        <w:t>NU-sjukvårdens PM för behandling av distal radiusfraktur hos vuxna/Arbetsterapi NÄL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D42BA8" w14:textId="77777777" w:rsidR="00B51972" w:rsidRDefault="00B51972" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2448"/>
         <w:gridCol w:w="3350"/>
         <w:gridCol w:w="3121"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidTr="00B51972" w14:paraId="230F6991" w14:textId="77777777">
+      <w:tr w:rsidR="00B51972" w:rsidRPr="00B51972" w14:paraId="230F6991" w14:textId="77777777" w:rsidTr="00B51972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="23175BFF" w14:textId="77777777">
+          <w:p w14:paraId="23175BFF" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="5230FA89" w14:textId="77777777">
+          <w:p w14:paraId="5230FA89" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rutiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="3C083CC0" w14:textId="77777777">
+          <w:p w14:paraId="3C083CC0" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidTr="00CB3997" w14:paraId="17ECFE03" w14:textId="77777777">
+      <w:tr w:rsidR="00B51972" w:rsidRPr="00B51972" w14:paraId="17ECFE03" w14:textId="77777777" w:rsidTr="00CB3997">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="93CCFC"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="2151B505" w14:textId="77777777">
+          <w:p w14:paraId="2151B505" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t>STABIL FRAKTUR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="569A5662" w14:textId="77777777">
+          <w:p w14:paraId="569A5662" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gipsbehandling</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="79F0D812" w14:textId="77777777">
+          <w:p w14:paraId="79F0D812" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(Broschyr: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Viktig information till dig som fått</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HANDLEDSFRAKTUR)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="279E2F04" w14:textId="77777777">
+          <w:p w14:paraId="279E2F04" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ej i behov av </w:t>
-[...21 lines deleted...]
-              <w:t>-kontroll</w:t>
+              <w:t>Ej i behov av rtg-kontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="93CCFC"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="7A7E6552" w14:textId="77777777">
+          <w:p w14:paraId="7A7E6552" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Remiss till arbetsterapin NÄL</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> för ödemprofylax efter ca 10 dagar.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="5E01F5D2" w14:textId="77777777">
+          <w:p w14:paraId="5E01F5D2" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diktera på hög </w:t>
-[...21 lines deleted...]
-              <w:t>!</w:t>
+              <w:t>Diktera på hög prio!</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="0C405D06" w14:textId="77777777">
+          <w:p w14:paraId="0C405D06" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informera patient: att ta kontakt med arbetsterapeut på rehabiliteringsmottagning</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> för </w:t>
-[...35 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> för avgipsning och träning efter ca. 4 veckors gipstid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="93CCFC"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="1C3D5997" w14:textId="77777777">
+          <w:p w14:paraId="1C3D5997" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Avgipsning</w:t>
-[...54 lines deleted...]
-              <w:t>=primärvård) efter ca. 4 veckor.</w:t>
+              <w:t>Avgipsning, träning och ev. ortos på rehabiliteringsmottagning  (=primärvård) efter ca. 4 veckor.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="78A2C859" w14:textId="77777777">
+          <w:p w14:paraId="78A2C859" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidTr="00B51972" w14:paraId="66C1DE8D" w14:textId="77777777">
+      <w:tr w:rsidR="00B51972" w:rsidRPr="00B51972" w14:paraId="66C1DE8D" w14:textId="77777777" w:rsidTr="00B51972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="79D98058" w14:textId="77777777">
+          <w:p w14:paraId="79D98058" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t>INSTABIL FRAKTUR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="281DA635" w14:textId="77777777">
+          <w:p w14:paraId="281DA635" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gipsbehandling</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="147E0B02" w14:textId="77777777">
+          <w:p w14:paraId="147E0B02" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(broschyr </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Viktig information till dig som fått</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HANDLEDSFRAKTUR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="427917B4" w14:textId="77777777">
+          <w:p w14:paraId="427917B4" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10 dagars röntgenkontroll</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>på frakturmott</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="3A8F3546" w14:textId="77777777">
+          <w:p w14:paraId="3A8F3546" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Samma dag: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>till arbetsterapin NÄL</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> för ödemprofylax.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="22FB92F3" w14:textId="77777777">
+          <w:p w14:paraId="22FB92F3" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informera patient att ta kontakt med arbetsterapeut på rehabiliteringsmottagning</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(=primärvård) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">för </w:t>
-[...35 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>för avgipsning och träning efter ca. 4 veckors gipstid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="284149EC" w14:textId="77777777">
+          <w:p w14:paraId="284149EC" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Avgipsning</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> arbetsterapeut på rehabiliteringsmottagning (=primärvård) efter ca. 4 veckor.</w:t>
+              <w:t>Avgipsning, träning och ev. ortos arbetsterapeut på rehabiliteringsmottagning (=primärvård) efter ca. 4 veckor.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="6BBDADCF" w14:textId="77777777">
+          <w:p w14:paraId="6BBDADCF" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidTr="00CB3997" w14:paraId="78BD158A" w14:textId="77777777">
+      <w:tr w:rsidR="00B51972" w:rsidRPr="00B51972" w14:paraId="78BD158A" w14:textId="77777777" w:rsidTr="00CB3997">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="3683A6E8" w14:textId="77777777">
+          <w:p w14:paraId="3683A6E8" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t>INSTABIL FRAKTUR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="73A6EA65" w14:textId="77777777">
+          <w:p w14:paraId="73A6EA65" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ex-fix/utstickande stift</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="657B15E8" w14:textId="77777777">
+          <w:p w14:paraId="657B15E8" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(från </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> kontaktas arbetsterapeut för ödemprofylax)</w:t>
+              <w:t>(från uppvaket kontaktas arbetsterapeut för ödemprofylax)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="3E0450CE" w14:textId="77777777">
+          <w:p w14:paraId="3E0450CE" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kopia på </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">-berättelse som remiss till arbetsterapin. </w:t>
+              <w:t xml:space="preserve">Kopia på op-berättelse som remiss till arbetsterapin. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="469CBB6A" w14:textId="05653758">
+          <w:p w14:paraId="469CBB6A" w14:textId="05653758" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10-dagars röntgenkontroll hos ortopedläkare.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="05CE9D6A" w14:textId="77777777">
+          <w:p w14:paraId="05CE9D6A" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Samma dag: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="62799F0F" w14:textId="77777777">
+          <w:p w14:paraId="62799F0F" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Remiss till arbetsterapin</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NÄL</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> för ödemprofylax.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="000D73BE" w14:paraId="6ED7DB16" w14:textId="47E92881">
+          <w:p w14:paraId="6ED7DB16" w14:textId="47E92881" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="000D73BE" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4–6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B51972" w:rsidR="00B51972">
+            <w:r w:rsidR="00B51972" w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> veckokontroll hos ortopedläkare</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B51972" w:rsidR="00B51972">
+            <w:r w:rsidR="00B51972" w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> för </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B51972" w:rsidR="00B51972">
+            <w:r w:rsidR="00B51972" w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">extraktion av </w:t>
+              <w:t>extraktion av osteosyntesmaterial</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B51972" w:rsidR="00B51972">
+            <w:r w:rsidR="00B51972" w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="69FCD69F" w14:textId="77777777">
+          <w:p w14:paraId="69FCD69F" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Till arbetsterapin NÄL </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="23C286E0" w14:textId="77777777">
+          <w:p w14:paraId="23C286E0" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">för behandling och </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>för behandling och ortos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidTr="00CB3997" w14:paraId="71216197" w14:textId="77777777">
+      <w:tr w:rsidR="00B51972" w:rsidRPr="00B51972" w14:paraId="71216197" w14:textId="77777777" w:rsidTr="00CB3997">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="08F04AFE" w14:textId="77777777">
+          <w:p w14:paraId="08F04AFE" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t>INSTABIL FRAKTUR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="0579AF7E" w14:textId="77777777">
+          <w:p w14:paraId="0579AF7E" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plattfixation</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="284E379C" w14:textId="77777777">
+          <w:p w14:paraId="284E379C" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(från </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> kontaktas arbetsterapeut för ödemprofylax)</w:t>
+              <w:t>(från uppvaket kontaktas arbetsterapeut för ödemprofylax)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="5BB83669" w14:textId="77777777">
+          <w:p w14:paraId="5BB83669" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kopia på </w:t>
-[...21 lines deleted...]
-              <w:t>-berättelse till arbetsterapin</w:t>
+              <w:t>Kopia på op-berättelse till arbetsterapin</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>som remiss.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="450C32B6" w14:textId="77777777">
+          <w:p w14:paraId="450C32B6" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">uturtagning och </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> hos gipstekniker.</w:t>
+              <w:t>uturtagning och avgipsning hos gipstekniker.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kopia på </w:t>
-[...21 lines deleted...]
-              <w:t>-berättelse till arbetsterapin</w:t>
+              <w:t xml:space="preserve"> Kopia på op-berättelse till arbetsterapin</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NÄL som remiss</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> för uppföljning efter 2 veckor. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000001" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000001" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:tcMar>
               <w:left w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B51972" w:rsidR="00B51972" w:rsidP="00B51972" w:rsidRDefault="00B51972" w14:paraId="00023E6C" w14:textId="77777777">
+          <w:p w14:paraId="00023E6C" w14:textId="77777777" w:rsidR="00B51972" w:rsidRPr="00B51972" w:rsidRDefault="00B51972" w:rsidP="00B51972">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Arbetsterapeut NÄL</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> efter 2 veckor för behandling och </w:t>
+              <w:t xml:space="preserve"> efter 2 veckor för behandling och ortos</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B51972">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Yu Mincho" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E674A7" w:rsidP="008A5858" w:rsidRDefault="00E674A7" w14:paraId="07E35F9A" w14:textId="77777777">
+    <w:p w14:paraId="07E35F9A" w14:textId="77777777" w:rsidR="00E674A7" w:rsidRDefault="00E674A7" w:rsidP="008A5858">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51972" w:rsidP="00F47FDC" w:rsidRDefault="00396D8E" w14:paraId="0C80D319" w14:textId="1C9FCCAE">
+    <w:p w14:paraId="0C80D319" w14:textId="1C9FCCAE" w:rsidR="00B51972" w:rsidRDefault="00396D8E" w:rsidP="00F47FDC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6642124B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Nu-sjukvården</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> på Arbetsterapin 20220330. Ny rev. planeras 20230330 [5].</w:t>
+        <w:t>Nu-sjukvården, Ortopedkliniken. Dr Ibrahim Ahmad Dr Barksten Sävland Handgruppen på Arbetsterapin 20220330. Ny rev. planeras 20230330 [5].</w:t>
       </w:r>
       <w:r w:rsidRPr="6642124B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47FDC" w:rsidP="00F47FDC" w:rsidRDefault="00F47FDC" w14:paraId="60DF69AB" w14:textId="77777777">
+    <w:p w14:paraId="60DF69AB" w14:textId="77777777" w:rsidR="00F47FDC" w:rsidRDefault="00F47FDC" w:rsidP="00F47FDC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F47FDC" w:rsidP="00F47FDC" w:rsidRDefault="00F47FDC" w14:paraId="073ADC15" w14:textId="77777777">
+    <w:p w14:paraId="073ADC15" w14:textId="77777777" w:rsidR="00F47FDC" w:rsidRDefault="00F47FDC" w:rsidP="00F47FDC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F47FDC" w:rsidP="00F47FDC" w:rsidRDefault="00F47FDC" w14:paraId="1126DD6A" w14:textId="77777777">
+    <w:p w14:paraId="1126DD6A" w14:textId="77777777" w:rsidR="00F47FDC" w:rsidRDefault="00F47FDC" w:rsidP="00F47FDC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F47FDC" w:rsidR="00F47FDC" w:rsidP="00F47FDC" w:rsidRDefault="00F47FDC" w14:paraId="3D4B47A2" w14:textId="77777777">
+    <w:p w14:paraId="3D4B47A2" w14:textId="77777777" w:rsidR="00F47FDC" w:rsidRPr="00F47FDC" w:rsidRDefault="00F47FDC" w:rsidP="00F47FDC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F47FDC" w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="20A69BFC" w14:textId="0C07F73C">
+    <w:p w14:paraId="20A69BFC" w14:textId="0C07F73C" w:rsidR="00396D8E" w:rsidRPr="00F47FDC" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00F47FDC">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="32BAD994" w14:textId="77777777">
+        <w:t>Rehabilitering enligt Nationellt vårdprogram för behandling av distala radiusfrakturer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BAD994" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="4539E419" w14:textId="77777777">
+    <w:p w14:paraId="4539E419" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09352036" wp14:editId="56217821">
             <wp:extent cx="5047306" cy="6085396"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="2143623116" name="Bildobjekt 2143623116"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 2143623116"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
@@ -3189,4902 +2462,3437 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="10077"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5047306" cy="6085396"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="58F06B0C" w14:textId="77777777">
+    <w:p w14:paraId="58F06B0C" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bildkälla: Nationellt vårdprogram för behandling av distala </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Bildkälla: Nationellt vårdprogram för behandling av distala radiusfrakturer Figur 19 [2, s. 83]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A478EA4" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="063B2726" w14:textId="02996377" w:rsidR="00396D8E" w:rsidRPr="00F47FDC" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
+      <w:pPr>
+        <w:ind w:right="140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:rPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> skriver att: Tidig rehabiliteringskontakt med god patientinformation möjliggör för patienten att självständigt ansvara för den egna träningen. Tidig kontakt ger arbetsterapeuter eller fysioterapeuter möjlighet att identifiera både fysiologiska och psykologiska riskfaktorer hos patienter. Fortsatta åtgärder kan då anpassas för att förhindra komplikationer som förlänger rehabiliteringstiden</w:t>
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att: Tidig rehabiliteringskontakt med god patientinformation möjliggör för patienten att självständigt ansvara för den egna träningen. Tidig kontakt ger arbetsterapeuter eller fysioterapeuter möjlighet att identifiera både fysiologiska och psykologiska riskfaktorer hos patienter. Fortsatta åtgärder kan då anpassas för att förhindra komplikationer som förlänger rehabiliteringstiden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="265992FB" w14:textId="77777777">
+    <w:p w14:paraId="265992FB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Riskfaktorer efter distal radiusfraktur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5568672C" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
+      <w:pPr>
+        <w:ind w:right="140"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:t>radiusfraktur</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="5568672C" w14:textId="77777777">
+        <w:t xml:space="preserve">Alla patienter som behandlas för en distal radiusfraktur riskerar att drabbas av livslång funktions- och aktivitetsförlust i den skadade handen. Riskfaktorer för dålig prognos kan delas upp i två kategorier; fysiologiska och psykologiska riskfaktorer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214AE179" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="63BEC689">
-[...17 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="50B8944E" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="50B8944E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Fysiologiska riskfaktorer</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve"> innefattar nedsatt rörlighet exempelvis knytdiastas, felaktigt rörelsemönster, omfattande ödem, associerade skador så som nervskador</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve"> ligamentskador och hög smärta. </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
-        <w:t xml:space="preserve">ristfällig följsamhet till behandlingen, undermålig patientinformation under </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="000D73BE" w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="2B8CD04B" w14:textId="77777777">
+        <w:t xml:space="preserve">ristfällig följsamhet till behandlingen, undermålig patientinformation under gipstid med utebliven ödemprofylax och upprätthållande av finger- och armrörlighet kan medföra negativa fysiologiska förutsättningar med ökad risk för dåligt resultat. Dessutom kan illasittande gipsförband som inte åtgärdas medföra risk för sämre utfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E5AC3" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8CD04B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="000D73BE" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="000D73BE">
         <w:t>Prioriteringar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="541FA4D6" w14:textId="77777777">
+    <w:p w14:paraId="541FA4D6" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">Prioritera alltid ödembehandling före annan behandling. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="5D038C8B" w14:textId="77777777">
+    <w:p w14:paraId="5D038C8B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="11"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t>Prioritera handledsstabilitet och fingerrörlighet före annan rörelseträning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="6C33926D" w14:textId="77777777">
+    <w:p w14:paraId="6C33926D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="11"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:t xml:space="preserve">Prioritera underarmsrotation före </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="118548F3" w14:textId="77777777">
+        <w:t xml:space="preserve">Prioritera underarmsrotation före dorsovolar och radioulnar rörlighet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118548F3" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="11"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">Prioritera aktivitetsträning i lättare tvåhandsaktiviteter före ledspecifik rörelseträning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="414C54BD" w14:textId="77777777">
+    <w:p w14:paraId="414C54BD" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="11"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve"> Prioritera information om smärtans naturliga förekomst under frakturläkning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="285BB4EC" w14:textId="25F3FB9D">
+    <w:p w14:paraId="285BB4EC" w14:textId="25F3FB9D" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psykologiska riskfaktorer</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve"> kan sammanfattas som rörelserädsla och katastroftankar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">[2, s. </w:t>
       </w:r>
       <w:r w:rsidR="00F47FDC">
         <w:t>87–89</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="6138888A" w14:textId="77777777"/>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="50DB08EC" w14:textId="77777777">
+    <w:p w14:paraId="6138888A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="50DB08EC" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="7DF22A0F" w14:textId="77777777">
+    <w:p w14:paraId="7DF22A0F" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6642124B">
-        <w:lastRenderedPageBreak/>
         <w:t>Behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="6642124B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D73BE" w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="4E4489F8" w14:textId="77777777">
+    <w:p w14:paraId="4E4489F8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="000D73BE" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="000D73BE">
         <w:t xml:space="preserve">Gipsförband </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="366DC723" w14:textId="0D42900B">
+    <w:p w14:paraId="366DC723" w14:textId="0D42900B" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gipsförband i kalk är vanligast att använda för att stabilisera akuta frakturer. Gipsbehandling ger ofta en god smärtlindring. Om felaktig teknik används vid gipsning finns risk för nervpåverkan, trycksår och </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Förbandet skall vara välpolstrat och komfortabelt. Det skall tillåta fri rörlighet av fingrarna och ge ett stabilt och avlastande stöd för handleden [2. sid </w:t>
+        <w:t xml:space="preserve">Gipsförband i kalk är vanligast att använda för att stabilisera akuta frakturer. Gipsbehandling ger ofta en god smärtlindring. Om felaktig teknik används vid gipsning finns risk för nervpåverkan, trycksår och senruptur. Förbandet skall vara välpolstrat och komfortabelt. Det skall tillåta fri rörlighet av fingrarna och ge ett stabilt och avlastande stöd för handleden [2. sid </w:t>
       </w:r>
       <w:r w:rsidR="00F47FDC">
         <w:t>80–81</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 85]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="2C7D4D9A" w14:textId="77777777">
+    <w:p w14:paraId="2C7D4D9A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="5E16D626" w14:textId="77777777">
+    <w:p w14:paraId="5E16D626" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Alla patienter oavsett behandlingsmetod och funktionsnivå bör instrueras såväl muntligt som skriftligt när frakturen åtgärdas angående rörelseuttag, ödemprofylax och aktiviteter under </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00AA2ADA" w:rsidR="00396D8E" w:rsidP="000D73BE" w:rsidRDefault="00396D8E" w14:paraId="2D225B67" w14:textId="77777777">
+        <w:t>Alla patienter oavsett behandlingsmetod och funktionsnivå bör instrueras såväl muntligt som skriftligt när frakturen åtgärdas angående rörelseuttag, ödemprofylax och aktiviteter under gipstid. Instruktionerna ges av behandlande hälso- och sjukvårdspersonal [2, s. 82]. Instruera patienten om vikten av högläge och omedelbar rörlighetsträning [3].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D225B67" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00AA2ADA" w:rsidRDefault="00396D8E" w:rsidP="000D73BE">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA2ADA" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="1A1951F7" w14:textId="77777777">
+    <w:p w14:paraId="1A1951F7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00AA2ADA" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA2ADA">
         <w:t>På akuten erhåller patienter i samband med gipsbehandling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D73BE" w:rsidP="000D73BE" w:rsidRDefault="000D73BE" w14:paraId="64ACB0BA" w14:textId="77777777">
+    <w:p w14:paraId="64ACB0BA" w14:textId="77777777" w:rsidR="000D73BE" w:rsidRDefault="000D73BE" w:rsidP="000D73BE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2ADA" w:rsidR="00396D8E">
+      <w:r w:rsidR="00396D8E" w:rsidRPr="00AA2ADA">
         <w:t>roschyren “Viktig information till dig som har fått en handledsfraktur”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="66FB33DB" w14:textId="246D1654">
+    <w:p w14:paraId="66FB33DB" w14:textId="246D1654" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA2ADA">
         <w:t>Efter kirurgisk behandlad fraktur erhåller patienter broschyren “Viktig information till dig som har fått en handledsfraktur”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2ADA" w:rsidR="001439AA" w:rsidP="001439AA" w:rsidRDefault="001439AA" w14:paraId="4241DFC1" w14:textId="77777777">
+    <w:p w14:paraId="4241DFC1" w14:textId="77777777" w:rsidR="001439AA" w:rsidRPr="00AA2ADA" w:rsidRDefault="001439AA" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4E013F96" w14:textId="77777777">
+    <w:p w14:paraId="4E013F96" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="66452EAF">
         <w:t>Patienterna aktualiseras för arbetsterapin i NU-sjukvården på följande sätt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="20F12DF8" w14:textId="77777777">
+    <w:p w14:paraId="20F12DF8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Läkarordination alternativt operationsanteckningens ordination beskriver </w:t>
-[...7 lines deleted...]
-        <w:t>, när arbetsterapeutinsatser är aktuella och eventuella avsteg från rutin.</w:t>
+        <w:t>Läkarordination alternativt operationsanteckningens ordination beskriver immobiliseringstid, när arbetsterapeutinsatser är aktuella och eventuella avsteg från rutin.</w:t>
       </w:r>
       <w:r w:rsidRPr="5562ED74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5F7D39B7" w14:textId="77777777">
+    <w:p w14:paraId="5F7D39B7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA649E">
         <w:t>Icke-</w:t>
       </w:r>
       <w:r w:rsidRPr="0074467F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2ADA">
         <w:t>kirurgisk</w:t>
       </w:r>
       <w:r w:rsidRPr="66452EAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="621C0B47" w14:textId="77777777">
+    <w:p w14:paraId="621C0B47" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C9394E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vid besök på akuten:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> För patienter med kraftig svullnad vid skadebedömningen i samband med akutbesöket - remiss med högprioritet till arbetsterapin på NÄL. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E5A87" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="68E98EEA" w14:textId="77777777">
+    <w:p w14:paraId="68E98EEA" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E5A87" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C9394E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I samband med 10-dagarskontroll på frakturmottagning NÄL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Röntgen sker efter ca 7 - 10 dagar för att kontrollera att frakturen ligger i ett fortsatt acceptabelt läge. Beslut tas om fortsatt konservativ behandling eller annan åtgärd, exempelvis operation. Patienten träffar vid besöket relevanta yrkeskategorier. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="631C84F7" w14:textId="77777777">
+    <w:p w14:paraId="631C84F7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C9394E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I samband med 10-dagarskontroll på ortopedmottagningen på Uddevalla Sjukhus eller NÄL</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Röntgen sker efter ca 10 dagar för att kontrollera att frakturen ligger i ett fortsatt acceptabelt läge. Patienten träffar läkare som gör bedömning om fortsatt konservativ behandling eller annan åtgärd, exempelvis operation. Personal på ortopedmottagningen remitterar till arbetsterapin på NÄL för rörelseträning/ ödemprofylax. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5825EF64" w14:textId="77777777">
+    <w:p w14:paraId="5825EF64" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2ADA">
-        <w:lastRenderedPageBreak/>
         <w:t>Kirurgisk</w:t>
       </w:r>
       <w:r>
         <w:t>t behandlade</w:t>
       </w:r>
       <w:r w:rsidRPr="66452EAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="425DAC3D" w14:textId="77777777">
+    <w:p w14:paraId="425DAC3D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00927635">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>För patienter med kraftig svullnad under gipstiden fram till operation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - remiss med högprioritet till arbetsterapin på NÄL. Remiss på operationsdagen från personal på Uppvakningsavdelningen (UVA) NÄL.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E18C3" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="1EA582FE" w14:textId="77777777">
+    <w:p w14:paraId="1EA582FE" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="008E18C3" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E18C3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Remiss till arbetsterapi: P</w:t>
       </w:r>
       <w:r w:rsidRPr="00261C92">
         <w:t>ersonal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> på UVA</w:t>
       </w:r>
       <w:r w:rsidRPr="00261C92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">skickar information om att operation av distal </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00FC396B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="4E9F1427" w14:textId="77777777">
+        <w:t xml:space="preserve">skickar information om att operation av distal radiusfraktur har genomförts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9F1427" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FC396B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E18C3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Operationsberättelse som remiss till arbetsterapin</w:t>
       </w:r>
       <w:r>
         <w:t>. Nämn “kopia till arbetsterapin” och använd högprioritet! Detta så att patienten kan bli kontaktad av arbetsterapeut inom tre dagar från operationsdatumet. Detta är viktigt för att patienter få någon som kontrollerar gipset passform, följa upp handsvullnad, handfunktion och hur det går att följa broschyren “Viktig information till dig som har fått en handledsfraktur” som patienten fått efter operationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E18C3" w:rsidR="00FC396B" w:rsidP="00FC396B" w:rsidRDefault="00FC396B" w14:paraId="7C05852C" w14:textId="77777777">
+    <w:p w14:paraId="7C05852C" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRPr="008E18C3" w:rsidRDefault="00FC396B" w:rsidP="00FC396B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="47D4F9C1" w14:textId="77777777">
+    <w:p w14:paraId="47D4F9C1" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve">Behandling </w:t>
       </w:r>
       <w:r>
         <w:t>med gips (</w:t>
       </w:r>
       <w:r w:rsidRPr="0009442C">
         <w:t>icke-kirurgiskt)</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>: 10-dagarskontroll på Frakturmottagningen, NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="507E35EE" w14:textId="77777777">
+    <w:p w14:paraId="507E35EE" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:before="240" w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="51B9653A">
-        <w:t xml:space="preserve">Nationellt vårdprogram för behandling av distala </w:t>
-[...15 lines deleted...]
-        <w:t>. Kontakterna med arbetsterapeut eller fysioterapeut (rehabiliteringskontakt) kan ske genom digitalt möte, telefonsamtal, fysiskt besök enskilt eller i grupp.</w:t>
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att: “Patienter som behandlats med gips bör erbjudas en första rehabiliteringskontakt inom 1–2 veckor och en andra kontakt i samband med avgipsning. Kontakterna med arbetsterapeut eller fysioterapeut (rehabiliteringskontakt) kan ske genom digitalt möte, telefonsamtal, fysiskt besök enskilt eller i grupp.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41D20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="14E7DCFB" w14:textId="77777777">
+    <w:p w14:paraId="14E7DCFB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:before="240" w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E41D20">
-        <w:t xml:space="preserve">Den första kontakten under </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00E41D20" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="1E1543C8" w14:textId="77777777">
+        <w:t>Den första kontakten under immobiliseringstiden bör innefatta följande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1543C8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00E41D20" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E41D20">
         <w:t>Kontroll av gipsförband och fingerrörlighet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="30D604C8" w14:textId="77777777">
+    <w:p w14:paraId="30D604C8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>Information om ödemprofylax och ödemreducerande pumprörelser.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="1D823E2E" w14:textId="77777777">
+    <w:p w14:paraId="1D823E2E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>Information om att upprätthålla eller träna rörlighet i de delar av armen som inte hindras av förband.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="2898362A" w14:textId="77777777">
+    <w:p w14:paraId="2898362A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>Information avseende belastning samt betoning av vikten att använda handen i dagliga aktiviteter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="7262BFB9" w14:textId="77777777">
+    <w:p w14:paraId="7262BFB9" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>Information om vart patienten ska vända sig vid frågor eller problem</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="51620D93" w14:textId="77777777">
+    <w:p w14:paraId="51620D93" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="39AF9380" w14:textId="77777777">
+    <w:p w14:paraId="39AF9380" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="140"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t>Tidig information om skadan och den kommande rehabiliteringen är viktig för att patienten ska känna sig trygg, delaktig och hantera sin skada, samt för att motivera till egenträning [2, s. 84</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">85]”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC396B" w:rsidP="00396D8E" w:rsidRDefault="00FC396B" w14:paraId="07995027" w14:textId="77777777">
+    <w:p w14:paraId="07995027" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRDefault="00FC396B" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC396B" w:rsidP="00396D8E" w:rsidRDefault="00FC396B" w14:paraId="0869E0D3" w14:textId="77777777">
+    <w:p w14:paraId="0869E0D3" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRDefault="00FC396B" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC396B" w:rsidP="00396D8E" w:rsidRDefault="00FC396B" w14:paraId="74AD2416" w14:textId="77777777">
+    <w:p w14:paraId="74AD2416" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRDefault="00FC396B" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC396B" w:rsidP="00396D8E" w:rsidRDefault="00FC396B" w14:paraId="2706AD53" w14:textId="77777777">
+    <w:p w14:paraId="2706AD53" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRDefault="00FC396B" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00FC396B" w:rsidP="00396D8E" w:rsidRDefault="00FC396B" w14:paraId="594EDA85" w14:textId="77777777">
+    <w:p w14:paraId="594EDA85" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRPr="00FD039B" w:rsidRDefault="00FC396B" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="1FBA59D6" w14:textId="77777777">
+    <w:p w14:paraId="1FBA59D6" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Behandling </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001439AA" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4B153365" w14:textId="77777777">
+    <w:p w14:paraId="4B153365" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="001439AA" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001439AA">
         <w:t xml:space="preserve">Gipsförband </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="07617C91" w14:textId="77777777">
+    <w:p w14:paraId="07617C91" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbetsterapeuten har aktivitetsutförande och patientens möjlighet att utföra rörelseträning i fokus.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="41F4761B" w14:textId="77777777">
-[...20 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4035EA66" w14:textId="77777777">
+    <w:p w14:paraId="41F4761B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A63C2D2" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontrollera att gipset inte hindrar rörlighet MCP-leder, tumme, fingrar och armbåge. Observera att samtliga MCP-leder, armbågen och axel skall kunna nyttja fritt rörelseomfång efter gipsning [2. sid 78–81, 3]. Klarar patienten full flektion och extension? Observandum - kan patienten sträcka tummens IP-led? Ibland inträffar ruptur av tummens långa sträcksena (EPL) som en komplikation till radiusfraktur. Om gipset hindrar rörlighet prova att justera med näbbtång. Om det inte är tillräckligt - kontakta gipstekniker på ortopedmottagningen. Frakturens läge i gipset ansvarar inte arbetsterapeuten för.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4035EA66" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6F6E2B69" w14:textId="77777777">
+    <w:p w14:paraId="6F6E2B69" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6642124B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aktivitetsbehandling:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Den skadade handen bör aktiveras i lätta dagliga sysslor och meningsfulla tvåhandsaktiviteter. Detta gäller såväl under pågående </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="1E55923D" w14:textId="77777777">
+        <w:t xml:space="preserve"> Den skadade handen bör aktiveras i lätta dagliga sysslor och meningsfulla tvåhandsaktiviteter. Detta gäller såväl under pågående gipstid som därefter. Att använda den skadade handen i dagliga sysslor är centralt för att återfå hand- och handledsfunktion samt aktivitetsförmåga [2. sid 86]. Muntlig genomgång av och ge u broschyr ”Viktig information till dig som fått en handledsfraktur”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70844B9C" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E55923D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Funktionsbehandling:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
-        <w:t xml:space="preserve">Rörelseträning under </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> av gipsförband. Träning av fingrarnas knyt och sträckförmåga i kombination med armar upp och sträck bör utföras varje vaken timme trots viss rörelsesmärta</w:t>
+        <w:t>Rörelseträning under gipstid syftar förutom att reducera ödem till att förebygga stelhet i kringliggande leder. Rörlighet bör tas ut i de delar av armen som inte immobiliseras av gipsförband. Träning av fingrarnas knyt och sträckförmåga i kombination med armar upp och sträck bör utföras varje vaken timme trots viss rörelsesmärta</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Träningen </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">är viktig för att stimulera muskelpump, förebygga och behandla finger- och axelstelhet [2, s. 84 - 85]. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Gips, bandage eller </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ska inte hindra rörelseträning. Rörelseträning syftar till att få full rörlighet (intakta glidytor) samt snabbt få ner svullnad. Svullnad i muskelstrukturerna ger skador på glidytorna, vilket försvårar ledrörlighet. Full styrka kan inte återfås om patienten har begränsad rörlighet [6</w:t>
+        <w:t>Gips, bandage eller ortos ska inte hindra rörelseträning. Rörelseträning syftar till att få full rörlighet (intakta glidytor) samt snabbt få ner svullnad. Svullnad i muskelstrukturerna ger skador på glidytorna, vilket försvårar ledrörlighet. Full styrka kan inte återfås om patienten har begränsad rörlighet [6</w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sid. 70 - 71]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="53D7FDA8" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="1082279F" w14:textId="77777777">
+    <w:p w14:paraId="53D7FDA8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202B0B85" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Instruera patienten att träna enligt broschyr ”Viktig information till dig som fått en handledsfraktur”. Rekommendera patienten att utför samtliga övningar långsamt och till ytterläge i samtliga övningar så mycket gipset tillåter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E65BFF7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1082279F" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">kraftig svullnad </w:t>
       </w:r>
       <w:r>
         <w:t>finns, överväg kompressionslindning och snart återbesök på sjukhus eller på valfri rehabiliteringsmottagning. Om patienten uppvisar knytdiastas bör ytterligare uppföljning under gipstiden övervägas. Jämför dock alltid med oskadad hand och fråga hur fingerrörligheten varit före den aktuella skadan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6C36BDC6" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="0B1B4BEB" w14:textId="77777777">
+    <w:p w14:paraId="6C36BDC6" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1B4BEB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C4EAF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>För radiusfrakturer som behandlas konservativt med gips</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (icke-kirurgiskt)</w:t>
+      </w:r>
       <w:r w:rsidRPr="005C4EAF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>radiusfrakturer</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Informera patienten om att boka tid till arbetsterapeut på valfri rehabiliteringsmottagning för </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="313C3AEF" w14:textId="62A2531F">
+        <w:t xml:space="preserve"> Informera patienten om att boka tid till arbetsterapeut på valfri rehabiliteringsmottagning för avgipsning och fortsatt träning. Informera om Vårdval Rehab och lämna telefonnummer till rehabiliteringsmottagningar i Västra Götalandsregionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5429CCCA" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRDefault="00FC396B" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="313C3AEF" w14:textId="62A2531F" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve">Behandling </w:t>
       </w:r>
       <w:r>
         <w:t>med gips (</w:t>
       </w:r>
       <w:r w:rsidRPr="0009442C">
         <w:t>icke-kirurgiskt)</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>: 10-dagarskontroll på ortopedmottagningen Uddevalla sjukhus/NÄL med efterföljande besök på arbetsterapin NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC396B" w:rsidR="00FC396B" w:rsidP="00FC396B" w:rsidRDefault="00FC396B" w14:paraId="433314C0" w14:textId="77777777"/>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="6EAD9E04" w14:textId="77777777">
+    <w:p w14:paraId="433314C0" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRPr="00FC396B" w:rsidRDefault="00FC396B" w:rsidP="00FC396B"/>
+    <w:p w14:paraId="6EAD9E04" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Följer tillvägagångssättet som vid “Behandling av icke-opererade: 10-dagarskontroll på Frakturmottagningen, NÄL”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001439AA" w:rsidP="00396D8E" w:rsidRDefault="001439AA" w14:paraId="60BACA3E" w14:textId="77777777">
+    <w:p w14:paraId="60BACA3E" w14:textId="77777777" w:rsidR="001439AA" w:rsidRDefault="001439AA" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00031EC5" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="1593EC54" w14:textId="77777777">
+    <w:p w14:paraId="1593EC54" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00031EC5" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00031EC5">
-        <w:t xml:space="preserve">Behandling med gips (icke-kirurgiskt): </w:t>
-[...55 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="2837E1EF" w14:textId="36C1B186">
+        <w:t xml:space="preserve">Behandling med gips (icke-kirurgiskt): Avgipsning på frakturmottagning/ortopedmottagningen Uddevalla sjukhus/NÄL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DE0324" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det kan förekomma att icke opererade patienter med radiusfraktur avgipsas på ortopedmottagningen. Om remiss för avgipsning av radiusfraktur inkommer till arbetsterapin, diskutera med arbetsterapeutkollega för ställningstagande och eventuellt med remitterande läkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1E8151" w14:textId="77777777" w:rsidR="001439AA" w:rsidRDefault="001439AA" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2837E1EF" w14:textId="36C1B186" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve">Nationellt vårdprogram för behandling av distala </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> skriver att</w:t>
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att</w:t>
       </w:r>
       <w:r w:rsidR="001439AA">
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve">en andra kontakten i samband med </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00AF639C" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="02E34CEB" w14:textId="77777777">
+        <w:t xml:space="preserve">en andra kontakten i samband med avgipsning bör innefatta följande: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E34CEB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00AF639C" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF639C">
         <w:t xml:space="preserve">Ödemreducerande åtgärder </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="650A8499" w14:textId="77777777">
+    <w:p w14:paraId="650A8499" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">Kontroll av rörlighet och känsel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="5F8DC862" w14:textId="77777777">
+    <w:p w14:paraId="5F8DC862" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rörelseträning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="5D4D5089" w14:textId="77777777">
+    <w:p w14:paraId="5D4D5089" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="63BEC689">
-        <w:t>Ortosutprovning</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="004C1B5E" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="7A17780D" w14:textId="77777777">
+        <w:t xml:space="preserve">Ortosutprovning vid behov </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A17780D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="004C1B5E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:t xml:space="preserve">Information avseende läkningsförlopp och lämplig aktivitetsnivå [2, s. </w:t>
-[...7 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>Information avseende läkningsförlopp och lämplig aktivitetsnivå [2, s. 84-85]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="71657438" w14:textId="77777777">
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="71657438" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r w:rsidRPr="00AF639C">
-        <w:t>Avgipsning</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> sker innan frakturen har uppnått full läkning. Frakturen ska klara rörelseträning och grepp</w:t>
+        <w:t>Avgipsning sker innan frakturen har uppnått full läkning. Frakturen ska klara rörelseträning och grepp</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> som inte framkallar obehag</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF639C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF639C" w:rsidR="001439AA" w:rsidP="00396D8E" w:rsidRDefault="001439AA" w14:paraId="62CAF5EA" w14:textId="77777777"/>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5C287EF4" w14:textId="037E2F37">
+    <w:p w14:paraId="62CAF5EA" w14:textId="77777777" w:rsidR="001439AA" w:rsidRPr="00AF639C" w:rsidRDefault="001439AA" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="5C287EF4" w14:textId="037E2F37" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I samband med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> är det bra att undersöka</w:t>
+        <w:t>I samband med avgipsning är det bra att undersöka</w:t>
       </w:r>
       <w:r w:rsidR="001439AA">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004373B0" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="189B452A" w14:textId="77777777">
+    <w:p w14:paraId="189B452A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="004373B0" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Palpera längs frakturområdet. Vid </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="17B90CAA" w14:textId="77777777">
+        <w:t>Palpera längs frakturområdet. Vid avgipsning kan läkning avgöras genom att palpera frakturen. Smärta i samband med palpation bör upplevas mindre än vid skadetillfället. Om patienten har påtaglig smärta vid palpation kan detta tyda på att frakturen inte läker, återremittera till Ortopedmottagningen! En läkt fraktur är inte smärtsam vid palpation direkt över frakturen även om handled och hand i övrigt kan vara stela och ömma [7, sid. 4].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B90CAA" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Om patienten haft problem under gipstiden?</w:t>
       </w:r>
       <w:r w:rsidRPr="00283418">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Är det rodnader eller sår från gipset?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F30EF5" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="31279646" w14:textId="77777777">
+    <w:p w14:paraId="31279646" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00F30EF5" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ont / smärta? Smärta vid rörelse och </w:t>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="597C4D0D" w14:textId="77777777">
+        <w:t>Ont / smärta? Smärta vid rörelse och vilovärk; bör upplevas mindre än vid skadetillfället. Tänk på att konstaterade felställningar tar längre tid att läka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BCBDF7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D091F6" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rehabiliteringen efter avgipsning följer tillvägagångssättet som vid kirurgiskt behandlade frakturer (men då är ärrbehandling inte aktuellt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA6F5F2" w14:textId="77777777" w:rsidR="00FC396B" w:rsidRDefault="00FC396B" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597C4D0D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Kirurgisk behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747210" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="10A4DEE4" w14:textId="77777777">
+    <w:p w14:paraId="10A4DEE4" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00747210" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För </w:t>
       </w:r>
       <w:r w:rsidRPr="66452EAF">
         <w:t>fraktur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">er som behandlas </w:t>
       </w:r>
       <w:r w:rsidRPr="66452EAF">
         <w:t>kirurgiskt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="20078B46" w14:textId="77777777">
+    <w:p w14:paraId="20078B46" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="66452EAF">
-        <w:t xml:space="preserve">Nationellt vårdprogram för behandling av distala </w:t>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="542F7BF2" w14:textId="77777777">
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att: Patienter som behandlas kirurgiskt bör få en första rehabiliteringskontakt senast tre dagar efter ingreppet och en andra kontakt i samband med avgipsning eller nedmontering av externfixation [2, s. 84].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C76C9FB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542F7BF2" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>För patienter som har varit kraftigt svullna/knytdiastas under gipstiden fram till operation - skicka remiss med högprioritet till arbetsterapin på NÄL, från personal på Uppvakningsavdelningen (UVA) NÄL.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0425">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Patienten ska innan hemgång erhålla </w:t>
       </w:r>
       <w:r w:rsidRPr="00F348CB">
         <w:t xml:space="preserve">broschyren “Viktig information till dig som har fått en handledsfraktur”. Informera om att ha kontakt med arbetsterapin NÄL inom 3–5 dagar från operationen. </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kom ihåg att fråga patienten om aktuellt nummer innan hemgång som skrivs in i Elvis och </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Kom ihåg att fråga patienten om aktuellt nummer innan hemgång som skrivs in i Elvis och Melior!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB2E3FB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E0F1B2" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:rPr>
-[...23 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Informera</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> patienter som under operationen haft </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="000A2B75" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="031E223B" w14:textId="77777777">
+        <w:t xml:space="preserve"> patienter som under operationen haft plexusbedövning alternativt underarmsbedövning att inte använda armslyngan/”mitella” efter att bedövningen släppt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A50785" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031E223B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="000A2B75" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000A2B75">
         <w:t>Telefonkontakt med patienten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F14587" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="3613EBA7" w14:textId="77777777">
+    <w:p w14:paraId="3613EBA7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00F14587" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve">Arbetsterapin </w:t>
       </w:r>
       <w:r>
         <w:t>tar telefon</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t>kontakt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> med </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t>patienten 3–5 dagar efter operationsdatum</w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Under samtalet går man igenom broschyren “Viktig information till dig som har fått en handledsfraktur”. Patienten förhörs om gipsets passform, eventuellt handsvullnad, handfunktion, hur det går att följa träningsprogrammet. Informera</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve"> patienten att använda handen i lätta vardagliga aktiviteter men att inte belasta tyngre än smärtgräns under gipstiden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> som beskrivs i broschyren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA649E" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="354444AE" w14:textId="77777777">
+    <w:p w14:paraId="354444AE" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00AA649E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="170B9DFB" w14:textId="77777777">
+    <w:p w14:paraId="170B9DFB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA649E">
         <w:t>Gipsets passform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00971D20">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve">Fråga patienten </w:t>
       </w:r>
       <w:r>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve"> gipset sitter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t>. Fråga patienten om gipset hindrar rörlighet MCP-leder, tumme, fingrar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve"> armbåge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="33B866B3" w14:textId="77777777"/>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4448A390" w14:textId="77777777">
+    <w:p w14:paraId="33B866B3" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="4448A390" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F5ADE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Träning under </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Träning under gipstid</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve"> Informera patienten om vikten att utföra ödemreducerande pumprörelser samt att ha handen över hjärthöjd i vila för att få ned svullnaden. Informera patienten att efter en skada ökar risken för försämrad cirkulation och ökad svullnad, därför är det viktigt att utföra samtliga övningar i broschyren under hela gipstiden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA649E" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="31B7B08B" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F14587" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6EFC872E" w14:textId="77777777">
+    <w:p w14:paraId="31B7B08B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00AA649E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFC872E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00F14587" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve">Bedöm genom telefonkontakten om det räcker med endast en telefonkontakt. Om bedömningen är att det inte gör det, välj mellan fysiskt </w:t>
       </w:r>
       <w:r>
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve"> digitalt besök. Vid misstanke om att patienten kommer ha svårt att utföra träningen eller om patienten innan operation haft svullnad och knytdiastas är det lämpligt att patienten bokas till arbetsterapin NÄL för fysiskt besök.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D40DF" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="68DAE2E0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004D40DF" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="303E8C42" w14:textId="77777777">
+    <w:p w14:paraId="68DAE2E0" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="004D40DF" w:rsidRDefault="00396D8E" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="303E8C42" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="004D40DF" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004D40DF">
         <w:t>Vid ett digitalt besök via arbetsterapin NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F14587" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6A97947E" w14:textId="77777777">
+    <w:p w14:paraId="6A97947E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00F14587" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F14587">
         <w:t>Principer är den samma som vis telefonuppföljning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA649E" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5428A1C7" w14:textId="77777777">
+    <w:p w14:paraId="5428A1C7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00AA649E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004D40DF" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="35D340BC" w14:textId="77777777">
+    <w:p w14:paraId="35D340BC" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="004D40DF" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004D40DF">
         <w:t>Vid ett fysiskt besök på arbetsterapin NÄL.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F14587" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="0467464A" w14:textId="77777777">
+    <w:p w14:paraId="0467464A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00F14587" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve">Gå igenom och lämna broschyr ”Viktig information till dig som fått en handledsfraktur”. Instruera patienten att använda handen i lätta vardagliga aktiviteter men att respektera och inte belasta tyngre än smärtgräns. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="09003E22" w14:textId="77777777">
+    <w:p w14:paraId="09003E22" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001439AA" w:rsidP="00396D8E" w:rsidRDefault="001439AA" w14:paraId="070BF9BF" w14:textId="77777777">
+    <w:p w14:paraId="070BF9BF" w14:textId="77777777" w:rsidR="001439AA" w:rsidRDefault="001439AA" w:rsidP="00396D8E">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00113D81" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="695C4922" w14:textId="77777777">
+    <w:p w14:paraId="695C4922" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00113D81" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113D81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kompressionsbehandling under gipsbehandling:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="146E92B1" w14:textId="77777777">
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="70FE5502" w14:textId="77777777">
+    <w:p w14:paraId="146E92B1" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För patienter med ihållande ödem i handen kan lindning av området ge bra behandlingsresultat, med t.ex. elastisk linda så som PehaFix alternativt att lägga mobidermtyg mot området.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FE5502" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F14587" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="68101D38" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> samtidigt men längre gipstider förekommer, beroende på operationsmetod samt frakturtyp. Information om gipsbehandlingstid är angivet i operationsberättelsen.</w:t>
+    <w:p w14:paraId="68101D38" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00F14587" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Suturtagning sker vanligtvis på ortopedmottagningen 2 veckor efter operation. Oftast sker avgipsning samtidigt men längre gipstider förekommer, beroende på operationsmetod samt frakturtyp. Information om gipsbehandlingstid är angivet i operationsberättelsen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA274C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">När arbetsterapin har kontakt med </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve">patienten </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ges information </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve">om att </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fysiskt besök på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
         <w:t xml:space="preserve">arbetsterapin </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bokas in </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14587">
-        <w:t>efter suturtagning och om-/</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00961B9E" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="57AD151F" w14:textId="77777777">
+        <w:t>efter suturtagning och om-/avgipsning på ortopedmottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3DD1F9" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="57AD151F" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00961B9E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00961B9E">
-        <w:t xml:space="preserve">Efter </w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="26103409" w14:textId="77777777">
+        <w:t>Efter avgipsning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26103409" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="66452EAF">
-        <w:t xml:space="preserve">Nationellt vårdprogram för behandling av distala </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> skriver att:</w:t>
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="66452EAF">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="66452EAF">
-        <w:t xml:space="preserve"> samband med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> bör </w:t>
+        <w:t xml:space="preserve"> samband med avgipsning bör </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">besöket </w:t>
       </w:r>
       <w:r w:rsidRPr="66452EAF">
         <w:t xml:space="preserve">innefatta följande: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="56A8F4B7" w14:textId="77777777">
+    <w:p w14:paraId="56A8F4B7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">Ödemreducerande åtgärder. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="2AC0FA35" w14:textId="77777777">
+    <w:p w14:paraId="2AC0FA35" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">Kontroll av rörlighet och känsel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="484B820B" w14:textId="77777777">
+    <w:p w14:paraId="484B820B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve">Rörelseträning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="13C8C215" w14:textId="77777777">
+    <w:p w14:paraId="13C8C215" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="63BEC689">
-        <w:t>Ortosutprovning</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="17CA4A31" w14:textId="77777777">
+        <w:t xml:space="preserve">Ortosutprovning vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CA4A31" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t>Information avseende läkningsförlopp och lämplig aktivitetsnivå, inklusive ärrbehandling för kirurgiskt behandlade patienter [2, s. 84</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t>85]”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="468CF3DF" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="28748316" w14:textId="77777777">
+    <w:p w14:paraId="468CF3DF" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28748316" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD039B">
-        <w:t xml:space="preserve">Patienten kallas till arbetsterapin i samband med </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="18D5AB00" w14:textId="77777777">
+        <w:t>Patienten kallas till arbetsterapin i samband med avgipsning och suturtagning på ortopedmottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D5AB00" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>Utredning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="580DE7D4" w14:textId="77777777">
+    <w:p w14:paraId="580DE7D4" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="5562ED74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aktivitetsutredning:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> exempel på frågor: höger- eller vänsterhänt? Hur använder patienten handen sedan skadan inträffade? Arbete och fritidsintressen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="28839F23" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001439AA" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="3964F1C6" w14:textId="7A4DF1AA">
+    <w:p w14:paraId="28839F23" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3964F1C6" w14:textId="7A4DF1AA" w:rsidR="00396D8E" w:rsidRPr="001439AA" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00537">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Funktionsutredning:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="709BFE76" w14:textId="77777777">
+    <w:p w14:paraId="709BFE76" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A00537">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sinnesfunktioner och smärta:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD039B">
-        <w:t xml:space="preserve"> Finns det känselförändringar? </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> eller rörelsesmärta, när, var? Visuell analog skala (VAS) kan användas för att mäta smärta</w:t>
+        <w:t xml:space="preserve"> Finns det känselförändringar? Vilovärk eller rörelsesmärta, när, var? Visuell analog skala (VAS) kan användas för att mäta smärta</w:t>
       </w:r>
       <w:r w:rsidRPr="00047EEF">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD039B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="2B7DE44A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="17ABA242" w14:textId="77777777">
+    <w:p w14:paraId="2B7DE44A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17ABA242" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A00537">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ödem:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD039B">
-        <w:t xml:space="preserve"> Är hand eller fingrar svullna? Jämför med oskadad hand. Svullnad kan mätas med hjälp av måttband. Vid generell svullnad kan omkrets grundfalang dig III mätas. Andra mått som förekommer är cirkulärt kring handleden distalt om </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="786F516B" w14:textId="77777777">
+        <w:t xml:space="preserve"> Är hand eller fingrar svullna? Jämför med oskadad hand. Svullnad kan mätas med hjälp av måttband. Vid generell svullnad kan omkrets grundfalang dig III mätas. Andra mått som förekommer är cirkulärt kring handleden distalt om caput ulnae men även cirkulärt kring MCP-leder eller kring enstaka finger vid lokal svullnad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7C7A5F" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786F516B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rörelserelaterade funktioner:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Rörlighet i fingrar, pronation/</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="72535AFE" w14:textId="77777777">
+        <w:t xml:space="preserve"> Rörlighet i fingrar, pronation/supination och flexion/extension handled. Mätning enligt HAKIR (Handkirurgiskt kvalitetsregister) [9]. I syfte att undersöka om patienten klarar att bibehålla stabil handled, kontrollera stabiliteten i handleden i samband med att patienten utför fingerflexion. Om patienten uppvisar kraftigt nedsatt rörlighet och/eller värk i armbåge och/eller axel uppmanas patienten till att kontakta fysioterapeut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61937DF0" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72535AFE" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A00537">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Funktioner i huden:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD039B">
         <w:t xml:space="preserve"> Hur ser ärret ut? Patienten har oftast i detta skede ett plåsterförband efter suturtagning. Bedömning av ärr får då vänta tills återbesök. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="02D6B751" w14:textId="77777777">
+    <w:p w14:paraId="02D6B751" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t>Behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="0243476A" w14:textId="77777777">
+    <w:p w14:paraId="0243476A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Det finns två parallella spår i rehabiliteringen efter en fraktur; </w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aktivitetsbehandling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Funktionsbehandling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6A176EB2" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="1FFE948D" w14:textId="77777777">
+    <w:p w14:paraId="6A176EB2" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFE948D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aktivitetsbehandling:</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve"> Nationellt vårdprogram för behandling av distala </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t>radiusfrakturer</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> som därefter. Att använda den skadade handen i dagliga sysslor är centralt för att återfå hand</w:t>
+        <w:t>“Den skadade handen bör aktiveras i lätta dagliga sysslor och meningsfulla tvåhandsaktiviteter. Detta gäller såväl under pågående gipstid som därefter. Att använda den skadade handen i dagliga sysslor är centralt för att återfå hand</w:t>
       </w:r>
       <w:r>
         <w:t>funktion,</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve"> handledsfunktion och aktivitetsförmåga [2, s. 86]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="0495BB05" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="7F346177" w14:textId="77777777">
+    <w:p w14:paraId="0495BB05" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F346177" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve">För distal </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>För distal radiusfraktur som inte opereras stabiliseras frakturen successivt i takt med läkningsfaserna som vid sekundär benläkning. Under gipstiden tillåts lätt belastad aktivitet. Efter avgipsning påbörjas aktiv rörelseträning av handled. Rekommenderad belastning är cirka 1–2 kilo med successiv upptrappning till fri belastning 8 - 10 veckor efter skadan. [2, s. 86]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178C0A58" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t>radiusfraktur</w:t>
-[...31 lines deleted...]
-        <w:t>återkommit och smärta inte längre hindrar eller förvärras av aktiviteten</w:t>
+        <w:t>För frakturer som är stabiliserade med volar vinkelstabil platta och om inte annat framgår i läkarordination gäller som princip högst 2 kilo belastning de första 4 veckorna efter fraktur. Därefter stegras belastningen successivt. 8 – 10 veckor efter skadan tillåts återgång i tidigare aktivitetsnivå. Patienten bör avstå riktigt tung belastning och kontaktidrott tills rörlighet återkommit och smärta inte längre hindrar eller förvärras av aktiviteten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [2, s. 86]</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>I 1177.se artikel ”</w:t>
       </w:r>
       <w:r w:rsidRPr="007754C0">
         <w:t>Benbrott i handled och underarm</w:t>
       </w:r>
       <w:r>
         <w:t>” beskrivs att det är bra att använda armen och handen till lättare alldagliga sysslor, men man bör undvika tyngre belastning som att bära matkassar ett par veckor [10].”Riktigt tung belastning är olämplig de första 10–12 veckorna efter frakturtillfället [11]”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="72758C09" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="228A2CB5" w14:textId="77777777">
+    <w:p w14:paraId="72758C09" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228A2CB5" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Vid behov ge exempel på aktiviteter som patienten kan utföra med skadad hand så som att klä sig, tvätta sig och föra mat till munnen. Informationsblad “</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Exempel på lätta aktiviteter i din vardag” kan lämnas till patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="29E1E3E9" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="59F13869" w14:textId="77777777">
+    <w:p w14:paraId="29E1E3E9" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F13869" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Funktionsbehandling</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve"> innebär ödemprofylax och rörelseträning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="160DFB06" w14:textId="77777777">
+    <w:p w14:paraId="160DFB06" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve">Nationellt vårdprogram för behandling av distala </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t>radiusfrakturer</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="3163D7B8" w14:textId="77777777">
+        <w:t xml:space="preserve">I samband med avgipsning bör successiv ökning av belastning och komplexitet i aktivitetsutförande påbörjas. Rörelseträning och stegrad belastning bör utföras aktivt i prioritetsordning enligt följande: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3163D7B8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve"> Handledskontroll (stabilitet) vid träning av fingerrörlighet och grepp. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5E576CB5" w14:textId="77777777">
+    <w:p w14:paraId="5E576CB5" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve"> Underarmsrotation (i synnerhet </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5AF244CD" w14:textId="77777777">
+        <w:t xml:space="preserve"> Underarmsrotation (i synnerhet supination) utan kompensation av kringliggande leder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF244CD" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve"> Dorsalextension med samtidig fingerknytning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="1B465FA4" w14:textId="77777777">
+    <w:p w14:paraId="1B465FA4" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="75CFD105" w14:textId="77777777">
+        <w:t xml:space="preserve"> Volarflexion med samtidig fingersträckning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CFD105" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:t xml:space="preserve"> Radialdeviation med samtidig lätt dorsalextension och </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4092A0BB" w14:textId="77777777">
+        <w:t xml:space="preserve"> Radialdeviation med samtidig lätt dorsalextension och ulnardeviation med samtidig lätt volarflexion (Dart-Thrower’s motion, DTM). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4092A0BB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve"> Passiv töjning av underarmsmuskulatur kan vid behov påbörjas 6–8 veckor efter fraktur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="542CFFC6" w14:textId="77777777">
+    <w:p w14:paraId="542CFFC6" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:t xml:space="preserve"> Åtta veckor efter frakturen kan vid behov lättare styrketräning påbörjas. Initialt föreslås greppstärkande övningar och träning för hela armen med handled stabiliserad. 10 till 12 veckor efter frakturen kan träning stegras successivt avseende belastning och komplexitet inklusive dynamiska handledsrörelser utifrån smärttolerans och tillåtelse från läkare. Styrketräning är sällan nödvändigt då styrkan i skadad hand normalt återkommer så snart patient återgår i tidigare aktiviteter [2, s. 86]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5D5D209A" w14:textId="77777777">
+    <w:p w14:paraId="5D5D209A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00961B9E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ödem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00961B9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
-        <w:t xml:space="preserve">Ökad volym efter fraktur leder till försämrade rörelseförutsättningar och bidrar till nedsatt rörlighet i handen. Kvarstående ödem bildar sammanväxningar. Instruera om högläge och pumprörelser, vid behov med stöd av </w:t>
-[...7 lines deleted...]
-        <w:t>. Överväg ödemlind</w:t>
+        <w:t>Ökad volym efter fraktur leder till försämrade rörelseförutsättningar och bidrar till nedsatt rörlighet i handen. Kvarstående ödem bildar sammanväxningar. Instruera om högläge och pumprörelser, vid behov med stöd av handledsortos. Överväg ödemlind</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:t>ing alternativ prova ut kompressionshandske med anpassad kompressionsklass [2, s. 90].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="58B88D55" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="3B12EA78" w14:textId="77777777">
+    <w:p w14:paraId="58B88D55" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100CF403" w14:textId="77777777" w:rsidR="001439AA" w:rsidRDefault="001439AA" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B12EA78" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
-        <w:lastRenderedPageBreak/>
         <w:t>Gå igenom och lämna rörelseträning/ ödemreducerande åtgärder förslagsvis program ”Handled”. Om patienten uppvisar svullnad i fingrar och hand, uppmana patienten att utföra ödemprofylax (se information under Behandling av icke-opererade: 10-dagarskontroll på Frakturmottagningen, NÄL)</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="63BEC689">
-        <w:t xml:space="preserve"> Vid behov komplettera med träningsprogram för fingrar och/eller tumme exempelvis ”Led-för-led och </w:t>
-[...40 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Vid behov komplettera med träningsprogram för fingrar och/eller tumme exempelvis ”Led-för-led och senglidning” och/eller ”Träning för tumme”. Om patienten har kraftig svullnad överväg kompressionslindning och snart återbesök på sjukhus eller på patientens rehabiliteringsmottagning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB9C958" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756E274E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att underlätta för annan kollega inom VG regionen om vilka handträningsövningar som patienten fått information om är det bra att personbinda träningsprogrammet till den specifika patienten i Exorlive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE6E295" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8F42B9" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ortos</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ortos:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
-        <w:rPr>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> kan även användas i smärtlindrande syfte samt för att skydda handleden från stötar. Utbudet av handledsstöd är stort och valet grundas på hur uttalade besvären är och patientens önskemål och behov” [2, s. 86]</w:t>
+        <w:t>Nationellt vårdprogram för behandling av distala radiusfrakturer skriver att: “Beroende på operationsmetod och immobiliseringstid kan handledsortos användas i olika syften. Ju tidigare gipset avlägsnats desto stabilare handledsortos behövs. Ortosen kan sänka förhöjd muskeltonus i arm och hand, underlätta fingerrörlighet och möjliggöra utförande av aktiviteter med den skadade handen. Ortosen kan även användas i smärtlindrande syfte samt för att skydda handleden från stötar. Utbudet av handledsstöd är stort och valet grundas på hur uttalade besvären är och patientens önskemål och behov” [2, s. 86]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="3BFF8FD2" w14:textId="77777777">
+    <w:p w14:paraId="3BFF8FD2" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="563D323F" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ger stöd vilket skyddar mot uppslitning av skada samt</w:t>
+    <w:p w14:paraId="563D323F" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ortosen ger handleden avlastning tack vare anatomiskt fördelaktigt läge. Studier har visat att ortoser ger stöd vilket skyddar mot uppslitning av skada samt</w:t>
       </w:r>
       <w:r w:rsidRPr="007D51DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">minskade patientens upplevelse av smärta/värk. Tidig användning av </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> kan användas vid behov under längre tid som stöd i aktiviteter [12, sid. 26, </w:t>
+        <w:t xml:space="preserve">minskade patientens upplevelse av smärta/värk. Tidig användning av ortos ger snabbare återgång till användning av handen i dagliga aktiviteter. Ortosen kan användas vid behov under längre tid som stöd i aktiviteter [12, sid. 26, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD039B" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="04BD7541" w14:textId="77777777">
-[...173 lines deleted...]
-    <w:p w:rsidRPr="00F333F6" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="2A756A26" w14:textId="77777777">
+    <w:p w14:paraId="04BD7541" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7347F456" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00FD039B" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Val av handledsortos är beroende på patientens behov. En enkel ortos med volar skena så som Mediroyal Origo short Black MR2260 kan fungera men vid stora besvär med smärta kan en stadigare ortos med både dorsal och volar skena vara lämplig, exempelvis Catell 7070 Prisma Stabil Plus (kallas ibland även Spectra eller Wrist Lacer). Ortosmodellerna förändras över tid utifrån OTAs utbud inom ramen för förtroendeförskrivning. Vid utprovning av handledsortos är det viktigt att ortosen inte hindrar flexion i MCP-lederna. Ortosen ska inte ge upphov till tryck, skav, obehag eller rodnader. Om ortosen ger obehag ska man i så fall prova att justera ortosen genom att t ex polstra över området som skaver. För att undvika dubbelförskrivningar, fråga patienten om de sedan tidigare har en handledsortos för den skadade handen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A756A26" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00F333F6" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="757604A6" w14:textId="77777777">
+    <w:p w14:paraId="757604A6" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve">Boka tid med patienten för återbesök till arbetsterapin cirka två veckor efter </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Boka tid med patienten för återbesök till arbetsterapin cirka två veckor efter avgipsningen, boka återbesök tidigare vid behov. Möjlighet finns till samarbete kring patienten med arbetsterapeut på rehabiliteringsmottagning på hemorten, alternativt överrapportering direkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D5422" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB171B1" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:t>avgipsningen</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="457AB50E" w14:textId="77777777">
+        <w:t xml:space="preserve">Vid efterföljande återbesök genomförs på nytt aktivitets- och funktionsutredning och därefter aktivitets- och funktionsbehandling samt uppföljning av utprovad handledsortos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B638F3B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457AB50E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aktivitetsutredning:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Följ upp vad patienten klarar att genomföra i sina dagliga aktiviteter. Aktiviteter som observeras i behandlingsrummet kan vara att be patienten prova att skriva sitt namn, knäppa en knapp, hålla i bestick </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5A3DDD58" w14:textId="77777777">
+        <w:t xml:space="preserve"> Följ upp vad patienten klarar att genomföra i sina dagliga aktiviteter. Aktiviteter som observeras i behandlingsrummet kan vara att be patienten prova att skriva sitt namn, knäppa en knapp, hålla i bestick etc. Ett användbart bedömningsinstrument är QuickDASH [14].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F80C623" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3DDD58" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Funktionsutredning:</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve"> Följ upp sensibilitet, smärta, ödem, rörlighet och funktioner i huden/ärrläkning. Handstyrka kan vara aktuellt att mäta tidigast runt 8 veckor efter operation och mäts då med handdynamometer Jamar alternativt </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Följ upp sensibilitet, smärta, ödem, rörlighet och funktioner i huden/ärrläkning. Handstyrka kan vara aktuellt att mäta tidigast runt 8 veckor efter operation och mäts då med handdynamometer Jamar alternativt Grippit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12614E64" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A090881" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:t>Grippit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aktivitetsbehandling:</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E786A">
-        <w:t>.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Instruera patienten att använda handen i vardagliga aktiviteter med successivt ökad belastning. Vid behov greppträning i aktivitet exempelvis plocka med solitärpinnar på lutande plan, flexion/extensionsrullen, pronation/supinationsramen alternativt pronation/supinationsklockan. För att testa patientens förmåga att ta föremål och manipulera i handen kan Box and Blocks Test användas [1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E786A">
+        <w:t>]. Om patienten är rädd/har svårt att använda handen kan det vara lämpligt med greppträning i aktiviteter där vävning och köksträning kan vara alternativ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0797FCDB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCC15AD" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E786A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Aktivitetsbehandling:</w:t>
+        <w:t>Funktionsbehandling:</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve"> Instruera patienten att använda handen i vardagliga aktiviteter med successivt ökad belastning. Vid behov </w:t>
-[...63 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6C688FEC" w14:textId="77777777">
+        <w:t xml:space="preserve"> Fortsätt med rörelseträning enligt tidigare program, repetera övningarna tillsammans med patienten för att försäkra sig om att patienten tränar på rätt sätt. Vid behov komplettera eller justera befintliga övningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C688FEC" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="0266372A" w14:textId="77777777">
+    <w:p w14:paraId="0266372A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve">Degträning kan initieras </w:t>
       </w:r>
       <w:r>
         <w:t>från 4</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve"> veckor postoperativt i syfte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve">att </w:t>
       </w:r>
       <w:r>
         <w:t>medvetandegöra och hitta rörelser i träning som gynnar styrka och stabilitet.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve"> Gå igenom och lämna träningsprogram förslagsvis ”Degträning”. Om det finns en kvarstående stelhet i handleden och/eller pronation/ </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> efter </w:t>
+        <w:t xml:space="preserve"> Gå igenom och lämna träningsprogram förslagsvis ”Degträning”. Om det finns en kvarstående stelhet i handleden och/eller pronation/ supination efter </w:t>
       </w:r>
       <w:r>
         <w:t>12 veckor</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve"> kan man påbörja ett lätt passivt rörelseuttag i kombination med de aktiva övningarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="265F056D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="265FDECC" w14:textId="77777777">
+    <w:p w14:paraId="265F056D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265FDECC" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sinnesfunktioner och smärta:</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve"> Finns det känselförändringar? </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="750A5433" w14:textId="77777777">
+        <w:t xml:space="preserve"> Finns det känselförändringar? Vilovärk eller rörelsesmärta, när, var? Visuell analog skala (VAS) kan användas för att mäta smärta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F30B6E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750A5433" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kompressionsbehandling:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> För patienter med ihållande ödem i handen kan lindning av området ge bra behandlingsresultat, med </w:t>
-[...47 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="2F4C2BDB" w14:textId="77777777">
+        <w:t xml:space="preserve"> För patienter med ihållande ödem i handen kan lindning av området ge bra behandlingsresultat, med t.ex. elastisk linda så som PehaFix alternativt att lägga mobidermtyg mot området. Mobiderm finns insydda i kompressionshandskar. Handske med insydd mobiderm finns att ordinera via websesam.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284D0F2E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4C2BDB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="63BEC689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Funktioner i huden:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Ärrläkning efter operation är olika för varje patient. Nationellt vårdprogram för distala </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> efter kirurgiskt behandlad kan utgöra hinder för rörlighet och aktivitetsförmåga samt skapa obehag. När såret efter operation är helt läkt och torrt är det viktigt att hålla huden mjuk och smidig. Arbetsterapeut/fysioterapeut bör informera och instruera i tejpning, ärrmobilisering, nyttjande av ärrbehandlingsmaterial och vid behov kompressionsbehandling [2, Sid 87]</w:t>
+        <w:t xml:space="preserve"> Ärrläkning efter operation är olika för varje patient. Nationellt vårdprogram för distala radiusfrakturer beskriver att “Operationsärr efter kirurgiskt behandlad kan utgöra hinder för rörlighet och aktivitetsförmåga samt skapa obehag. När såret efter operation är helt läkt och torrt är det viktigt att hålla huden mjuk och smidig. Arbetsterapeut/fysioterapeut bör informera och instruera i tejpning, ärrmobilisering, nyttjande av ärrbehandlingsmaterial och vid behov kompressionsbehandling [2, Sid 87]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94CA2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="183B49BA" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="1DD88DC5" w14:textId="77777777">
+    <w:p w14:paraId="183B49BA" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35881DE4" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om ärret är adherent d.v.s. fastsittande med underliggande strukturer och stramar vid rörlighet i handleden behövs ärrmobilisering för att främja rörlighet. Ärrmobilisering kan påbörjas när ärret är läkt. Om ärret är ytligt och färskt kan mobilisering i form av tvärgående, töjande tag kring ärret lossa strukturerna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EF8BF2" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD88DC5" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve">Ett kontinuerligt tryck på ärret i form av någon häfta kan både mjukgöra och minimera ärret. För att förhindra att ett hypertrofiskt ärr eller att keloid uppstår är det bra att tejpa med silikonförband eller papperstejp </w:t>
-[...3 lines deleted...]
-        <w:t>longitudinellt. Även användandet av papperstejp på nya kirurgiska sår hade en signifikant effekt på ärrets utveckling om det användes som behandlingsform under flera veckor. Författarna fann emellertid att det var mer effektivt att använda silikonförband men de menade att patienter med låg risk att utveckla hypertrofiska ärr kunde börja behandla ärren med papperstejp för att eventuellt senare fortsätta med silikonförband [</w:t>
+        <w:t>Ett kontinuerligt tryck på ärret i form av någon häfta kan både mjukgöra och minimera ärret. För att förhindra att ett hypertrofiskt ärr eller att keloid uppstår är det bra att tejpa med silikonförband eller papperstejp longitudinellt. Även användandet av papperstejp på nya kirurgiska sår hade en signifikant effekt på ärrets utveckling om det användes som behandlingsform under flera veckor. Författarna fann emellertid att det var mer effektivt att använda silikonförband men de menade att patienter med låg risk att utveckla hypertrofiska ärr kunde börja behandla ärren med papperstejp för att eventuellt senare fortsätta med silikonförband [</w:t>
       </w:r>
       <w:r>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t>, Sid 11</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t>15].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="17C383A7" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="429E6347" w14:textId="77777777">
+    <w:p w14:paraId="17C383A7" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429E6347" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve">Förslag på papperstejp är </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Förslag på papperstejp är Micropore. Tejp med silicon är bl.a. Mepitac eller Mepiform. Det finns skriftlig information att lämna till patienten om ärrmobilisering i ”Ärrmobilisering efter hand-armskada” samt ”Patientinformation - Tips på ärrbehandlingsmaterial”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51536AD1" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00475186" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="0835AD78" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="0835AD78" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00475186" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Det förekommer ibland att patienten utvecklar överkänslighet i området runt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) som innebär att lätt beröring framkallar smärta och obehagsupplevelse [2, Sid 87]. Behandlingstekniken av att härda hudområdet bygger på Gate Control-teorin som menar att stark aktivitet i beröringsnerverna kan dämpa smärtsignalerna. Det aktuella hudområdet berörs intensivt. Behandlingen upprepas tills beröringen inte längre ger obehag [5 sid 111].  Det kan bli aktuellt </w:t>
+        <w:t xml:space="preserve">Det förekommer ibland att patienten utvecklar överkänslighet i området runt operationsärret. Undersök om patienten utvecklat överkänslighet i huden (hyperestesi) som innebär att lätt beröring framkallar smärta och obehagsupplevelse [2, Sid 87]. Behandlingstekniken av att härda hudområdet bygger på Gate Control-teorin som menar att stark aktivitet i beröringsnerverna kan dämpa smärtsignalerna. Det aktuella hudområdet berörs intensivt. Behandlingen upprepas tills beröringen inte längre ger obehag [5 sid 111].  Det kan bli aktuellt </w:t>
       </w:r>
       <w:r w:rsidRPr="00475186">
         <w:t xml:space="preserve">med härdning enligt behandlingsprogrammet ”Härdning av ärr vid överkänslighet”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008448A3" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="0E4C8A65" w14:textId="77777777">
+    <w:p w14:paraId="0E4C8A65" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="008448A3" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA60C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Tänk särskilt på</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="29660834" w14:textId="77777777">
+    <w:p w14:paraId="29660834" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve">Förväntat är att patienten har nedsatt rörlighet efter </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4A557F9E" w14:textId="77777777">
+        <w:t xml:space="preserve">Förväntat är att patienten har nedsatt rörlighet efter avgipsning av en handledsfraktur. Man förväntas återfå mycket rörlighet genom att rörelseträna och använda handen i aktivitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A557F9E" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4D0DAA3D" w14:textId="77777777">
+    <w:p w14:paraId="4D0DAA3D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Undvik belastande träning och aktivitet av handleden de närmsta 6 veckorna efter skada/operation.</w:t>
       </w:r>
       <w:r w:rsidRPr="2AFEC3F1">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t>Frakturen är kliniskt läkt efter 10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t>12 veckor. Instruera patienten om att det är aktuellt med full belastning först efter läkningstiden.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Förväntad rehabiliteringstid efter skada är cirka 12 veckor till 12 månader.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="2048B7D6" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="20C13FC5" w14:textId="77777777">
+    <w:p w14:paraId="2048B7D6" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C13FC5" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
         <w:t xml:space="preserve">Om smärtan hindrar rörelseträning kan smärtlindrande medicin vara nödvändigt. Vid behov kan du som arbetsterapeut rekommendera patienten att be om råd från apotekspersonal eller vända sig till ortopedmottagningen för rådgivning kring smärtlindrande mediciner. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="30B836CB" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="261AD580" w14:textId="77777777">
+    <w:p w14:paraId="30B836CB" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261AD580" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Om patienten besväras av att smärta och svullnad uppkommer på kvällen är det en indikation på att patienten förmodligen har använt den skadade handen för tungt under dagen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E786A" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6E7D5B7A" w14:textId="77777777">
+    <w:p w14:paraId="6E7D5B7A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="003E786A" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
-        <w:t xml:space="preserve">Smärta kring </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00591C08" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="5A2B3834" w14:textId="77777777">
+        <w:t>Smärta kring caput ulnae förekommer hos vissa patienter och kommer sig av att mjukdelarna kring caput ulnae ofta skadas vid traumat. Skador på mjukdelar kräver ofta lång tid för att läka. Ligament som ofta skadas är det triangulära broskkomplexet, TFCC, och Scaphoilunära ligamentet, SL. Dessa skador kan kräva operation i senare skede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2B3834" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00591C08" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00591C08">
         <w:t>Återkoppla till läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="4717F77C" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00DD099D" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="7D7E2CA8" w14:textId="77777777">
+    <w:p w14:paraId="4717F77C" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nationellt vårdprogram för distala radiusfrakturer beskriver att: ”I de fall som oönskade bieffekter uppkommer efter behandling kan läkare ibland behöva kontaktas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7E2CA8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00DD099D" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD099D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Stark smärta med autonom dysfunktion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD099D">
         <w:t xml:space="preserve"> CRPS karaktäriseras av en smärta som inte står i proportion till skadan, påtagligt nedsatt eller försämrad rörlighet, svullnad, ökad eller minskad svettning, ofta viss känselpåverkan, temperaturförändring och färgförändring samt ökad behåring. Vid misstanke om CRPS bör adekvat behandling påbörjas så snart som möjligt. Återkoppling bör ske till läkare utan dröjsmål.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DD099D" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6C841659" w14:textId="77777777">
+    <w:p w14:paraId="6C841659" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00DD099D" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD099D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Känselstörning i hand/underarm</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD099D">
-        <w:t xml:space="preserve">. Känselstörning i handen bör inge misstanke om </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00DD099D" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="225A5523" w14:textId="77777777">
+        <w:t>. Känselstörning i handen bör inge misstanke om nerventrapment. Vanligast är karpaltunnelsyndrom (CTS) men även radialisnerven och ulnarisnerven kan påverkas. Vid akut CTS eller stora besvär, ordna snar kontakt med läkare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225A5523" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00DD099D" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD099D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Misstanke om </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Misstanke om senskada.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD099D">
-        <w:rPr>
-[...47 lines deleted...]
-    <w:p w:rsidRPr="00DD099D" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="7E80DC7A" w14:textId="77777777">
+        <w:t xml:space="preserve"> Plötsligt påkommen oförmåga att utföra tum-/fingerrörelser bör inge misstanke om senskada. Oförmåga att sträcka tummens ytterled (EPL-ruptur) är den vanligast förekommande senrupturen i relation till distal radiusfraktur, men senskador kan även drabba andra senor som passerar frakturområdet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E80DC7A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00DD099D" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD099D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Krepitationer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Krepitationer och/eller lokal smärta över osteosyntesmaterial.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD099D">
-        <w:rPr>
-[...62 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="30974070" w14:textId="77777777">
+        <w:t xml:space="preserve"> Tenosynovit och tendinit (inflammation i senskida och sena) karaktäriseras av krepitationer över senornas förlopp, ibland förekommer även svullnad och/eller rodnad. Tillståndet kan vara mer eller mindre smärtsamt. Tenosynovit kan vara en varningssignal för hotande senruptur och ska föranleda snar kontakt med läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30974070" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD099D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Handledssmärta</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD099D">
-        <w:t xml:space="preserve">. Rörelseinskränkning, rörelsesmärta, belastningssmärta, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och/eller andra besvär som kraftigt begränsar aktiviteter och som kvarstår mer än 3–6 månader efter skadan bör föranleda kontakt med läkare</w:t>
+        <w:t>. Rörelseinskränkning, rörelsesmärta, belastningssmärta, vilovärk och/eller andra besvär som kraftigt begränsar aktiviteter och som kvarstår mer än 3–6 månader efter skadan bör föranleda kontakt med läkare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD099D">
         <w:t>[2, Sid 92]</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD099D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00333156" w:rsidR="001439AA" w:rsidP="001439AA" w:rsidRDefault="001439AA" w14:paraId="30BDC393" w14:textId="77777777">
+    <w:p w14:paraId="30BDC393" w14:textId="77777777" w:rsidR="001439AA" w:rsidRPr="00333156" w:rsidRDefault="001439AA" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00961B9E" w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="358FD5F1" w14:textId="77777777">
+    <w:p w14:paraId="358FD5F1" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00961B9E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00961B9E">
         <w:t>Behandlingsperiod avslutas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="001439AA" w:rsidRDefault="00396D8E" w14:paraId="6A0F3C70" w14:textId="77777777">
+    <w:p w14:paraId="6A0F3C70" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="001439AA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003E786A">
         <w:t>Behandlingsperioden avslutas i NU-sjukvården i samråd med patienten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. I samband med avslutning av behandlingsperiod informeras patienten om möjlighet till ytterligare uppföljningar vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1D4F" w:rsidP="00396D8E" w:rsidRDefault="007A1D4F" w14:paraId="331B16E7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00961B9E" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="658E963D" w14:textId="77777777">
+    <w:p w14:paraId="331B16E7" w14:textId="77777777" w:rsidR="007A1D4F" w:rsidRDefault="007A1D4F" w:rsidP="00396D8E"/>
+    <w:p w14:paraId="658E963D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00961B9E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00961B9E">
-        <w:lastRenderedPageBreak/>
         <w:t>Referenser</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00961B9E" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="2A267E2C" w14:textId="77777777">
+    <w:p w14:paraId="2A267E2C" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00961B9E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r w:rsidRPr="42AE9C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005602CB">
-        <w:t>Runnqvist</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="21C339EC" w14:textId="77777777">
+        <w:t xml:space="preserve">Runnqvist Cederlund, R. &amp; Sollerman, C. (1992) Handens rehabilitering, vol 2, studentlitteratur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C339EC" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r w:rsidRPr="005602CB">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00961B9E">
-        <w:t xml:space="preserve">Sveriges regioner i samverkan Hälso- och sjukvård (2021) Nationellt vårdprogram för behandling av distala </w:t>
-[...9 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId16">
+        <w:t xml:space="preserve">Sveriges regioner i samverkan Hälso- och sjukvård (2021) Nationellt vårdprogram för behandling av distala radiusfrakturer - Nationellt programområde för rörelseorganens sjukdomar </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="006A486A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://d2flujgsl7escs.cloudfront.net/external/Nationellt+v%C3%A5rdprogram+f%C3%B6r+behandling+av+distala+radiusfrakturer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00961B9E" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="5991E7B4" w14:textId="77777777">
+    <w:p w14:paraId="5991E7B4" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00961B9E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961B9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00961B9E">
         <w:t xml:space="preserve">Nationellt system för kunskapsstyrning </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00961B9E">
         <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:t>2-09-22)</w:t>
       </w:r>
       <w:r w:rsidRPr="00961B9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005602CB" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="4D72BD7B" w14:textId="77777777">
+    <w:p w14:paraId="4D72BD7B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="005602CB" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005602CB">
         <w:t>3 Möller, M. (2018) Handledsfraktur hos vuxna</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005602CB" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="45DBF066" w14:textId="77777777">
+    <w:p w14:paraId="45DBF066" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="005602CB" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="005602CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.internetmedicin.se/behandlingsoversikter/ortopedi-frakturer/handledsfraktur-hos-vuxna/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005602CB">
         <w:t xml:space="preserve"> (2021-10-21)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="21A2554B" w14:textId="77777777">
+    <w:p w14:paraId="21A2554B" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r w:rsidRPr="005602CB">
-        <w:t xml:space="preserve">4 </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="6BAEE8B9" w14:textId="77777777">
+        <w:t xml:space="preserve">4 Yarollahi A. (2017) ÅTERBESÖKAREN andra upplagan NU-SJUKVÅRDEN ORTOPEDKLINIKEN nummer på tryckeriet VGR5915 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAEE8B9" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r w:rsidRPr="005602CB">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t xml:space="preserve">NU-sjukvården, Ortopedkliniken. Dr. M. Ibrahim Ahmad, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>NU-sjukvården, Ortopedkliniken. Dr. M. Ibrahim Ahmad, handgruppen på Arbetsterapin Nu-sjv. (20210419) Hand PM för behandling av Radiusfraktur NU-sjukvården 20210419</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3022F02D" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t>handgruppen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Runnqvist Cederlund, R. &amp; Sollerman, C. (1992) Handens rehabilitering, vol 1, Studentlitteratur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4764C8A3" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="005602CB" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r w:rsidRPr="005602CB">
-        <w:t xml:space="preserve"> på Arbetsterapin Nu-</w:t>
-[...71 lines deleted...]
-    <w:p w:rsidRPr="006A104B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="0071EA56" w14:textId="77777777">
+        <w:t>7 Zeba N., Westin O., Karlsson j., Samuelsson K., ABC OM Distal radiusfraktur hos vuxna. Läkartidningen. 2018; 115: 1-5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0071EA56" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="006A104B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r w:rsidRPr="00047EEF">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Anna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00047EEF">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Unneby</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00047EEF">
         <w:t xml:space="preserve"> Vårdhandboken, Smärtskattningsinstrument </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId18">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="006F3651">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/smartskattning-av-akut-och-postoperativ-smarta/smartskattningsinstrument/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (20220317)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="2D37A5E8" w14:textId="77777777">
+    <w:p w14:paraId="2D37A5E8" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r>
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005602CB">
-        <w:t>Handkirurigiskt</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. Manual för styrke- och rörlighetsmätning av armbåge, underarm och hand. Version 2016:1. </w:t>
+        <w:t xml:space="preserve">Handkirurigiskt kvalitetsregister Hakir. Manual för styrke- och rörlighetsmätning av armbåge, underarm och hand. Version 2016:1. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="005602CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hakir.se/wp-content/uploads/2011/11/Manual-for-rorelse-styrka-Version-1-2016-.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005602CB">
         <w:t xml:space="preserve"> (20180920)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="4AE485C1" w14:textId="77777777">
+    <w:p w14:paraId="4AE485C1" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="005D665A">
         <w:t>Ernesto Martinez, 1177 Vårdguiden, </w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
         <w:t xml:space="preserve">Handledsbrott. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="005602CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Benbrott i handled och underarm - 1177 Vårdguiden</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005602CB">
         <w:t xml:space="preserve"> (202</w:t>
       </w:r>
       <w:r>
         <w:t>20317</w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C268E" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="3BEC259A" w14:textId="77777777">
+    <w:p w14:paraId="3BEC259A" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="008C268E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF72B0">
-        <w:t>Schmalholz</w:t>
-[...8 lines deleted...]
-        <w:t>S.,</w:t>
+        <w:t>Schmalholz A., Printz S.,</w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t>Region</w:t>
-[...6 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId21">
+        <w:t xml:space="preserve">Region Stockholm Viss.nu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="006F3651">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://viss.nu/kunskapsstod/vardprogram/handledsfraktur</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005602CB">
         <w:t xml:space="preserve"> (202</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">20310) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="6D6B5710" w14:textId="77777777">
+    <w:p w14:paraId="6D6B5710" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t xml:space="preserve">Selsborg Haapala T., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Selsborg Haapala T., Conforti A. (2017) Hur främjas aktivitetsutförande och delaktighet hos personer med distal radiusfraktur - en litteraturöversikt. Examensarbete 15 hp Karolinska institutet. Institutionen för Neurobiologi, Vårdvetenskap och Samhälle Sektionen för arbetsterapi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F80403" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="005602CB" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
+      <w:r>
+        <w:t xml:space="preserve">13 </w:t>
+      </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t>Conforti</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ahlenius, A-M., Dahlberg, A. (2003). </w:t>
+      </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t xml:space="preserve"> A. (2017) Hur främjas aktivitetsutförande och delaktighet hos personer med distal </w:t>
-[...57 lines deleted...]
-    <w:p w:rsidRPr="005602CB" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="4ABEC307" w14:textId="77777777">
+        <w:t>Handledsortos tidigt i mobiliseringen efter distal radiusfraktur. Examensarbete 10p. Sahlgrenska akademin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABEC307" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="005602CB" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r w:rsidRPr="005602CB">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Hälsoenkät (arm/axel/hand) </w:t>
+        <w:t xml:space="preserve"> QuickDASH Hälsoenkät (arm/axel/hand) </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="005602CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://www.ssas.se/files/score_shoulder/QuickDASH.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005602CB">
         <w:t xml:space="preserve"> (20</w:t>
       </w:r>
       <w:r>
         <w:t>220317</w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0013050B" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="134CB884" w14:textId="77777777">
+    <w:p w14:paraId="134CB884" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="0013050B" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Box and Blocks Test Instructions </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId23">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Box and Blocks Test Instructions.pdf (sralab.org)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005602CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>22-09-21</w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E40F55" w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="014F52AF" w14:textId="77777777">
+    <w:p w14:paraId="014F52AF" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRPr="00E40F55" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:r>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t xml:space="preserve"> Bergentz M., Gustavsson A-M., Persson U. Tiden läker alla sår men </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Bergentz M., Gustavsson A-M., Persson U. Tiden läker alla sår men operationsärren består -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="005602CB">
-        <w:t>operationsärren</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">om egenvård vid ärrläkning Examensarbete 15 hp Högskolan i borås </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="005602CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://bada.hb.se/bitstream/2320/4222/1/2008_94.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005602CB">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005602CB">
         <w:t>(20181119)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396D8E" w:rsidP="00396D8E" w:rsidRDefault="00396D8E" w14:paraId="5B23B5ED" w14:textId="77777777">
+    <w:p w14:paraId="5B23B5ED" w14:textId="77777777" w:rsidR="00396D8E" w:rsidRDefault="00396D8E" w:rsidP="00396D8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00747066" w:rsidR="00747066" w:rsidP="00747066" w:rsidRDefault="00747066" w14:paraId="11010C13" w14:textId="592CD54A"/>
-    <w:sectPr w:rsidRPr="00747066" w:rsidR="00747066" w:rsidSect="00330F6A">
+    <w:p w14:paraId="11010C13" w14:textId="592CD54A" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00747066"/>
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00492F2C" w:rsidRDefault="00492F2C" w14:paraId="42689C63" w14:textId="77777777">
+    <w:p w14:paraId="798474DF" w14:textId="77777777" w:rsidR="00742C5F" w:rsidRDefault="00742C5F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00492F2C" w:rsidRDefault="00492F2C" w14:paraId="555FEA0A" w14:textId="77777777">
+    <w:p w14:paraId="1F1D9B2F" w14:textId="77777777" w:rsidR="00742C5F" w:rsidRDefault="00742C5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00492F2C" w:rsidRDefault="00492F2C" w14:paraId="7F81F847" w14:textId="77777777">
+    <w:p w14:paraId="4F29C0A4" w14:textId="77777777" w:rsidR="00742C5F" w:rsidRDefault="00742C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="2D4C1147">
+      <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="18B43FB5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -8117,196 +5925,196 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00492F2C" w:rsidRDefault="00492F2C" w14:paraId="5793B137" w14:textId="77777777"/>
+    <w:p w14:paraId="6CD44176" w14:textId="77777777" w:rsidR="00742C5F" w:rsidRDefault="00742C5F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00492F2C" w:rsidRDefault="00492F2C" w14:paraId="7101E584" w14:textId="77777777">
+    <w:p w14:paraId="247AB243" w14:textId="77777777" w:rsidR="00742C5F" w:rsidRDefault="00742C5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00492F2C" w:rsidRDefault="00492F2C" w14:paraId="4D6A7A2D" w14:textId="77777777">
+    <w:p w14:paraId="5D75897B" w14:textId="77777777" w:rsidR="00742C5F" w:rsidRDefault="00742C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="5C36AAEB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -8388,1305 +6196,1305 @@
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AE40B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFF468CA"/>
     <w:lvl w:ilvl="0" w:tplc="210293D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A3C432F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FB7C484C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FA30A9A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F7BC7640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DB443C10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8E806D40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A70291B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8B4ED33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F752DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11901E9E"/>
     <w:lvl w:ilvl="0" w:tplc="BCF246E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C7A46156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="790E99CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="80DE3C44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="71D0CE74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C8D2AE5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3AD682F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B7CC812A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8864D5D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130F6974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C902B4A"/>
     <w:lvl w:ilvl="0" w:tplc="25BCEE2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DAB2641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AB29B2C"/>
     <w:lvl w:ilvl="0" w:tplc="A1AA861A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="011A8766">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9748,398 +7556,398 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38CF2210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC32C47E"/>
     <w:lvl w:ilvl="0" w:tplc="C1AC65B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0F47AD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F7A63260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0876D648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="29BC68AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CC06B944">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0A2CB8C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="91222B34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C6483886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EAA4CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A682A52"/>
     <w:lvl w:ilvl="0" w:tplc="FA183860">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="058E7A30">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10198,647 +8006,647 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21900076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C837E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D58EBF6"/>
     <w:lvl w:ilvl="0" w:tplc="BB02C9CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FE7C9B02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="34585BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="87E84BCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1D8CD402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DF86C2B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="09FC5756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="17406AEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="03C8542C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EFF56B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE820AFE"/>
     <w:lvl w:ilvl="0" w:tplc="05945354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="12DA753A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B10CC142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="77CA1AEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7D72166E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="ED300D94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="39D8884E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AD2CFC90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE40EB96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53BC2C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9208CF0C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D1DEDCEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="38D25AAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -10920,1162 +8728,1160 @@
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EF52FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B2A5D54"/>
     <w:lvl w:ilvl="0" w:tplc="B278238C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F32442A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ED602028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2124AF9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="49804A94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8C028F2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C41AAC70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F0D84AA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4B5ECBBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72B1392D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="492473C8"/>
     <w:lvl w:ilvl="0" w:tplc="C656442C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A5961B8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="223C9BB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AD58B9D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="34865AD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3FB0A1A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EAB855B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7E5E414C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F6A6F3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73015036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F536C5D0"/>
     <w:lvl w:ilvl="0" w:tplc="210293D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="765E579B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A405526"/>
     <w:lvl w:ilvl="0" w:tplc="ED5228D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56E6374C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C50E31C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4DB6B65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="66E84102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="37FE88BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F1107F5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="46605700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="085AA460">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1118837759">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2099517609">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="476192984">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="672879866">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1409496672">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="80221913">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1813790761">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1161433346">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1608535864">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="387069381">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="205873499">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="268708054">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="773549749">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1923755177">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1227643535">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="430007552">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1625842938">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1309625443">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1330711359">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1722631764">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="703991739">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="90706640">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1210609179">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1874462970">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1967076117">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="914627161">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="901523371">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="682901650">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="592081821">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1051033129">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1800874760">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1462722445">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -12095,50 +9901,51 @@
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D73BE"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001439AA"/>
+    <w:rsid w:val="00146C04"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019464B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A3816"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
@@ -12269,50 +10076,51 @@
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00742C5F"/>
     <w:rsid w:val="00742EC7"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A1D4F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B0EB4"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00853702"/>
@@ -12494,191 +10302,192 @@
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F47FDC"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC396B"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1033101D"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="1E3DB605"/>
     <w:rsid w:val="206FE462"/>
     <w:rsid w:val="3D3869FF"/>
     <w:rsid w:val="4BEC39E5"/>
     <w:rsid w:val="57CB7F3A"/>
+    <w:rsid w:val="5DA90790"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7A0D197A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12703,75 +10512,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12806,57 +10615,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -12914,701 +10723,701 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -13672,609 +11481,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -14283,94 +12092,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -14379,496 +12188,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -14935,109 +12744,109 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Bokenstitel">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00396D8E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrdtextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00396D8E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="00396D8E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15375,53 +13184,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>6233</Words>
+  <Characters>33041</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>275</Lines>
+  <Paragraphs>78</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>39196</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hand - Distal radiusfraktur - Arbetsterapi NU</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Erika Oppenstam</lastModifiedBy>
-  <revision>45</revision>
+  <lastModifiedBy>Elisabeth Johnsen Zander</lastModifiedBy>
+  <revision>46</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>