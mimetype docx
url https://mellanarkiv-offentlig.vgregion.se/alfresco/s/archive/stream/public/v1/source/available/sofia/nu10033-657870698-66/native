--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -6,64 +6,64 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="232EBB61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="142"/>
         <w:sectPr w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidSect="00157183">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="43D7FB59" w14:textId="24FE39EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -145,88 +145,90 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>15322</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-            <w:pict w14:anchorId="204AA055">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="402C946A">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="23B21449">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidRPr="003D37FD" w:rsidR="00157183" w:rsidP="00157183" w:rsidRDefault="00157183" w14:paraId="0EB6DBEF" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
@@ -235,59 +237,61 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>15322</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:name="_1314629194" w:id="1"/>
       <w:bookmarkStart w:name="Rubrik" w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
@@ -373,145 +377,149 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>15322</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-            <w:pict w14:anchorId="3CC4C44E">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="42216DBC">
               <v:shape id="Text Box 1" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE581m4AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/07RRNkrUdBqbipAG&#10;Qxp8gOM4iUXia67dJuXruXbSrrC3iRfL9nXOPefck83N2HfsoNBpMAVfLZacKSOh0qYp+I/vu3dr&#10;zpwXphIdGFXwo3L8Zvv2zWawuUqhha5SyAjEuHywBW+9t3mSONmqXrgFWGWoWAP2wtMRm6RCMRB6&#10;3yXpcnmdDICVRZDKObq9n4p8G/HrWkn/WNdOedYVnLj5uGJcy7Am243IGxS21XKmIV7BohfaUNMz&#10;1L3wgu1Rv4DqtURwUPuFhD6ButZSRQ2kZrX8R81TK6yKWsgcZ882uf8HK78enuw3ZH78CCMNMIpw&#10;9gHkT8cM3LXCNOoWEYZWiYoar4JlyWBdPn8arHa5CyDl8AUqGrLYe4hAY419cIV0MkKnARzPpqvR&#10;Mxlapll2vaSSpFqapuv1VWwh8tPXFp3/pKBnYVNwpKFGdHF4cD6wEfnpSWhmYKe7Lg62M39d0MNw&#10;E9kHwhN1P5Yj09UsLYgpoTqSHIQpLhRv2rSAvzkbKCoFd7/2AhVn3WdDlnxYZVnIVjxkV+9TOuBl&#10;pbysCCMJquCes2l756c87i3qpqVOpyHcko07HRU+s5rpUxyi8Dm6IW+X5/jq+Qfb/gEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAL673/PeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adr&#10;kbhRG6sPFOJUFWrLESgRZzdekoj4IdtNw79ne6K3nd3R7DflerIDGzGm3jsFjzMBDF3jTe9aBfXn&#10;7uEJWMraGT14hwp+McG6ur0pdWH82X3geMgtoxCXCq2gyzkUnKemQ6vTzAd0dPv20epMMrbcRH2m&#10;cDtwKcSSW907+tDpgC8dNj+Hk1UQctivXuPb+2a7G0X9ta9l326Vur+bNs/AMk753wwXfEKHipiO&#10;/uRMYgNpIZcL8tIk58AuDiklbY4K5qsF8Krk1x2qPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDE581m4AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" w14:anchorId="01C108F8">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidRPr="003D37FD" w:rsidR="00157183" w:rsidP="00157183" w:rsidRDefault="00157183" w14:paraId="683C8964" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>15322</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -553,67 +561,61 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="75567101" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="103A34FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="142"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
+      <w:r>
         <w:t>Revidering i denna version:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00610B2F" w14:paraId="240FB10B" w14:textId="25C81D17">
+    <w:p w:rsidR="3DDCEA65" w:rsidP="30024B95" w:rsidRDefault="3DDCEA65" w14:paraId="0FED7490" w14:textId="1B9ADE0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Förlängd giltighet utan revidering</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Revidering under; Premedicinering, Induktion, Analgetika, Anestesiunderhåll</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="0907B264" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="07534D12" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -662,325 +664,506 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:t>Dosering</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="6B82D433" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="1513AA28" w14:textId="77777777">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00E518FE" w14:paraId="1513AA28" w14:textId="309C5606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lonidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="2E737D4D" w14:textId="0D074B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Catapresan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E830A0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5µg/kg per os</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="1F9AB25D" w14:textId="2ACEDA1E">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="1F9AB25D" w14:textId="4947D9AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Klonidinhydroklorid oral lösning20µg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Klonidinhydroklorid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oral lösning20µg/ml</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E830A0">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00872B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00E518FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00872B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00E518FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00872B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> min innan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="0CB966E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="3FACE8C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dexmedetomidin</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="676B2416" w14:textId="6E78FAA2">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00F43E85" w:rsidRDefault="00157183" w14:paraId="676B2416" w14:textId="53A167F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dexdor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)-2 µg/kg nasalt. Max 0,2 ml/näsborre. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="14543B42" w14:textId="77777777">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00872B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E518FE" w:rsidR="00E518FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E518FE" w:rsidR="00E518FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00E518FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20F1E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> µg/kg nasalt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43E85">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00F43E85">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infusionsvätska 100 µg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00F43E85">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43E85">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F43E85">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F43E85">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Max 0,2 ml/näsborre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00E80513" w14:paraId="14543B42" w14:textId="52F17C72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00E830A0">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effekt efter ca </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81695">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0 min</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="7E720F97" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="78CD1208" w14:textId="3DD73FC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Midazolam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.1mg/kg intravenöst</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="6E39B89C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Dormicum injektionsvätska 1mg/ml, 5mg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dormicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 1mg/ml, 5mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.5mg/kg oralt</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="24AC4FD8" w:rsidRDefault="00157183" w14:paraId="376C34AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3912" w:firstLine="1304"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1013,116 +1196,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="6F864ABD" w14:textId="7E9A24EA">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="0DEE3684" w14:textId="2B45F2CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...55 lines deleted...]
-      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="06AE1131" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="5ED630DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
@@ -1135,51 +1261,50 @@
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="5A1D3A44" w14:textId="7E170255">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
-        <w:lastRenderedPageBreak/>
         <w:t>Induktion</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1318,516 +1443,392 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="42B852FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="3454E7E4" w14:textId="3BD0D1B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Glycopyrron</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5µg/kg</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="3850EBD9" w14:textId="6CBEA7F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Robinul injektionsvätska 0.2mg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Robinul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 0.2mg/ml</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MAX DOS 0.2mg = 1ml</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="1374AB64" w14:textId="77777777">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="000D3094" w:rsidRDefault="00157183" w14:paraId="1F7081F6" w14:textId="224A1F61">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="3A36788F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="7DDFE0B5" w14:textId="2C32EEDC">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="56BBD6A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="10BC879A" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10mg/ml, 5mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2-3-5 mg/kg intravenöst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="7F2669D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pentothal 25mg/ml</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="2BAADE90" w14:textId="77777777">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infusion 15-12-10-8 mg/kg/h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="7FB6EDD0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="5528F5F4" w14:textId="5C6F9644">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="27CE31E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Thiopental (Pentorekt)</w:t>
-[...193 lines deleted...]
-        </w:rPr>
         <w:t>Ketamin</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Ketalar 10mg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ketalar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2mg/kg intravenöst</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Ketalar 50mg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ketalar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1906,58 +1907,60 @@
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="4FA12A39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="005D6633" w:rsidRDefault="00157183" w14:paraId="74DD9E00" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="424"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fentanyl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
@@ -1978,151 +1981,171 @@
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>µg/kg intravenöst. Upprepas v b</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="75036945" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Leptanal injektionsvätska 50µg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Leptanal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 50µg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="1EEA8543" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alfentanil</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5-10-20µg/kg intravenöst</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="0077578A" w:rsidRDefault="00157183" w14:paraId="2607254C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="565"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Rapifen injektionsvätska 0.5mg/ml = 500µg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rapifen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 0.5mg/ml = 500µg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">För intubation:20 µg/kg iv   </w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2203,72 +2226,82 @@
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>100-</w:t>
+        <w:t>100</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>200µg/kg intravenöst</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="7794CA95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Morfin injektionsvätska 1mg/ml = 1000µg/ml</w:t>
       </w:r>
@@ -2281,327 +2314,373 @@
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="222CC0E6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="29F0FA51" w14:textId="77777777">
+    <w:p w:rsidRPr="00A90807" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="29F0FA51" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90807">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Muskelrelaxation </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="1CBFC933" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="0077578A" w:rsidRDefault="00157183" w14:paraId="04965FDB" w14:textId="759ECE14">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00CE17C7" w:rsidP="00CE17C7" w:rsidRDefault="00CE17C7" w14:paraId="691464CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rocuronium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.6mg/kg intravenöst </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00CE17C7" w:rsidP="00CE17C7" w:rsidRDefault="00CE17C7" w14:paraId="4E6B9DDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Esmeron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>för intubation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE17C7" w:rsidP="00CE17C7" w:rsidRDefault="00CE17C7" w14:paraId="34FBF8E9" w14:textId="1193B9CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="424"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0.15mg/kg vid upprepad dosering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE17C7" w:rsidP="0077578A" w:rsidRDefault="00CE17C7" w14:paraId="39D2DA7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="424"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="0077578A" w:rsidRDefault="00157183" w14:paraId="04965FDB" w14:textId="4188D7FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="424"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Suxamethon</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1mg/kg intravenöst för intubation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="005D6633" w:rsidRDefault="00157183" w14:paraId="17E7FC20" w14:textId="31D92DE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="707"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Celocurinklorid injektionsvätska 50mg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Celocurinklorid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 50mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 mg/kg iv för barn </w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0" w:rsidR="00BD0ABF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>yngre</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> än 1 år</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="39C00781" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="004C65DB" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="404C8C07" w14:textId="77777777">
-[...94 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="0077578A" w:rsidRDefault="00157183" w14:paraId="2CAC7337" w14:textId="0B8113AB">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="0077578A" w:rsidRDefault="00157183" w14:paraId="2CAC7337" w14:textId="5615DB21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3912" w:right="424" w:firstLine="1304"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="6ECCC890" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2619,51 +2698,50 @@
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00903279" w:rsidP="00E830A0" w:rsidRDefault="00903279" w14:paraId="3EE50532" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="7E2DB04D" w14:textId="410D8646">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
-        <w:lastRenderedPageBreak/>
         <w:t>Anestesiunderhåll</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="39D1795A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
@@ -2671,97 +2749,118 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="34294371" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="5216"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alfentani</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E830A0">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Alfentanil </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alfentanil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="2E0D2669" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Rapifen injektionsvätska 0.5mg/ml = 500µg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rapifen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 0.5mg/ml = 500µg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="49875440" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Infusion 30 µg/kg/h=0,5µg/kg/min</w:t>
       </w:r>
@@ -2794,179 +2893,284 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="15343CB2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="100944F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Propofol</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="4EA6A7F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="6A85B2F2" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 10mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F2E38" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="7E852FAC" w14:textId="6917F3A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-12-10-8 mg/kg/h intravenöst </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="262EEB6C" w14:textId="77777777">
+        <w:t>15-12-10-</w:t>
+      </w:r>
+      <w:r w:rsidR="008D468B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="008D468B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg/kg/h intravenöst</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F2E38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F2E38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TIVA för barn &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00592647">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="006F2E38" w14:paraId="6A85B2F2" w14:textId="19977996">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10-8-6 mg/kg/h intravenöst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TIVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00592647">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för barn &gt;30 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="262EEB6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="710A4B39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:t>Reversering</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="32F4C45E" w14:textId="77777777">
@@ -2986,912 +3190,1369 @@
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="731E0AF5" w14:textId="701CBEDC">
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00A12316" w:rsidRDefault="00157183" w14:paraId="731E0AF5" w14:textId="7E1071CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="567"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Glykopyrron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neostigmin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A53A36" w:rsidP="00A12316" w:rsidRDefault="00157183" w14:paraId="7C8AF856" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="567"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Robinul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neostigmin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A36">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A53A36">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C53570">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00C53570">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0,02ml/kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B32157" w:rsidP="00651E44" w:rsidRDefault="00A53A36" w14:paraId="47219F82" w14:textId="407F2EEF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53A36">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ektions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53A36">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vätska 0,5mg/ml + 2.5 mg/ml</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Robinul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10µg/kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00651E44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651E44" w:rsidR="00651E44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>+ Neostigmin 50µg/kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00173AF2" w:rsidP="529482C1" w:rsidRDefault="007C3CFC" w14:paraId="5BCBA881" w14:textId="38EA54D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5216" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A53A36">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00212726">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAX</w:t>
+      </w:r>
+      <w:r w:rsidR="00592D3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00651E44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(0.5mg</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00173AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.5mg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22398">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00212726" w:rsidP="00E830A0" w:rsidRDefault="00212726" w14:paraId="59E8879D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...187 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="63F57009" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="59D7F3D1" w14:textId="01BC06FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="59D7F3D1" w14:textId="6FAB708F">
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naloxon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00741144">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F21F25">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F21F25">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2-4µg/kg intravenöst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="4CB17E01" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
-          <w:b/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="4CB17E01" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naloxon injektionsvätska 0.4mg/ml, 20µg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="503BC77A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="503BC77A" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="007C3CFC" w:rsidR="002661C3" w:rsidP="007C3CFC" w:rsidRDefault="00157183" w14:paraId="53F134D3" w14:textId="48D74002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="2060685E" w14:textId="3453031E">
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sugammadex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00903279">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00741144">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F35859">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F35859">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;2 år </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C0C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bridion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E34">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F35859">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg/kg, i v</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="5F0E586C" w14:textId="3BE3800E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E830A0">
+        <w:t>Analgetika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="4463148E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...70 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="1F1E0E11" w14:textId="09D7BBF9">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A38C2" w:rsidP="00E830A0" w:rsidRDefault="00067E34" w14:paraId="33BFAC6A" w14:textId="22691B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="002661C3" w:rsidP="00E830A0" w:rsidRDefault="002661C3" w14:paraId="7B772B3E" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ibuprofen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ipren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3" w:rsidR="00CE3BD3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4–10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg/kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3" w:rsidR="00CE3BD3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3" w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3–4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3" w:rsidR="00CE3BD3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, MAX 400 mg/dos och MAX 1200 mg/dygn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3" w:rsidR="00CE3BD3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CE3BD3" w:rsidR="00CE3BD3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>För dosen under 200 mg, överväg oral suspension 20 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A38C2" w:rsidP="00E830A0" w:rsidRDefault="004A38C2" w14:paraId="2E4E92A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="002661C3" w:rsidP="00E830A0" w:rsidRDefault="002661C3" w14:paraId="53F134D3" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="004A38C2" w:rsidRDefault="004A38C2" w14:paraId="4B0BF75D" w14:textId="522116DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="4463148E" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E270FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – mixtur, tablett, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E270FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E270FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E270FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Startdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4E2A" w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30–40 mg/kg per os/rektalt</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Underhållsdos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4E2A" w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4E2A" w:rsidR="00872B37">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1–3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4E2A" w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (15) – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A4E2A" w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20-25</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A4E2A" w:rsidR="004A4E2A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg/kg, MAX 100 mg/kg eller MAX 4 g/dygn</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7209B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00035112" w:rsidR="00C7209B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Underhållsdos</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7209B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dag 4- , </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C7209B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15-18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C7209B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg/kg, MAX 75 mg/kg/dygn</w:t>
+      </w:r>
+      <w:r w:rsidR="004010DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004010DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00035112" w:rsidR="004010DD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vid feber:</w:t>
+      </w:r>
+      <w:r w:rsidR="004010DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004010DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10-15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004010DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg/kg x 4- (6), MAX 60 mg/kg/dygn</w:t>
+      </w:r>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00035112" w:rsidR="00035112">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Perfalgan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15 mg/kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00035112">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAXDOS 60 mg/kg/dygn</w:t>
+      </w:r>
+      <w:r w:rsidR="00591CE4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00591CE4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B7CD5" w:rsidR="00591CE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parecoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00165754">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00165754">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dynastat 5 mg/ml, 0,5 mg/kg x1-2, MAX 40 mg/dos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="00157183">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="251D8DB1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="281865F4" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="79D19025" w14:textId="43CFBFFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Diklofenak</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="4B0BF75D" w14:textId="351EEB90">
+        <w:t>Ketorolak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B13263" w:rsidR="001613C7" w:rsidP="00B13263" w:rsidRDefault="00157183" w14:paraId="2C12B6C2" w14:textId="2B08AD85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...309 lines deleted...]
-        <w:ind w:left="142"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toradol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20575">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 0,3-(0,5) mg/kg x</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3215">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00872B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3–4</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gäller barn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1-15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> år</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toradol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 mg/ml 0,3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3215">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3215">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,5) mg/kg x </w:t>
+      </w:r>
+      <w:r w:rsidR="00872B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4–6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gäller barn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16-18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> år</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAXDOS barn &lt;50 kg – 15 mg/dos och 60 mg/dygn</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C05C3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAXDOS barn &gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07317">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50 kg – 30 mg/dos och 90 mg/dygn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E830A0" w:rsidR="001613C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="0824C68B" w14:textId="5EA2F15F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="142"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-        <w:lastRenderedPageBreak/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
         <w:t>Sedation</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="05E16F28" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3903,89 +4564,109 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="34720EE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clonidin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E830A0">
-[...12 lines deleted...]
-        <w:t>1-2 µg/kg intravenöst</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> µg/kg intravenöst</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="16B25E55" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Catapresan injektionsvätska 150µg/ml, 15µg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Catapresan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 150µg/ml, 15µg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="53D98F03" w14:textId="77777777">
       <w:pPr>
@@ -4026,89 +4707,100 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="64AE8F81" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ondansetron</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.1mg/kg upp till 4 mg iv</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="17C439D5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Zofran injektionsvätska 2mg/ml, </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zofran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 2mg/ml, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4154,56 +4846,65 @@
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.2mg/kg upp till 4 mg</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="64AF6568" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E830A0">
-[...4 lines deleted...]
-        <w:t>Betapred injektionsvätska 4mg/ml intravenöst</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E830A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 4mg/ml intravenöst</w:t>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E830A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="37D22378" w14:textId="77777777">
       <w:pPr>
@@ -4955,228 +5656,227 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00157183" w:rsidP="00E830A0" w:rsidRDefault="00157183" w14:paraId="698AEB05" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="00E830A0" w:rsidR="00536A5A" w:rsidP="00E830A0" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00E830A0" w:rsidR="00536A5A" w:rsidSect="00157183">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C61328" w:rsidRDefault="00C61328" w14:paraId="258B6C1A" w14:textId="77777777">
+    <w:p w:rsidR="0020413A" w:rsidRDefault="0020413A" w14:paraId="34E27A67" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C61328" w:rsidRDefault="00C61328" w14:paraId="667676D3" w14:textId="77777777">
+    <w:p w:rsidR="0020413A" w:rsidRDefault="0020413A" w14:paraId="666A8C68" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C61328" w:rsidRDefault="00C61328" w14:paraId="07A7E0E5" w14:textId="77777777">
+    <w:p w:rsidR="0020413A" w:rsidRDefault="0020413A" w14:paraId="367AC777" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -5205,51 +5905,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="28" name="Bildobjekt 28">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -5283,73 +5983,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C61328" w:rsidRDefault="00C61328" w14:paraId="139710AB" w14:textId="77777777"/>
+    <w:p w:rsidR="0020413A" w:rsidRDefault="0020413A" w14:paraId="1AD3D16B" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C61328" w:rsidRDefault="00C61328" w14:paraId="0276E31E" w14:textId="77777777">
+    <w:p w:rsidR="0020413A" w:rsidRDefault="0020413A" w14:paraId="1CE5A0C7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C61328" w:rsidRDefault="00C61328" w14:paraId="1039D39A" w14:textId="77777777">
+    <w:p w:rsidR="0020413A" w:rsidRDefault="0020413A" w14:paraId="623537AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -5387,91 +6087,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-          <w:pict w14:anchorId="3EB786FF">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="5850F789">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -5510,52 +6210,52 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-          <w:pict w14:anchorId="7CF212D7">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="41638679">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1029" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
@@ -5637,51 +6337,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7664,635 +8364,696 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1878815360">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="367532942">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2143041117">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1054502812">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="711223557">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1236166695">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1652365800">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="633174995">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="346756283">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="498548260">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1435591410">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1415857574">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1457335276">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1496605499">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="781614536">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="127361310">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2112120362">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1301576515">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1210460560">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00031531"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00035112"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00067E34"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00072390"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B317E"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D3094"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F1021"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157183"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="001613C7"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00165754"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00173AF2"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="0020413A"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00212726"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00244F72"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
+    <w:rsid w:val="002531B8"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002661C3"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D3C56"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003041F6"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B7CD5"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="004010DD"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004223A3"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="0045788B"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00466DFA"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0047580F"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A38C2"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A4E2A"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C65DB"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00591CE4"/>
+    <w:rsid w:val="00592647"/>
+    <w:rsid w:val="00592D3B"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C1425"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C460A"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D6633"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0061066B"/>
     <w:rsid w:val="00610B2F"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00635822"/>
+    <w:rsid w:val="00651E44"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F2E38"/>
     <w:rsid w:val="00700389"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00741144"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="0077578A"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007C3CFC"/>
+    <w:rsid w:val="007C4825"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00872B37"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D468B"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00903279"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A12316"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A53A36"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A90807"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B13263"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B20F1E"/>
+    <w:rsid w:val="00B32157"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB01F8"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD0ABF"/>
+    <w:rsid w:val="00BD3C0C"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF3215"/>
+    <w:rsid w:val="00C05C3D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
+    <w:rsid w:val="00C53570"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C61328"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C7209B"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C81695"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE17C7"/>
+    <w:rsid w:val="00CE3BD3"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20575"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E07317"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E17252"/>
+    <w:rsid w:val="00E270FE"/>
+    <w:rsid w:val="00E518FE"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E67C8D"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E80513"/>
     <w:rsid w:val="00E830A0"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EC0079"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F21F25"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F22398"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F35859"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F43E85"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F94907"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="059C1DEC"/>
     <w:rsid w:val="0B735661"/>
     <w:rsid w:val="109B761C"/>
     <w:rsid w:val="112C53B7"/>
     <w:rsid w:val="1AA014B8"/>
     <w:rsid w:val="1C7E831C"/>
     <w:rsid w:val="24AC4FD8"/>
     <w:rsid w:val="2683E144"/>
     <w:rsid w:val="2F9139DB"/>
+    <w:rsid w:val="30024B95"/>
     <w:rsid w:val="3485A89D"/>
     <w:rsid w:val="351CA177"/>
     <w:rsid w:val="37F751DD"/>
     <w:rsid w:val="38716B9A"/>
+    <w:rsid w:val="3DDCEA65"/>
     <w:rsid w:val="4A9D08FB"/>
+    <w:rsid w:val="529482C1"/>
     <w:rsid w:val="61FD08DF"/>
     <w:rsid w:val="6431F099"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B9A9BCD"/>
+    <w:rsid w:val="6C3AA8AB"/>
     <w:rsid w:val="76CFF33B"/>
     <w:rsid w:val="77F04577"/>
     <w:rsid w:val="798D5936"/>
     <w:rsid w:val="7ABCA8D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10662,51 +11423,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11070,75 +11831,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Barnanestesi (barn över 1 år)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Carina Roos</lastModifiedBy>
-  <revision>18</revision>
+  <lastModifiedBy>Lars Brühne</lastModifiedBy>
+  <revision>71</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>