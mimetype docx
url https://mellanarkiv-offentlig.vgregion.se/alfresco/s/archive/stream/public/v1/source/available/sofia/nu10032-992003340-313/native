--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,136 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="20CC81BE" w:rsidP="1C7637A0" w:rsidRDefault="20CC81BE" w14:paraId="4214C99E" w14:textId="22B2109F">
+    <w:p w:rsidR="20CC81BE" w:rsidP="10621B9C" w:rsidRDefault="20CC81BE" w14:paraId="4214C99E" w14:textId="22B2109F">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C7637A0" w:rsidR="20CC81BE">
+      <w:r w:rsidRPr="10621B9C" w:rsidR="20CC81BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Amputerad kroppsdel – hand</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C7637A0" w:rsidR="4C6ABCE0">
+      <w:r w:rsidRPr="10621B9C" w:rsidR="4C6ABCE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C7637A0" w:rsidR="20CC81BE">
+      <w:r w:rsidRPr="10621B9C" w:rsidR="20CC81BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>finger</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C7637A0" w:rsidR="0E38C4D3">
+      <w:r w:rsidRPr="10621B9C" w:rsidR="0E38C4D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C7637A0" w:rsidR="20CC81BE">
+      <w:r w:rsidRPr="10621B9C" w:rsidR="20CC81BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>fot</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C7637A0" w:rsidR="5ABCD8AD">
+      <w:r w:rsidRPr="10621B9C" w:rsidR="5ABCD8AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C7637A0" w:rsidR="20CC81BE">
+      <w:r w:rsidRPr="10621B9C" w:rsidR="20CC81BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>tå</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="688B67C7" w:rsidP="1C7637A0" w:rsidRDefault="688B67C7" w14:paraId="0BAF5231" w14:textId="1FA10106">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C7637A0" w:rsidR="688B67C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Vårdprogram</w:t>
       </w:r>
       <w:r w:rsidRPr="1C7637A0" w:rsidR="32EEDBFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
@@ -151,51 +152,51 @@
       <w:r w:rsidRPr="1C7637A0" w:rsidR="688B67C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Akutmottagningen</w:t>
       </w:r>
       <w:r w:rsidRPr="1C7637A0" w:rsidR="688B67C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÄL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9884" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4215"/>
         <w:gridCol w:w="5669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="5A809E5C" w:rsidTr="0D5440CB" w14:paraId="75E2CCEE">
+      <w:tr w:rsidR="5A809E5C" w:rsidTr="61712E57" w14:paraId="75E2CCEE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4215" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="5A809E5C" w:rsidP="570D8459" w:rsidRDefault="5A809E5C" w14:paraId="4D0CE86C" w14:textId="43C8210D">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
@@ -736,88 +737,139 @@
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="570D8459" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Kommunikation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="570D8459" w:rsidRDefault="5A809E5C" w14:paraId="3334EE1B" w14:textId="7904F117">
+          <w:p w:rsidR="5A809E5C" w:rsidP="5F18C05E" w:rsidRDefault="5A809E5C" w14:paraId="3334EE1B" w14:textId="3599EE80">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="90" w:right="0" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="570D8459" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Medvetandepåverkan? (GCS)</w:t>
+              <w:t>Medvetandepåverkan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="7484C65E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>(GCS)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="6AED9F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="5A809E5C" w:rsidP="570D8459" w:rsidRDefault="5A809E5C" w14:paraId="59473EAB" w14:textId="2E0B9AA5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="90" w:right="0" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="570D8459" w:rsidR="0697BB09">
@@ -1542,88 +1594,122 @@
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="570D8459" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Smärta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="18592314" w:rsidRDefault="5A809E5C" w14:paraId="172AF06A" w14:textId="09B4BCAF">
+          <w:p w:rsidR="5A809E5C" w:rsidP="29FF6838" w:rsidRDefault="5A809E5C" w14:paraId="172AF06A" w14:textId="53538224">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="90" w:right="0" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="18592314" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="29FF6838" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>VAS — intensitet, lokalisation?</w:t>
+              <w:t>VAS — intensitet, lokalisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="29FF6838" w:rsidR="38E28003">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>, karaktär</w:t>
+            </w:r>
+            <w:r w:rsidRPr="29FF6838" w:rsidR="0697BB09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="18592314" w:rsidP="18592314" w:rsidRDefault="18592314" w14:paraId="783BF64E" w14:textId="75B1005B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="90" w:right="0" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2153,109 +2239,166 @@
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>op</w:t>
             </w:r>
             <w:r w:rsidRPr="23AC02B0" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>-duk omkring.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="36EBC32F" w:rsidRDefault="5A809E5C" w14:paraId="28830065" w14:textId="55FD2CD3">
+          <w:p w:rsidR="5A809E5C" w:rsidP="6F3CCB61" w:rsidRDefault="5A809E5C" w14:paraId="28830065" w14:textId="55FD2CD3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="6F3CCB61" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Om kraftig blödning, tryckförband! Högläge.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1313FA27" w:rsidP="36EBC32F" w:rsidRDefault="1313FA27" w14:paraId="5133AB55" w14:textId="33185099">
+          <w:p w:rsidR="72746C47" w:rsidP="2EAB638D" w:rsidRDefault="72746C47" w14:paraId="2871CA68" w14:textId="23050F27">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2EAB638D" w:rsidR="72746C47">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>PVK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2EAB638D" w:rsidR="219E54B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1313FA27" w:rsidP="2EAB638D" w:rsidRDefault="1313FA27" w14:paraId="5133AB55" w14:textId="33185099">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="5A809E5C" w:rsidP="1313FA27" w:rsidRDefault="5A809E5C" w14:paraId="1E96E6E6" w14:textId="70EDE6E6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
@@ -2449,151 +2592,168 @@
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>ej</w:t>
             </w:r>
             <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> den amputerade kroppsdelen komma i direktkontakt med is!</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1313FA27" w:rsidP="36EBC32F" w:rsidRDefault="1313FA27" w14:paraId="1627723E" w14:textId="7777048C">
+          <w:p w:rsidR="1313FA27" w:rsidP="2EAB638D" w:rsidRDefault="1313FA27" w14:paraId="1627723E" w14:textId="7777048C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="5A809E5C" w:rsidP="1313FA27" w:rsidRDefault="5A809E5C" w14:paraId="245D580D" w14:textId="70B5BA16">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1313FA27" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Läkemedelshantering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="36EBC32F" w:rsidRDefault="5A809E5C" w14:paraId="0CFEE907" w14:textId="19B5A14F">
+          <w:p w:rsidR="5A809E5C" w:rsidP="5F18C05E" w:rsidRDefault="5A809E5C" w14:paraId="0CFEE907" w14:textId="32BC0511">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Smärtlindring enligt läkarordination.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="5B7A0814">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VAS före och efter smärtstillande givits, dokumentera på Akutjournal.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="5A809E5C" w:rsidP="36EBC32F" w:rsidRDefault="5A809E5C" w14:paraId="181E3390" w14:textId="778A4718">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
@@ -2694,384 +2854,435 @@
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>infusion.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1313FA27" w:rsidP="36EBC32F" w:rsidRDefault="1313FA27" w14:paraId="4CC730C7" w14:textId="09684959">
+          <w:p w:rsidR="1313FA27" w:rsidP="2EAB638D" w:rsidRDefault="1313FA27" w14:paraId="4CC730C7" w14:textId="09684959">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="5A809E5C" w:rsidP="1313FA27" w:rsidRDefault="5A809E5C" w14:paraId="2797B8E5" w14:textId="54930C4A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1313FA27" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Speciell omvårdnad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="0D5440CB" w:rsidRDefault="5A809E5C" w14:paraId="7E9340B8" w14:textId="66D604CB">
+          <w:p w:rsidR="5A809E5C" w:rsidP="5F18C05E" w:rsidRDefault="5A809E5C" w14:paraId="7E9340B8" w14:textId="37E31777">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Prover enligt läkarordination.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="0FAB532F">
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0FAB532F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inför</w:t>
             </w:r>
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> operation tas </w:t>
             </w:r>
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Blodgrupp</w:t>
             </w:r>
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="59052A18">
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>ering</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="0697BB09">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="0697BB09">
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="1E424056">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="1E424056">
+              <w:t>AS-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>AS-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0D5440CB" w:rsidR="0697BB09">
+              <w:t>test</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F18C05E" w:rsidR="2AB9FC0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>test</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="36EBC32F" w:rsidRDefault="5A809E5C" w14:paraId="02552714" w14:textId="35D092A2">
+          <w:p w:rsidR="5A809E5C" w:rsidP="61712E57" w:rsidRDefault="5A809E5C" w14:paraId="02552714" w14:textId="16BD70BE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="61712E57" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Ev. EKG</w:t>
+              <w:t>Ev</w:t>
+            </w:r>
+            <w:r w:rsidRPr="61712E57" w:rsidR="0DF1B7D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>entuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="61712E57" w:rsidR="0697BB09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EKG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="61712E57" w:rsidR="3B05DE43">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="36EBC32F" w:rsidRDefault="5A809E5C" w14:paraId="0DB1B904" w14:textId="4408FD5B">
+          <w:p w:rsidR="5A809E5C" w:rsidP="61712E57" w:rsidRDefault="5A809E5C" w14:paraId="0DB1B904" w14:textId="31BABA18">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="61712E57" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Fasta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="61712E57" w:rsidR="76ADAAA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="5A809E5C" w:rsidP="657C7C14" w:rsidRDefault="5A809E5C" w14:paraId="55358CA8" w14:textId="1F54F379">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="657C7C14" w:rsidR="61C8B32D">
@@ -3121,454 +3332,494 @@
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>ärkning av skadad kroppsdel</w:t>
             </w:r>
             <w:r w:rsidRPr="657C7C14" w:rsidR="484C834C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2EF25984" w:rsidP="36EBC32F" w:rsidRDefault="2EF25984" w14:paraId="04829230" w14:textId="4472CEE3">
+          <w:p w:rsidR="2EF25984" w:rsidP="745FCFA1" w:rsidRDefault="2EF25984" w14:paraId="04829230" w14:textId="4472CEE3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="5A809E5C" w:rsidP="1313FA27" w:rsidRDefault="5A809E5C" w14:paraId="52727756" w14:textId="4F44403D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1313FA27" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="36EBC32F" w:rsidRDefault="5A809E5C" w14:paraId="4D5DFA7C" w14:textId="69422578">
+          <w:p w:rsidR="5A809E5C" w:rsidP="61712E57" w:rsidRDefault="5A809E5C" w14:paraId="4707137F" w14:textId="2DF25557">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="61712E57" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Remiss till Distriktsköterska? Återbesök?</w:t>
+              <w:t xml:space="preserve">Remiss till Distriktsköterska? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="657C7C14" w:rsidP="36EBC32F" w:rsidRDefault="657C7C14" w14:paraId="6B0C4325" w14:textId="7A8ED03D">
+          <w:p w:rsidR="5A809E5C" w:rsidP="61712E57" w:rsidRDefault="5A809E5C" w14:paraId="4D5DFA7C" w14:textId="2D538F14">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="61712E57" w:rsidR="0697BB09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Återbesök?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="657C7C14" w:rsidP="745FCFA1" w:rsidRDefault="657C7C14" w14:paraId="6B0C4325" w14:textId="7A8ED03D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="5A809E5C" w:rsidP="36EBC32F" w:rsidRDefault="5A809E5C" w14:paraId="4EDB22DB" w14:textId="223D4A97">
+          <w:p w:rsidR="5A809E5C" w:rsidP="745FCFA1" w:rsidRDefault="5A809E5C" w14:paraId="4EDB22DB" w14:textId="1BADFDF8">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="086A7ABE">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="086A7ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>NEWS2-poäng styr behovet av ö</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>vervakningsfrekvens</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>, behov av läkarbedömning, tillsyn och kontroll av vitalpa</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="58EB6987">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="58EB6987">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>r (VP)</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">. Teamets bedömning, tillsyn och </w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="20A45C22">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="20A45C22">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>VP ska</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="0697BB09">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="0697BB09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> dokumenteras på Akutjournal</w:t>
             </w:r>
-            <w:r w:rsidRPr="36EBC32F" w:rsidR="478698D2">
+            <w:r w:rsidRPr="745FCFA1" w:rsidR="478698D2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>en.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="5A809E5C" w:rsidP="3CB55AF2" w:rsidRDefault="5A809E5C" w14:paraId="1F4FB53A" w14:textId="2E2D90D3">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00747066" w:rsidR="00747066" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
@@ -4219,50 +4470,67 @@
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="gk9gHCqB7murec" int2:id="upJpbMfc">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="T4giQ6cBvLT1Vb" int2:id="Xgzpjfe6">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="CWnMdKUzIs6buJ" int2:id="5bunvemd">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -6802,125 +7070,141 @@
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0193815B"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02CF4CA3"/>
     <w:rsid w:val="03057383"/>
     <w:rsid w:val="0697BB09"/>
     <w:rsid w:val="07B7D812"/>
     <w:rsid w:val="086A7ABE"/>
     <w:rsid w:val="0BC91E71"/>
     <w:rsid w:val="0D5440CB"/>
     <w:rsid w:val="0D6EAED4"/>
+    <w:rsid w:val="0DF1B7D4"/>
     <w:rsid w:val="0E38C4D3"/>
     <w:rsid w:val="0F1B53FA"/>
     <w:rsid w:val="0FAB532F"/>
     <w:rsid w:val="10580CB8"/>
+    <w:rsid w:val="10621B9C"/>
     <w:rsid w:val="1313FA27"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="16EE363A"/>
     <w:rsid w:val="18592314"/>
     <w:rsid w:val="18A63B3A"/>
     <w:rsid w:val="1A59C29E"/>
     <w:rsid w:val="1B70625B"/>
     <w:rsid w:val="1C7637A0"/>
     <w:rsid w:val="1DEE48EA"/>
     <w:rsid w:val="1E424056"/>
     <w:rsid w:val="20A45C22"/>
     <w:rsid w:val="20CC81BE"/>
     <w:rsid w:val="20D05DDE"/>
     <w:rsid w:val="20DF3498"/>
+    <w:rsid w:val="219E54B1"/>
     <w:rsid w:val="23AC02B0"/>
     <w:rsid w:val="271136AD"/>
     <w:rsid w:val="27767210"/>
+    <w:rsid w:val="29FF6838"/>
     <w:rsid w:val="2A33E71F"/>
     <w:rsid w:val="2AB9FC0E"/>
+    <w:rsid w:val="2EAB638D"/>
     <w:rsid w:val="2EF25984"/>
     <w:rsid w:val="305EB409"/>
     <w:rsid w:val="3093DAAB"/>
     <w:rsid w:val="32EEDBFC"/>
     <w:rsid w:val="34369516"/>
     <w:rsid w:val="3558F02B"/>
     <w:rsid w:val="36EBC32F"/>
+    <w:rsid w:val="38E28003"/>
+    <w:rsid w:val="3B05DE43"/>
     <w:rsid w:val="3B545BF6"/>
     <w:rsid w:val="3C1FDC55"/>
     <w:rsid w:val="3CB55AF2"/>
     <w:rsid w:val="41540584"/>
     <w:rsid w:val="41C6F204"/>
     <w:rsid w:val="41CA4B1C"/>
     <w:rsid w:val="451A41ED"/>
     <w:rsid w:val="4777EE3B"/>
     <w:rsid w:val="478698D2"/>
     <w:rsid w:val="47FB54AF"/>
     <w:rsid w:val="484C834C"/>
     <w:rsid w:val="4B282940"/>
     <w:rsid w:val="4BEB1888"/>
     <w:rsid w:val="4C6ABCE0"/>
     <w:rsid w:val="4CB7B950"/>
     <w:rsid w:val="4F83F0E0"/>
     <w:rsid w:val="4FB9E215"/>
     <w:rsid w:val="50F19601"/>
     <w:rsid w:val="526EA632"/>
     <w:rsid w:val="546481C7"/>
     <w:rsid w:val="55227CDA"/>
     <w:rsid w:val="5533FB52"/>
     <w:rsid w:val="570D8459"/>
     <w:rsid w:val="58618C36"/>
     <w:rsid w:val="58EB6987"/>
     <w:rsid w:val="59052A18"/>
     <w:rsid w:val="5A809E5C"/>
     <w:rsid w:val="5AA9E8CD"/>
     <w:rsid w:val="5ABCD8AD"/>
     <w:rsid w:val="5ADD57FA"/>
+    <w:rsid w:val="5B7A0814"/>
     <w:rsid w:val="5D06797F"/>
+    <w:rsid w:val="5F18C05E"/>
+    <w:rsid w:val="61712E57"/>
     <w:rsid w:val="61C8B32D"/>
     <w:rsid w:val="625CD0D0"/>
     <w:rsid w:val="62DAB77D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64F2AA7B"/>
     <w:rsid w:val="657C7C14"/>
     <w:rsid w:val="6850C85C"/>
     <w:rsid w:val="688B67C7"/>
+    <w:rsid w:val="6AED9F2C"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C2AB4C6"/>
     <w:rsid w:val="6DCB1B6C"/>
+    <w:rsid w:val="6F3CCB61"/>
     <w:rsid w:val="6F40485B"/>
+    <w:rsid w:val="72746C47"/>
+    <w:rsid w:val="745FCFA1"/>
+    <w:rsid w:val="7484C65E"/>
     <w:rsid w:val="761ABF43"/>
     <w:rsid w:val="761FB865"/>
+    <w:rsid w:val="76ADAAA7"/>
     <w:rsid w:val="77585414"/>
     <w:rsid w:val="79F7F162"/>
     <w:rsid w:val="7B0B54C6"/>
     <w:rsid w:val="7B47331E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
@@ -9417,51 +9701,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R160ed84e75084673" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -9767,30 +10051,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Amputerad kroppsdel - hand, finger, fot, tå</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
-  <revision>50</revision>
+  <revision>58</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>