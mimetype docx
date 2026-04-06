--- v0 (2026-01-07)
+++ v1 (2026-04-06)
@@ -1,152 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00A36D7F" w:rsidP="38C40FAC" w:rsidRDefault="00A36D7F" w14:paraId="66E5D21D" w14:textId="66865622">
+    <w:p w:rsidR="00A36D7F" w:rsidP="4CD84008" w:rsidRDefault="00A36D7F" w14:paraId="66E5D21D" w14:textId="66865622">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
-        <w:ind w:left="540"/>
+        <w:ind w:left="630"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A36D7F" w:rsidSect="00A36D7F">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
-      <w:r w:rsidRPr="38C40FAC" w:rsidR="31783869">
+      <w:r w:rsidRPr="4CD84008" w:rsidR="31783869">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="38C40FAC" w:rsidR="31783869">
+      <w:r w:rsidRPr="4CD84008" w:rsidR="31783869">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Öppen skelettskada</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="41BFB886" w:rsidP="38C40FAC" w:rsidRDefault="41BFB886" w14:paraId="4A365217" w14:textId="47DF9247">
+    <w:p w:rsidR="41BFB886" w:rsidP="4CD84008" w:rsidRDefault="41BFB886" w14:paraId="4A365217" w14:textId="47DF9247">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
-        <w:ind w:left="900"/>
+        <w:ind w:left="990"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="38C40FAC" w:rsidR="41BFB886">
+      <w:r w:rsidRPr="4CD84008" w:rsidR="41BFB886">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vårdprogram </w:t>
       </w:r>
-      <w:r w:rsidRPr="38C40FAC" w:rsidR="03B23564">
+      <w:r w:rsidRPr="4CD84008" w:rsidR="03B23564">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ORTOPEDI, </w:t>
       </w:r>
-      <w:r w:rsidRPr="38C40FAC" w:rsidR="41BFB886">
+      <w:r w:rsidRPr="4CD84008" w:rsidR="41BFB886">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Akutmottagningen NÄL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9755" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="3D492D9E" w:rsidTr="38C40FAC" w14:paraId="3886B19C" wp14:textId="77777777">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="3D492D9E" w:rsidTr="4CD84008" w14:paraId="3886B19C" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="9071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="1E39B603" w:rsidP="38C40FAC" w:rsidRDefault="1E39B603" w14:paraId="31B641F8" w14:textId="47A9BA23">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="1E39B603">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
@@ -439,117 +442,147 @@
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="4E948564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kommunikation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="66EAF259" w:rsidP="38C40FAC" w:rsidRDefault="66EAF259" w14:paraId="2F8E0AC8" w14:textId="5F00D561">
+          <w:p w:rsidR="66EAF259" w:rsidP="38C40FAC" w:rsidRDefault="66EAF259" w14:paraId="2F8E0AC8" w14:textId="48C3BFDD">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="4E948564">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="5257E986">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="4E948564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medvetandegrad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="63ADFCFB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="4E948564">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="4E948564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(GSC)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="7D89E8E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="5257E986">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="4E948564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Or</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="6C04861F">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="6C04861F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ie</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="4E948564">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="4E948564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nterad</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="4E948564">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="4E948564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="66EAF259" w:rsidP="38C40FAC" w:rsidRDefault="66EAF259" w14:paraId="277A7C0B" w14:textId="66F4AF05">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1376,95 +1409,135 @@
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="045FF974">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smärta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6DC781C5" w:rsidP="38C40FAC" w:rsidRDefault="6DC781C5" w14:paraId="3C5BCED5" w14:textId="5C0598BF">
+          <w:p w:rsidR="6DC781C5" w:rsidP="38C40FAC" w:rsidRDefault="6DC781C5" w14:paraId="3C5BCED5" w14:textId="47AFA5E3">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="045FF974">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="045FF974">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">VAS – </w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="22741CCB">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="22741CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="045FF974">
-[...7 lines deleted...]
-              <w:t>ntensitet/lokalisation?</w:t>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="045FF974">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ntensitet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="3EE95729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="045FF974">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lokalisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="185D0200">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, karaktär</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="045FF974">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="38C40FAC" w:rsidP="38C40FAC" w:rsidRDefault="38C40FAC" w14:paraId="6553BE07" w14:textId="4919245F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="6DC781C5" w:rsidP="38C40FAC" w:rsidRDefault="6DC781C5" w14:paraId="2EFBFFBA" w14:textId="7ED471D1">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
@@ -1773,75 +1846,85 @@
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Värmefilt med konvektionsvärmare “</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="01C312DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="01C312DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1” enligt läkarordination.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="097E9CFB" w:rsidP="38C40FAC" w:rsidRDefault="097E9CFB" w14:paraId="46495025" w14:textId="5B645B16">
+          <w:p w:rsidR="097E9CFB" w:rsidP="38C40FAC" w:rsidRDefault="097E9CFB" w14:paraId="46495025" w14:textId="676ACF2E">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="605963BB">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="605963BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Varma filtar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="7C8E6954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="097E9CFB" w:rsidP="38C40FAC" w:rsidRDefault="097E9CFB" w14:paraId="05C89B73" w14:textId="0719CEC2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="605963BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1931,76 +2014,136 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="605963BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Steril omläggning</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="3FCDF359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3D492D9E" w:rsidP="38C40FAC" w:rsidRDefault="3D492D9E" w14:paraId="3D8615C5" w14:textId="586D1D69">
+          <w:p w:rsidR="3D492D9E" w:rsidP="38C40FAC" w:rsidRDefault="3D492D9E" w14:paraId="3D8615C5" w14:textId="52B305AB">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PVK</w:t>
             </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="2B48A7F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="21BEADB8" w:rsidP="5C860B60" w:rsidRDefault="21BEADB8" w14:paraId="01444D55" w14:textId="44CA1565">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="21BEADB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Förbered för suturering enligt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="13682E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R7caec747a6d94544">
+              <w:r w:rsidRPr="5C860B60" w:rsidR="13682E0A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Suturering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p w:rsidR="2D47248B" w:rsidP="38C40FAC" w:rsidRDefault="2D47248B" w14:paraId="679FD688" w14:textId="1B8DDBA6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="16FCB681" w14:textId="21BEDAA7">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
@@ -2012,617 +2155,667 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Läkemedels</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hantering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="211CD820" w:rsidP="38C40FAC" w:rsidRDefault="211CD820" w14:paraId="629875E0" w14:textId="6A3E4263">
+          <w:p w:rsidR="211CD820" w:rsidP="38C40FAC" w:rsidRDefault="211CD820" w14:paraId="629875E0" w14:textId="72B35584">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smärtlindring enligt läkarordination</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="15417F80">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="15417F80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ell</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="7D4FDE6E">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="7D4FDE6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="2E52F0CA">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="2E52F0CA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> generella direktiv vuxen eller barn.</w:t>
             </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="0D919380">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VAS före och efter smärtstillande givits, dokumentera på Akutjournal.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="76E51C8C" w14:textId="27DA6B5B">
+          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="76E51C8C" w14:textId="42419BE7">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antibiotikabehandling</w:t>
             </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="39A2FEFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="4B9454D5" w14:textId="6B11F7A2">
+          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="4B9454D5" w14:textId="54FC1834">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ev</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="1C791448">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="4964952E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>entuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tetanusskydd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="0AB5EF75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
-[...18 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="3D492D9E" w:rsidP="38C40FAC" w:rsidRDefault="3D492D9E" w14:paraId="63B61668" w14:textId="5C057B2E">
+          <w:p w:rsidR="3D492D9E" w:rsidP="38C40FAC" w:rsidRDefault="3D492D9E" w14:paraId="63B61668" w14:textId="39467669">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ev</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="71020847">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="40DF37DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>entuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> infusion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="7F510B8D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> infusion</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="2D47248B" w:rsidP="38C40FAC" w:rsidRDefault="2D47248B" w14:paraId="4A8C2502" w14:textId="604B0C56">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="69B99776" w14:textId="2B73BB0A">
+          <w:p w:rsidR="0D50FF33" w:rsidP="4CD84008" w:rsidRDefault="0D50FF33" w14:paraId="5C2D1321" w14:textId="3FF9D6F2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="4CD84008" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Speciell omvårdnad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="5C2D1321" w14:textId="2217B1FD">
+          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="19E407EA" w14:textId="197CF270">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
-[...7 lines deleted...]
-              <w:t>Sårodling</w:t>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grovreponering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – gipsskena</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="37CE882E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="19E407EA" w14:textId="2F51A724">
+          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="00269279" w14:textId="158DDEA7">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ev</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="320ACDC5">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="2EB78415">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>entuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dopplerundersökning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="77E785C6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>dopplerundersökning</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="2ACBA6F3" w14:textId="3747348E">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Förbered</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> för inläggning/operation</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="20960F43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="3ED87D75" w14:textId="33F855E2">
+          <w:p w:rsidR="0D50FF33" w:rsidP="5C860B60" w:rsidRDefault="0D50FF33" w14:paraId="6E60F389" w14:textId="1D774A41">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provtagning enligt läkarordination</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="0DB77088">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="0DB77088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="6E13F2AB">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="3F9A20F6">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="6E13F2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0D50FF33" w:rsidP="38C40FAC" w:rsidRDefault="0D50FF33" w14:paraId="3ED87D75" w14:textId="3E777492">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="3C6B8849">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>operation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C860B60" w:rsidR="3F9A20F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> tas</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blodgrupp</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="62CE71FC">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="615265FC">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="615265FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AS-</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="5091F4BD">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="5091F4BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="590559AA">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="590559AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="211CD820">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="211CD820">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="431E7678">
+            <w:r w:rsidRPr="5C860B60" w:rsidR="431E7678">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="142195E4" w:rsidP="38C40FAC" w:rsidRDefault="142195E4" w14:paraId="12522D0B" w14:textId="1EB28A93">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2636,233 +2829,243 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Läkare: m</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="572281C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ärkning av skadad kroppsdel</w:t>
             </w:r>
             <w:r w:rsidRPr="38C40FAC" w:rsidR="2B0F411A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="142195E4" w:rsidP="38C40FAC" w:rsidRDefault="142195E4" w14:paraId="10476E0A" w14:textId="6D46890F">
+          <w:p w:rsidR="142195E4" w:rsidP="38C40FAC" w:rsidRDefault="142195E4" w14:paraId="10476E0A" w14:textId="50BA1C0D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="572281C4">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="572281C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ev</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="2469A001">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="7BE5458E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>entuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="572281C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EKG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="291C1D78">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> EKG</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="2D47248B" w:rsidP="38C40FAC" w:rsidRDefault="2D47248B" w14:paraId="4636511A" w14:textId="6ADB75B7">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7DBFC6F2" w:rsidP="38C40FAC" w:rsidRDefault="7DBFC6F2" w14:paraId="4112B7A3" w14:textId="75331F5B">
+          <w:p w:rsidR="7DBFC6F2" w:rsidP="38C40FAC" w:rsidRDefault="7DBFC6F2" w14:paraId="4112B7A3" w14:textId="699FA45B">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="5CD7D9FA">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="5CD7D9FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NEWS2-poäng styr behovet av ö</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="6F435C49">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="6F435C49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vervakningsfrekvens</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="0E999ABF">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="0E999ABF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, åtgärd, behov av läkarbedömning, tillsyn och kontroll av vitalparametrar (VP</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="0E999ABF">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="0E999ABF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="6F435C49">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="6F435C49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="6F435C49">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="6F435C49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Teamets bedömning, tillsyn och </w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="22FD1AB2">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="22FD1AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VP ska</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="56BB3101">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="56BB3101">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="56BB3101">
+            <w:r w:rsidRPr="3209A19C" w:rsidR="56BB3101">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dokumenteras på Akutjournal</w:t>
             </w:r>
-            <w:r w:rsidRPr="38C40FAC" w:rsidR="7205A541">
-[...7 lines deleted...]
-              <w:t>en.</w:t>
+            <w:r w:rsidRPr="3209A19C" w:rsidR="7205A541">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00A36D7F" w:rsidR="00A36D7F" w:rsidP="00A36D7F" w:rsidRDefault="00A36D7F" w14:textId="19A0B344" w14:paraId="76B9F95B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A36D7F">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="238F5589" wp14:editId="03D4E6A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
@@ -3739,50 +3942,70 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="6mfl3aUwPJimUd" int2:id="BvsGKIuE">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="T4giQ6cBvLT1Vb" int2:id="npLWTbDM">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="rWDFNf+I6FvwJU" int2:id="hDanNBU4">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="SZ+Z8f3iJ/bWsC" int2:id="zMiOjKO6">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -6277,339 +6500,373 @@
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="012B5DD4"/>
     <w:rsid w:val="01C312DC"/>
     <w:rsid w:val="022580AA"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="026C82A9"/>
     <w:rsid w:val="029F0FD1"/>
     <w:rsid w:val="02E35E1C"/>
     <w:rsid w:val="02EC5A66"/>
     <w:rsid w:val="03263FB1"/>
     <w:rsid w:val="03B23564"/>
     <w:rsid w:val="03B96436"/>
     <w:rsid w:val="0408530A"/>
     <w:rsid w:val="045FF974"/>
     <w:rsid w:val="04A31F13"/>
+    <w:rsid w:val="04E68AC1"/>
     <w:rsid w:val="050653F4"/>
+    <w:rsid w:val="0526B491"/>
     <w:rsid w:val="0559C913"/>
     <w:rsid w:val="056C9D22"/>
     <w:rsid w:val="058AFB0E"/>
     <w:rsid w:val="06592244"/>
     <w:rsid w:val="0666ECCD"/>
     <w:rsid w:val="075DF835"/>
     <w:rsid w:val="07E88EB5"/>
     <w:rsid w:val="097E9CFB"/>
+    <w:rsid w:val="09C28657"/>
     <w:rsid w:val="09D87E64"/>
     <w:rsid w:val="09DF8720"/>
     <w:rsid w:val="0A9F25D6"/>
     <w:rsid w:val="0AAEED21"/>
+    <w:rsid w:val="0AB5EF75"/>
     <w:rsid w:val="0AB6A153"/>
     <w:rsid w:val="0AD9B24A"/>
     <w:rsid w:val="0B94C776"/>
     <w:rsid w:val="0C34D298"/>
     <w:rsid w:val="0D3C17F2"/>
     <w:rsid w:val="0D50FF33"/>
+    <w:rsid w:val="0D919380"/>
     <w:rsid w:val="0DB77088"/>
     <w:rsid w:val="0E46D57D"/>
     <w:rsid w:val="0E999ABF"/>
     <w:rsid w:val="0F00AB59"/>
     <w:rsid w:val="0F05B331"/>
     <w:rsid w:val="0F39CADA"/>
     <w:rsid w:val="0FC31DC5"/>
     <w:rsid w:val="1065DA4D"/>
     <w:rsid w:val="12004079"/>
     <w:rsid w:val="125B16C9"/>
     <w:rsid w:val="129B68FC"/>
+    <w:rsid w:val="13682E0A"/>
     <w:rsid w:val="13AD4619"/>
     <w:rsid w:val="142195E4"/>
     <w:rsid w:val="14BAC7E5"/>
     <w:rsid w:val="15417F80"/>
     <w:rsid w:val="15E29056"/>
     <w:rsid w:val="15EA6268"/>
     <w:rsid w:val="165C78E7"/>
     <w:rsid w:val="1675CB16"/>
     <w:rsid w:val="16A35ED9"/>
     <w:rsid w:val="16DFE99B"/>
     <w:rsid w:val="17366FCB"/>
     <w:rsid w:val="1751CA31"/>
     <w:rsid w:val="1791759A"/>
     <w:rsid w:val="1799E64D"/>
     <w:rsid w:val="17FC8E0A"/>
     <w:rsid w:val="1831E7A6"/>
     <w:rsid w:val="183630A6"/>
+    <w:rsid w:val="185D0200"/>
+    <w:rsid w:val="191D0D68"/>
     <w:rsid w:val="196142FA"/>
+    <w:rsid w:val="1AA55071"/>
     <w:rsid w:val="1AC1BF8D"/>
     <w:rsid w:val="1B8DE444"/>
     <w:rsid w:val="1C424B74"/>
     <w:rsid w:val="1C791448"/>
     <w:rsid w:val="1C8726F3"/>
     <w:rsid w:val="1C880F6E"/>
     <w:rsid w:val="1D1CDD5F"/>
     <w:rsid w:val="1D7AFEC2"/>
     <w:rsid w:val="1E178D72"/>
     <w:rsid w:val="1E39B603"/>
     <w:rsid w:val="1E447F75"/>
     <w:rsid w:val="1EBFE66D"/>
     <w:rsid w:val="1ECEF6CF"/>
     <w:rsid w:val="1FBE277A"/>
     <w:rsid w:val="1FD86A88"/>
     <w:rsid w:val="20960F43"/>
     <w:rsid w:val="20EBBF05"/>
     <w:rsid w:val="211CD820"/>
     <w:rsid w:val="21445DF2"/>
     <w:rsid w:val="217156C5"/>
+    <w:rsid w:val="21BEADB8"/>
     <w:rsid w:val="221886CF"/>
     <w:rsid w:val="226C9303"/>
     <w:rsid w:val="22741CCB"/>
     <w:rsid w:val="22D8F072"/>
     <w:rsid w:val="22FD1AB2"/>
     <w:rsid w:val="230D2726"/>
     <w:rsid w:val="2469A001"/>
     <w:rsid w:val="247451A0"/>
     <w:rsid w:val="24EA9A5D"/>
     <w:rsid w:val="24FDFA5D"/>
     <w:rsid w:val="25679B87"/>
     <w:rsid w:val="25699D13"/>
     <w:rsid w:val="258FFADE"/>
     <w:rsid w:val="2644C7E8"/>
     <w:rsid w:val="2680A261"/>
     <w:rsid w:val="27002568"/>
     <w:rsid w:val="28E996D3"/>
+    <w:rsid w:val="291C1D78"/>
     <w:rsid w:val="298FEBB4"/>
     <w:rsid w:val="29B84323"/>
     <w:rsid w:val="29E0D6A9"/>
     <w:rsid w:val="29FED5CD"/>
+    <w:rsid w:val="2A0E4DFA"/>
     <w:rsid w:val="2A64476E"/>
     <w:rsid w:val="2AFDF700"/>
     <w:rsid w:val="2B0F411A"/>
+    <w:rsid w:val="2B48A7F0"/>
     <w:rsid w:val="2B873FB1"/>
     <w:rsid w:val="2CA3CF5D"/>
     <w:rsid w:val="2D47248B"/>
     <w:rsid w:val="2D66BF58"/>
     <w:rsid w:val="2E52F0CA"/>
     <w:rsid w:val="2E8BB446"/>
+    <w:rsid w:val="2EB78415"/>
     <w:rsid w:val="2EF1BB58"/>
     <w:rsid w:val="2F686F7F"/>
     <w:rsid w:val="3098A532"/>
     <w:rsid w:val="31783869"/>
     <w:rsid w:val="31895607"/>
+    <w:rsid w:val="3209A19C"/>
     <w:rsid w:val="320ACDC5"/>
     <w:rsid w:val="325D0453"/>
     <w:rsid w:val="340D9FD4"/>
     <w:rsid w:val="3418D0D4"/>
     <w:rsid w:val="34317FB1"/>
     <w:rsid w:val="34BED4B7"/>
     <w:rsid w:val="34FBCE3E"/>
     <w:rsid w:val="351EC6A5"/>
     <w:rsid w:val="36C2BCF6"/>
     <w:rsid w:val="36E4DAEE"/>
     <w:rsid w:val="3779881D"/>
+    <w:rsid w:val="37CE882E"/>
     <w:rsid w:val="37DA93C6"/>
     <w:rsid w:val="38062909"/>
     <w:rsid w:val="38127D3F"/>
     <w:rsid w:val="384BBEE9"/>
     <w:rsid w:val="386BCA7D"/>
     <w:rsid w:val="3875BC7B"/>
     <w:rsid w:val="38C40FAC"/>
+    <w:rsid w:val="39A2FEFC"/>
     <w:rsid w:val="3A329FFF"/>
     <w:rsid w:val="3BAD5D3D"/>
+    <w:rsid w:val="3C6B8849"/>
     <w:rsid w:val="3CB8F25F"/>
     <w:rsid w:val="3D492D9E"/>
     <w:rsid w:val="3D6BDC9B"/>
     <w:rsid w:val="3DCA5E4B"/>
     <w:rsid w:val="3E6BADE7"/>
+    <w:rsid w:val="3EE95729"/>
     <w:rsid w:val="3F8B1D85"/>
     <w:rsid w:val="3F9A20F6"/>
     <w:rsid w:val="3FCDF359"/>
     <w:rsid w:val="4056D0CE"/>
+    <w:rsid w:val="40DF37DC"/>
     <w:rsid w:val="40EB6E1F"/>
     <w:rsid w:val="41896392"/>
     <w:rsid w:val="41A84279"/>
     <w:rsid w:val="41BFB886"/>
     <w:rsid w:val="431E7678"/>
     <w:rsid w:val="432533F3"/>
     <w:rsid w:val="438E7190"/>
     <w:rsid w:val="44102325"/>
     <w:rsid w:val="4440E179"/>
     <w:rsid w:val="44D14331"/>
     <w:rsid w:val="452A41F1"/>
     <w:rsid w:val="454A0492"/>
     <w:rsid w:val="457A66BF"/>
     <w:rsid w:val="45CE36B4"/>
     <w:rsid w:val="46B4D77B"/>
+    <w:rsid w:val="4964952E"/>
+    <w:rsid w:val="49A036E3"/>
     <w:rsid w:val="4BD3E2F3"/>
     <w:rsid w:val="4C348032"/>
     <w:rsid w:val="4C34CD18"/>
+    <w:rsid w:val="4CD84008"/>
     <w:rsid w:val="4D1C2B79"/>
     <w:rsid w:val="4DDEBC71"/>
     <w:rsid w:val="4E66D093"/>
     <w:rsid w:val="4E92CAED"/>
     <w:rsid w:val="4E948564"/>
     <w:rsid w:val="4EBFE960"/>
     <w:rsid w:val="4F4F4A71"/>
     <w:rsid w:val="4FABBECD"/>
     <w:rsid w:val="502220E9"/>
     <w:rsid w:val="50545C1D"/>
     <w:rsid w:val="5084432B"/>
     <w:rsid w:val="5091F4BD"/>
+    <w:rsid w:val="509B6B2D"/>
     <w:rsid w:val="51865EFF"/>
     <w:rsid w:val="51BE6AA1"/>
     <w:rsid w:val="51EA7F66"/>
     <w:rsid w:val="5257E986"/>
     <w:rsid w:val="52D2220D"/>
     <w:rsid w:val="535A3B02"/>
     <w:rsid w:val="54C30A18"/>
     <w:rsid w:val="54C715F2"/>
     <w:rsid w:val="54F87107"/>
     <w:rsid w:val="54FDB151"/>
     <w:rsid w:val="55BB163D"/>
     <w:rsid w:val="55CBADCB"/>
     <w:rsid w:val="55CCB953"/>
     <w:rsid w:val="55D0A5F9"/>
     <w:rsid w:val="5609C57A"/>
     <w:rsid w:val="563428AE"/>
     <w:rsid w:val="56BB3101"/>
     <w:rsid w:val="56E90F78"/>
     <w:rsid w:val="572281C4"/>
     <w:rsid w:val="586556DD"/>
     <w:rsid w:val="590559AA"/>
     <w:rsid w:val="5A081A81"/>
     <w:rsid w:val="5A32C975"/>
     <w:rsid w:val="5AA4171C"/>
+    <w:rsid w:val="5C860B60"/>
     <w:rsid w:val="5CAD7899"/>
     <w:rsid w:val="5CD7D9FA"/>
     <w:rsid w:val="5E131F45"/>
     <w:rsid w:val="5E2866F6"/>
     <w:rsid w:val="5E2DFFBC"/>
     <w:rsid w:val="5FC1E297"/>
     <w:rsid w:val="5FEF2AF5"/>
     <w:rsid w:val="605963BB"/>
     <w:rsid w:val="615265FC"/>
     <w:rsid w:val="618F9E10"/>
     <w:rsid w:val="61FF70C1"/>
     <w:rsid w:val="621312D9"/>
     <w:rsid w:val="62AF2901"/>
     <w:rsid w:val="62C465B0"/>
     <w:rsid w:val="62CE71FC"/>
     <w:rsid w:val="62E84882"/>
     <w:rsid w:val="62FEDDC5"/>
+    <w:rsid w:val="63ADFCFB"/>
+    <w:rsid w:val="63FABFD7"/>
     <w:rsid w:val="642C161D"/>
     <w:rsid w:val="644AF962"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="648418E3"/>
     <w:rsid w:val="65141CB3"/>
     <w:rsid w:val="65A4E0EE"/>
     <w:rsid w:val="65C4902D"/>
     <w:rsid w:val="65E6C9C3"/>
     <w:rsid w:val="661FE944"/>
     <w:rsid w:val="66BEA961"/>
     <w:rsid w:val="66DBC5E2"/>
     <w:rsid w:val="66EAF259"/>
     <w:rsid w:val="674CE518"/>
     <w:rsid w:val="67DD682D"/>
     <w:rsid w:val="6813B1D3"/>
     <w:rsid w:val="68CDCCFC"/>
     <w:rsid w:val="6947089B"/>
     <w:rsid w:val="699579A8"/>
     <w:rsid w:val="69984E2A"/>
     <w:rsid w:val="69D1CF77"/>
     <w:rsid w:val="6A1EDA00"/>
     <w:rsid w:val="6A30497D"/>
     <w:rsid w:val="6ACE19E4"/>
     <w:rsid w:val="6AF35A67"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B921A84"/>
     <w:rsid w:val="6C04861F"/>
     <w:rsid w:val="6CA85325"/>
     <w:rsid w:val="6DC781C5"/>
     <w:rsid w:val="6DF4D100"/>
     <w:rsid w:val="6E13F2AB"/>
     <w:rsid w:val="6EC1ACEF"/>
     <w:rsid w:val="6F435C49"/>
     <w:rsid w:val="6F98901C"/>
+    <w:rsid w:val="6FC5EACD"/>
     <w:rsid w:val="6FC749CD"/>
     <w:rsid w:val="70768704"/>
     <w:rsid w:val="709349B8"/>
     <w:rsid w:val="71020847"/>
     <w:rsid w:val="71127A07"/>
     <w:rsid w:val="713169F0"/>
     <w:rsid w:val="71484787"/>
     <w:rsid w:val="71572E82"/>
     <w:rsid w:val="717C9C7E"/>
     <w:rsid w:val="7205A541"/>
     <w:rsid w:val="7278ED46"/>
     <w:rsid w:val="732869DE"/>
     <w:rsid w:val="73C7D166"/>
     <w:rsid w:val="73D906E2"/>
     <w:rsid w:val="74690AB2"/>
     <w:rsid w:val="764E1AE1"/>
     <w:rsid w:val="767CDCAF"/>
     <w:rsid w:val="76B09C65"/>
     <w:rsid w:val="774912D8"/>
     <w:rsid w:val="77D674E3"/>
     <w:rsid w:val="77DE9003"/>
+    <w:rsid w:val="77E785C6"/>
     <w:rsid w:val="7933FD6B"/>
     <w:rsid w:val="7A4DE303"/>
     <w:rsid w:val="7B802027"/>
     <w:rsid w:val="7BDA8206"/>
+    <w:rsid w:val="7BE5458E"/>
     <w:rsid w:val="7BFD4124"/>
     <w:rsid w:val="7C185273"/>
+    <w:rsid w:val="7C8E6954"/>
     <w:rsid w:val="7CACBE44"/>
     <w:rsid w:val="7D4FDE6E"/>
     <w:rsid w:val="7D87D6AE"/>
+    <w:rsid w:val="7D89E8E6"/>
     <w:rsid w:val="7DBFC6F2"/>
     <w:rsid w:val="7DC30F17"/>
     <w:rsid w:val="7DD7E156"/>
     <w:rsid w:val="7E16FEA8"/>
     <w:rsid w:val="7E1B532F"/>
     <w:rsid w:val="7E2BC494"/>
     <w:rsid w:val="7EDFB4EE"/>
     <w:rsid w:val="7F1E4F5A"/>
     <w:rsid w:val="7F23A70F"/>
+    <w:rsid w:val="7F510B8D"/>
     <w:rsid w:val="7FFFC442"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -9091,51 +9348,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rb1c370498f3441b4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rb1c370498f3441b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10032-1320169253-483/surrogate/Suturering.pdf" TargetMode="External" Id="R7caec747a6d94544" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rf3352cf35dd34282" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -9553,31 +9810,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Öppen skelettskada</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
-  <revision>9</revision>
+  <revision>12</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>