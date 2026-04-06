--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -10,128 +10,128 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0099119B" w:rsidP="0912846B" w:rsidRDefault="0099119B" w14:paraId="6436C946" w14:textId="378E5693">
+    <w:p w:rsidR="0099119B" w:rsidP="766D7AF8" w:rsidRDefault="0099119B" w14:paraId="6436C946" w14:textId="378E5693">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="630"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="0099119B" w:rsidSect="0099119B">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
-      <w:r w:rsidRPr="0912846B" w:rsidR="01FE3ECF">
+      <w:r w:rsidR="01FE3ECF">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Svullen led</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="692C8A70" w:rsidP="0912846B" w:rsidRDefault="692C8A70" w14:paraId="09D56BCA" w14:textId="362D9839">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0912846B" w:rsidR="692C8A70">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Vårdprogram</w:t>
       </w:r>
       <w:r w:rsidRPr="0912846B" w:rsidR="485F4842">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORTOPEDI,</w:t>
       </w:r>
       <w:r w:rsidRPr="0912846B" w:rsidR="692C8A70">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> Akutmottagningen NÄL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9600" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="5370"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="16C73EDC" w:rsidTr="0912846B" w14:paraId="0F3006B5" wp14:textId="77777777">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="16C73EDC" w:rsidTr="766D7AF8" w14:paraId="0F3006B5" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7D69F646" w:rsidP="0912846B" w:rsidRDefault="7D69F646" w14:paraId="7EE11217" w14:textId="0B48782E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0912846B" w:rsidR="00635A1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
@@ -363,105 +363,125 @@
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0912846B" w:rsidR="64EE2589">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kommunikation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="64EE2589" w:rsidP="0912846B" w:rsidRDefault="64EE2589" w14:paraId="10A8A3B9" w14:textId="4741E22A">
+          <w:p w:rsidR="64EE2589" w:rsidP="0912846B" w:rsidRDefault="64EE2589" w14:paraId="10A8A3B9" w14:textId="3189D831">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0912846B" w:rsidR="64EE2589">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="64EE2589">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medvetand</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="5D674928">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="5D674928">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="64EE2589">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="64EE2589">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>grad</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="64EE2589">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">? (GCS) </w:t>
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="64EE2589">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (GCS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="64EE2589">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="221F2605">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="64EE2589" w:rsidP="0912846B" w:rsidRDefault="64EE2589" w14:paraId="5D70E95F" w14:textId="42D6AE7B">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0912846B" w:rsidR="64EE2589">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1154,95 +1174,105 @@
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0912846B" w:rsidR="0934E3CD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vitalparametrar enligt NEWS2.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="56732768" w:rsidP="0912846B" w:rsidRDefault="56732768" w14:paraId="10FB84D7" w14:textId="11261BB4">
+          <w:p w:rsidR="56732768" w:rsidP="0912846B" w:rsidRDefault="56732768" w14:paraId="10FB84D7" w14:textId="25CB96F2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hjälp med avklädning före undersökning.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="7D9A93FA">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="7D9A93FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
-[...7 lines deleted...]
-              <w:t>Glöm ej motsatt sida.</w:t>
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="4F0FDAB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Glöm ej motsatt sida</w:t>
+            </w:r>
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="559DAC15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>!</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="56732768" w:rsidP="0912846B" w:rsidRDefault="56732768" w14:paraId="2A173B52" w14:textId="3CCB81B6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1329,85 +1359,95 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ledpunktion</w:t>
             </w:r>
             <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> innan ev. iv antibiotika.</w:t>
             </w:r>
             <w:r w:rsidRPr="0912846B" w:rsidR="7611A6F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="56732768" w:rsidP="0912846B" w:rsidRDefault="56732768" w14:paraId="193FEA71" w14:textId="554EDE9D">
+          <w:p w:rsidR="56732768" w:rsidP="766D7AF8" w:rsidRDefault="56732768" w14:paraId="193FEA71" w14:textId="7818D44A">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smärtlindring enligt läkarordination eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="56D87294">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="56D87294">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> generella direktiv vuxen eller barn.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="08808DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VAS före och efter smärtstillande givits, dokumentera på Akutjournal.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0912846B" w:rsidP="0912846B" w:rsidRDefault="0912846B" w14:paraId="7925F7EE" w14:textId="3D15FCB2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="56732768" w:rsidP="0912846B" w:rsidRDefault="56732768" w14:paraId="680C5700" w14:textId="49645FB4">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
@@ -1470,249 +1510,216 @@
             </w:r>
             <w:hyperlink r:id="Re2ae79eba50649ee">
               <w:r w:rsidRPr="0912846B" w:rsidR="7EEA6B9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Provtagningsanvisningar för  ortopedpatienter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="56732768" w:rsidP="0912846B" w:rsidRDefault="56732768" w14:paraId="461D18AF" w14:textId="3CFCB43A">
+          <w:p w:rsidR="56732768" w:rsidP="5B6C4BC5" w:rsidRDefault="56732768" w14:paraId="461D18AF" w14:textId="331F4713">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P-glukos</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="4156463D">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="0912846B" w:rsidR="3DB1F90B">
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="11CB820A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="3DB1F90B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">enligt </w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>läkar</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="4F0FDAB7">
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="4F0FDAB7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ordination</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="0025BE12">
-[...57 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="0025BE12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="71812827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i samband med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="0025BE12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> knäpunktion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="44E619ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4F354843" w:rsidP="0912846B" w:rsidRDefault="4F354843" w14:paraId="2D90FE9A" w14:textId="184B0DAF">
+          <w:p w:rsidR="4F354843" w:rsidP="0912846B" w:rsidRDefault="4F354843" w14:paraId="2D90FE9A" w14:textId="51A40184">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0912846B" w:rsidR="757F3E30">
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="757F3E30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Förberedelse för knäpunktion</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="49DC571E">
-[...10 lines deleted...]
-              <w:r w:rsidRPr="0912846B" w:rsidR="5A689B72">
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="49DC571E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B6C4BC5" w:rsidR="49DC571E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">enligt </w:t>
+            </w:r>
+            <w:hyperlink r:id="R2edb03f6f0ca4a78">
+              <w:r w:rsidRPr="5B6C4BC5" w:rsidR="623D6EBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Ledpunktion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0912846B" w:rsidR="49DC571E">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="4F354843" w:rsidP="0912846B" w:rsidRDefault="4F354843" w14:paraId="7B9FE685" w14:textId="7A4E55B2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0912846B" w:rsidR="757F3E30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1822,157 +1829,147 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Återbesök.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0912846B" w:rsidP="0912846B" w:rsidRDefault="0912846B" w14:paraId="4DF31D43" w14:textId="67C39960">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="4F354843" w:rsidP="0912846B" w:rsidRDefault="4F354843" w14:paraId="24D3BF5D" w14:textId="014B345A">
+          <w:p w:rsidR="4F354843" w:rsidP="0912846B" w:rsidRDefault="4F354843" w14:paraId="24D3BF5D" w14:textId="2222C1FE">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0912846B" w:rsidR="16842AE4">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="16842AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NEWS2-poäng styr behovet av ö</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="757F3E30">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="757F3E30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vervakningsfrekvens</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="15B3351B">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="15B3351B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, åtgärd, behov av läkarbedömning, tillsyn och kontroll av vitalparametrar (VP)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="757F3E30">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="757F3E30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Teamets bedömning, tillsyn och </w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="37CD4777">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="37CD4777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VP</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="757F3E30">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="757F3E30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="0C2EDD1E">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="0C2EDD1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ska </w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="757F3E30">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="757F3E30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dokumenteras på Akutjournal</w:t>
             </w:r>
-            <w:r w:rsidRPr="0912846B" w:rsidR="237DEF5C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="0912846B" w:rsidR="757F3E30">
+            <w:r w:rsidRPr="766D7AF8" w:rsidR="757F3E30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="16C73EDC" w:rsidP="36B4B93B" w:rsidRDefault="16C73EDC" w14:paraId="5B456211" w14:textId="0E0A4D6B">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:keepNext w:val="1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="0099119B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="743" w:gutter="0"/>
@@ -5170,261 +5167,283 @@
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01FE3ECF"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02D47C53"/>
     <w:rsid w:val="03293CD7"/>
+    <w:rsid w:val="05AFB8B9"/>
     <w:rsid w:val="05EB36CD"/>
     <w:rsid w:val="0647B53C"/>
     <w:rsid w:val="070EFCED"/>
     <w:rsid w:val="07DDC8ED"/>
     <w:rsid w:val="081C22BC"/>
     <w:rsid w:val="0824F2FA"/>
     <w:rsid w:val="0834BF35"/>
+    <w:rsid w:val="08808DA7"/>
     <w:rsid w:val="08C934E4"/>
     <w:rsid w:val="08CD872E"/>
     <w:rsid w:val="08E25D41"/>
     <w:rsid w:val="0912846B"/>
     <w:rsid w:val="091E0C1F"/>
     <w:rsid w:val="0934E3CD"/>
     <w:rsid w:val="0AE54B9F"/>
     <w:rsid w:val="0BC1282B"/>
     <w:rsid w:val="0C00D5A6"/>
     <w:rsid w:val="0C2EDD1E"/>
     <w:rsid w:val="0C671CF2"/>
     <w:rsid w:val="0D9CA607"/>
     <w:rsid w:val="0DB5CE64"/>
     <w:rsid w:val="1098F608"/>
     <w:rsid w:val="10F3954C"/>
     <w:rsid w:val="1153A65E"/>
+    <w:rsid w:val="11CB820A"/>
     <w:rsid w:val="1211BB73"/>
     <w:rsid w:val="126335AE"/>
     <w:rsid w:val="126BA6A0"/>
     <w:rsid w:val="1270172A"/>
     <w:rsid w:val="12A88E0A"/>
     <w:rsid w:val="12AC775D"/>
     <w:rsid w:val="15A7B7EC"/>
     <w:rsid w:val="15B3351B"/>
     <w:rsid w:val="15C7066F"/>
     <w:rsid w:val="15E93341"/>
     <w:rsid w:val="166465C3"/>
     <w:rsid w:val="167AA394"/>
     <w:rsid w:val="16842AE4"/>
     <w:rsid w:val="16C73EDC"/>
     <w:rsid w:val="181E22E3"/>
     <w:rsid w:val="184599F0"/>
     <w:rsid w:val="190D4AE6"/>
     <w:rsid w:val="190D4AE6"/>
     <w:rsid w:val="1986E308"/>
     <w:rsid w:val="1AA26518"/>
     <w:rsid w:val="1C3E3579"/>
+    <w:rsid w:val="1C92096D"/>
     <w:rsid w:val="1CFE4115"/>
     <w:rsid w:val="1D2A0AE6"/>
     <w:rsid w:val="1E7C2990"/>
     <w:rsid w:val="1E8D6467"/>
+    <w:rsid w:val="1E9875EF"/>
     <w:rsid w:val="1EECA4B9"/>
     <w:rsid w:val="1F129191"/>
     <w:rsid w:val="1F7850B5"/>
     <w:rsid w:val="201A8F67"/>
     <w:rsid w:val="205070D1"/>
+    <w:rsid w:val="20F20EC5"/>
     <w:rsid w:val="2111A69C"/>
+    <w:rsid w:val="221F2605"/>
     <w:rsid w:val="237DEF5C"/>
     <w:rsid w:val="2500E19E"/>
     <w:rsid w:val="25049371"/>
     <w:rsid w:val="256433DB"/>
     <w:rsid w:val="265DE9A7"/>
     <w:rsid w:val="2780E820"/>
     <w:rsid w:val="278C6EF6"/>
     <w:rsid w:val="28230BD6"/>
     <w:rsid w:val="288DAB34"/>
     <w:rsid w:val="2AC9171F"/>
     <w:rsid w:val="2C545943"/>
     <w:rsid w:val="2C945804"/>
     <w:rsid w:val="2DA588B7"/>
     <w:rsid w:val="2E924D5A"/>
     <w:rsid w:val="2FAF0FCD"/>
     <w:rsid w:val="3015F5CB"/>
+    <w:rsid w:val="301D5800"/>
+    <w:rsid w:val="30843D5B"/>
     <w:rsid w:val="31331B85"/>
     <w:rsid w:val="31AD6226"/>
     <w:rsid w:val="328E8F6C"/>
     <w:rsid w:val="33042453"/>
     <w:rsid w:val="33B7663D"/>
     <w:rsid w:val="344D6605"/>
     <w:rsid w:val="35097C64"/>
     <w:rsid w:val="3515B02D"/>
     <w:rsid w:val="36B4B93B"/>
     <w:rsid w:val="36FA255C"/>
     <w:rsid w:val="37CD4777"/>
+    <w:rsid w:val="37D587DE"/>
     <w:rsid w:val="39DCED87"/>
     <w:rsid w:val="39F88EF6"/>
+    <w:rsid w:val="39FC4F9D"/>
     <w:rsid w:val="3A87E641"/>
     <w:rsid w:val="3B1274AB"/>
     <w:rsid w:val="3B46AE8A"/>
     <w:rsid w:val="3B901EE5"/>
     <w:rsid w:val="3C3AAD40"/>
     <w:rsid w:val="3CF6706F"/>
     <w:rsid w:val="3D9A1A79"/>
     <w:rsid w:val="3DB1F90B"/>
     <w:rsid w:val="3E4A156D"/>
     <w:rsid w:val="3EC19981"/>
     <w:rsid w:val="3F143D42"/>
     <w:rsid w:val="3FB97DC0"/>
     <w:rsid w:val="403A138E"/>
     <w:rsid w:val="404C2F0B"/>
     <w:rsid w:val="40E16E0B"/>
     <w:rsid w:val="4156463D"/>
     <w:rsid w:val="41688DD2"/>
     <w:rsid w:val="418C19DB"/>
     <w:rsid w:val="41C93A89"/>
     <w:rsid w:val="41FF6069"/>
     <w:rsid w:val="42DB307F"/>
     <w:rsid w:val="42DB8461"/>
     <w:rsid w:val="42ECFD36"/>
     <w:rsid w:val="446FA53A"/>
+    <w:rsid w:val="44E619ED"/>
     <w:rsid w:val="46DABF12"/>
     <w:rsid w:val="46EBF9E9"/>
     <w:rsid w:val="47952F05"/>
     <w:rsid w:val="47BF3F6C"/>
     <w:rsid w:val="47FF15F1"/>
     <w:rsid w:val="485F4842"/>
     <w:rsid w:val="4864B193"/>
     <w:rsid w:val="486D8699"/>
     <w:rsid w:val="490B2800"/>
     <w:rsid w:val="4970658C"/>
     <w:rsid w:val="49DC571E"/>
     <w:rsid w:val="4CAB4079"/>
     <w:rsid w:val="4E03B912"/>
     <w:rsid w:val="4E088E82"/>
     <w:rsid w:val="4E974770"/>
     <w:rsid w:val="4ECCA89A"/>
     <w:rsid w:val="4F0FDAB7"/>
     <w:rsid w:val="4F354843"/>
     <w:rsid w:val="4FA11D0A"/>
     <w:rsid w:val="4FD86B12"/>
     <w:rsid w:val="4FEACEC1"/>
     <w:rsid w:val="502809D1"/>
     <w:rsid w:val="52D72A35"/>
     <w:rsid w:val="54226F18"/>
     <w:rsid w:val="54276D4D"/>
     <w:rsid w:val="54487D83"/>
     <w:rsid w:val="54748E2D"/>
+    <w:rsid w:val="559DAC15"/>
     <w:rsid w:val="5603873C"/>
+    <w:rsid w:val="560BEAEA"/>
     <w:rsid w:val="563AC1C2"/>
     <w:rsid w:val="56732768"/>
     <w:rsid w:val="56D87294"/>
     <w:rsid w:val="57AC2EEF"/>
     <w:rsid w:val="581F26A4"/>
     <w:rsid w:val="585A964C"/>
     <w:rsid w:val="588CB33D"/>
     <w:rsid w:val="5980A3DE"/>
     <w:rsid w:val="59DD92BD"/>
     <w:rsid w:val="5A0F5B41"/>
     <w:rsid w:val="5A689B72"/>
+    <w:rsid w:val="5B658216"/>
+    <w:rsid w:val="5B6C4BC5"/>
     <w:rsid w:val="5C149178"/>
     <w:rsid w:val="5C472AEE"/>
     <w:rsid w:val="5D14DF12"/>
     <w:rsid w:val="5D674928"/>
     <w:rsid w:val="5E3ABEF6"/>
     <w:rsid w:val="5EB57551"/>
     <w:rsid w:val="5EC8FF42"/>
     <w:rsid w:val="5EF60B09"/>
     <w:rsid w:val="5F269463"/>
     <w:rsid w:val="5FEFB7B4"/>
     <w:rsid w:val="60814A94"/>
     <w:rsid w:val="609D63B7"/>
     <w:rsid w:val="61531135"/>
     <w:rsid w:val="61837FE2"/>
     <w:rsid w:val="61846B09"/>
     <w:rsid w:val="619D9D87"/>
     <w:rsid w:val="621F25AA"/>
+    <w:rsid w:val="623D6EBD"/>
     <w:rsid w:val="62889859"/>
     <w:rsid w:val="629F7002"/>
     <w:rsid w:val="6319191B"/>
     <w:rsid w:val="635AB3C0"/>
     <w:rsid w:val="63C97C2C"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64EE2589"/>
+    <w:rsid w:val="65D3B4E0"/>
     <w:rsid w:val="66318F19"/>
     <w:rsid w:val="66DB18EF"/>
+    <w:rsid w:val="68A56C77"/>
     <w:rsid w:val="68B615AC"/>
     <w:rsid w:val="692C8A70"/>
     <w:rsid w:val="69C18790"/>
     <w:rsid w:val="6A528AF8"/>
     <w:rsid w:val="6AA39645"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6D670591"/>
     <w:rsid w:val="6E53F4FE"/>
     <w:rsid w:val="6EBF0DF3"/>
     <w:rsid w:val="6F1D69AA"/>
     <w:rsid w:val="6FFD64F3"/>
     <w:rsid w:val="70711343"/>
     <w:rsid w:val="709EA653"/>
     <w:rsid w:val="70A61042"/>
     <w:rsid w:val="70DF5D15"/>
     <w:rsid w:val="713F5177"/>
+    <w:rsid w:val="71812827"/>
     <w:rsid w:val="727DBC4E"/>
     <w:rsid w:val="72EE72FE"/>
     <w:rsid w:val="73DA7B64"/>
     <w:rsid w:val="741ECB38"/>
     <w:rsid w:val="7474DEF6"/>
     <w:rsid w:val="74C02444"/>
     <w:rsid w:val="757F3E30"/>
     <w:rsid w:val="75835DDD"/>
     <w:rsid w:val="75C5220E"/>
     <w:rsid w:val="75E3944D"/>
     <w:rsid w:val="7611A6F7"/>
+    <w:rsid w:val="766D7AF8"/>
     <w:rsid w:val="76AABBC7"/>
     <w:rsid w:val="76C0B0E1"/>
     <w:rsid w:val="77287B8F"/>
     <w:rsid w:val="77306915"/>
     <w:rsid w:val="77772097"/>
     <w:rsid w:val="78B31119"/>
     <w:rsid w:val="78CC3976"/>
     <w:rsid w:val="78FA800A"/>
     <w:rsid w:val="79AECE3C"/>
     <w:rsid w:val="79E1747C"/>
     <w:rsid w:val="7A6E2FFD"/>
     <w:rsid w:val="7AE4207A"/>
+    <w:rsid w:val="7AFE387E"/>
     <w:rsid w:val="7B58703B"/>
     <w:rsid w:val="7B6F6489"/>
     <w:rsid w:val="7BA79E2E"/>
     <w:rsid w:val="7BEAB1DB"/>
     <w:rsid w:val="7D6729BD"/>
     <w:rsid w:val="7D69F646"/>
     <w:rsid w:val="7D9A93FA"/>
     <w:rsid w:val="7DA5D0BF"/>
     <w:rsid w:val="7E922DF0"/>
     <w:rsid w:val="7EC3F6E6"/>
     <w:rsid w:val="7EEA6B9A"/>
     <w:rsid w:val="7F2A4023"/>
     <w:rsid w:val="7FD873B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8051,51 +8070,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rf1cbe0ba338f4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10032-1320169253-459/surrogate/Provtagningsanvisning%20f%c3%b6r%20ortopedpatienter.pdf" TargetMode="External" Id="Re2ae79eba50649ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10097-1520354460-47/surrogate/Ledpunktion.pdf" TargetMode="External" Id="R2fd5871dbbe74c4f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rf1cbe0ba338f4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10032-1320169253-459/surrogate/Provtagningsanvisning%20f%c3%b6r%20ortopedpatienter.pdf" TargetMode="External" Id="Re2ae79eba50649ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10032-1320169253-439/surrogate/Ledpunktion.pdf" TargetMode="External" Id="R2edb03f6f0ca4a78" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -8513,31 +8532,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Svullen led</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
-  <revision>8</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>