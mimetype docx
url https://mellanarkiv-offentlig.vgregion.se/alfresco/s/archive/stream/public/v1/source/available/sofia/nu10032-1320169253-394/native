--- v0 (2026-01-10)
+++ v1 (2026-04-04)
@@ -123,66 +123,66 @@
         </w:rPr>
         <w:t>Vårdprogram</w:t>
       </w:r>
       <w:r w:rsidRPr="0B593840" w:rsidR="69A04F78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORTOPEDI</w:t>
       </w:r>
       <w:r w:rsidRPr="0B593840" w:rsidR="6A0B23C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>, Akutmottagningen NÄ</w:t>
       </w:r>
       <w:r w:rsidRPr="0B593840" w:rsidR="6A0B23C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9864" w:type="dxa"/>
+        <w:tblW w:w="10017" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4932"/>
-        <w:gridCol w:w="4932"/>
+        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="5247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="169B2203" w:rsidTr="0B593840" w14:paraId="7835D145">
+      <w:tr w:rsidR="169B2203" w:rsidTr="4B1129D3" w14:paraId="7835D145">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4932" w:type="dxa"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="169B2203" w:rsidP="2B12EEDF" w:rsidRDefault="169B2203" w14:paraId="2391984F" w14:textId="05163D47">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B12EEDF" w:rsidR="5BD34662">
@@ -1607,51 +1607,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Helhetsbedömning av patienten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4932" w:type="dxa"/>
+            <w:tcW w:w="5247" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="169B2203" w:rsidP="2B12EEDF" w:rsidRDefault="169B2203" w14:paraId="727A9AC6" w14:textId="2792A488">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B12EEDF" w:rsidR="5BD34662">
@@ -1687,1154 +1687,1576 @@
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B12EEDF" w:rsidR="5BD34662">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="38D97702" w14:textId="6DCC6D59">
+          <w:p w:rsidR="169B2203" w:rsidP="4B1129D3" w:rsidRDefault="169B2203" w14:paraId="38D97702" w14:textId="6DCC6D59">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Alla ≥75 år</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>: omvårdnadsåtgärder enligt “Sköra äldre behov/process”, se WEST-A.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="4732A933" w14:textId="28321A55">
+          <w:p w:rsidR="2F978C72" w:rsidP="4B1129D3" w:rsidRDefault="2F978C72" w14:paraId="00427A41" w14:textId="783D47B5">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="7F45C4EB">
-[...141 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="2F978C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>NEWS2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="7B9CB769" w14:textId="3AFDDE10">
+          <w:p w:rsidR="753E34D2" w:rsidP="4B1129D3" w:rsidRDefault="753E34D2" w14:paraId="63263CA3" w14:textId="0B33BC61">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
-              <w:ind w:left="357" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="68680ED5">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> bocka av utförda omvårdnadsåtgärder på inplastad checklista.</w:t>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="753E34D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Lägg patienten i säng</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2B12EEDF" w:rsidP="0B593840" w:rsidRDefault="2B12EEDF" w14:paraId="7388012A" w14:textId="4A7F6623">
+          <w:p w:rsidR="753E34D2" w:rsidP="4B1129D3" w:rsidRDefault="753E34D2" w14:paraId="774D411A" w14:textId="4703D355">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
-              <w:ind w:left="357" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="3761AAF5">
-[...15 lines deleted...]
-              <w:t>ölj kapillärt Hb vid misstanke om stor blödning.</w:t>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="753E34D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Fasta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2B12EEDF" w:rsidP="0B593840" w:rsidRDefault="2B12EEDF" w14:paraId="7B80C067" w14:textId="3BB0BA1A">
+          <w:p w:rsidR="753E34D2" w:rsidP="4B1129D3" w:rsidRDefault="753E34D2" w14:paraId="74B0BC24" w14:textId="741EEBFC">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
-              <w:ind w:left="0" w:right="0"/>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="753E34D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Hjälp till med avklädning för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="28F84A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="753E34D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> undersökning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="753E34D2" w:rsidP="4B1129D3" w:rsidRDefault="753E34D2" w14:paraId="07E70470" w14:textId="759C9B4A">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="753E34D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Följ kapillärt Hb vid misstanke om stor blödning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4B1129D3" w:rsidP="4B1129D3" w:rsidRDefault="4B1129D3" w14:paraId="14E07C0A" w14:textId="20FB6EFC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="169B2203" w:rsidP="2B12EEDF" w:rsidRDefault="169B2203" w14:paraId="060494FA" w14:textId="0EB03215">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B12EEDF" w:rsidR="5BD34662">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Läkemedelshantering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="3D1853EB" w14:textId="0901837C">
+          <w:p w:rsidR="169B2203" w:rsidP="4B1129D3" w:rsidRDefault="169B2203" w14:paraId="3D1853EB" w14:textId="01239B5B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Smärtlindring enligt läkarordination eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="0D6787A1">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="0D6787A1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> generella direktiv vuxen eller barn.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="6652FC13">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>VAS före och efter smärtstillande givits, dokumentera på Akutjournal.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="70B41C68" w14:textId="72957899">
+          <w:p w:rsidR="169B2203" w:rsidP="4B1129D3" w:rsidRDefault="169B2203" w14:paraId="70B41C68" w14:textId="27529063">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Femoralisblockad</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="569F83C9">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="569F83C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="5C7D7372">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="2D431CDF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “Femoralisb</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0B593840" w:rsidR="3DA75AAC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>Femoralisb</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="3DA75AAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>ack</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="5C7D7372">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>”</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0B593840" w:rsidR="5C7D7372">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> finn</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0B593840" w:rsidR="5C7D7372">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="5C7D7372">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0B593840" w:rsidR="5C7D7372">
+              <w:t>terilförråde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0B593840" w:rsidR="5C7D7372">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5C7D7372">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sterilförråde</w:t>
-[...15 lines deleted...]
-              <w:t>t.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="3ECB7742" w14:textId="469C6ED9">
+          <w:p w:rsidR="2B12EEDF" w:rsidP="4B1129D3" w:rsidRDefault="2B12EEDF" w14:paraId="77C07901" w14:textId="601EDA64">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Infusion? (</w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="487D6A23">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="487D6A23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">varm </w:t>
             </w:r>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Ringer Acetat)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2B12EEDF" w:rsidP="0B593840" w:rsidRDefault="2B12EEDF" w14:paraId="77C07901" w14:textId="302EB904">
-[...21 lines deleted...]
-          <w:p w:rsidR="169B2203" w:rsidP="2B12EEDF" w:rsidRDefault="169B2203" w14:paraId="59CD607F" w14:textId="5F2F3C7D">
+          <w:p w:rsidR="4B1129D3" w:rsidP="4B1129D3" w:rsidRDefault="4B1129D3" w14:paraId="38225AA5" w14:textId="6D2AB069">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-                <w:b w:val="0"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Speciell omvårdnad</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="1F2F24CC" w14:textId="41970D97">
+          <w:p w:rsidR="169B2203" w:rsidP="4B1129D3" w:rsidRDefault="169B2203" w14:paraId="59CD607F" w14:textId="4A2F0D8B">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
-[...93 lines deleted...]
-              <w:t>eration.</w:t>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5BD34662">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Speciell omvårdnad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="27CAD44C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="2AAAAAC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">misstänkt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="27CAD44C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>vid höftfraktur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="148A567D" w14:textId="4DDD939D">
+          <w:p w:rsidR="169B2203" w:rsidP="4B1129D3" w:rsidRDefault="169B2203" w14:paraId="1F2F24CC" w14:textId="2E73F18B">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="26566D78">
-[...45 lines deleted...]
-              <w:t>nde.</w:t>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="27CAD44C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Lassekudde sätts på skadat ben</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="500152F2" w14:textId="0AF79CE8">
+          <w:p w:rsidR="27CAD44C" w:rsidP="4B1129D3" w:rsidRDefault="27CAD44C" w14:paraId="0CB07F22" w14:textId="7EDFD62A">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
-[...47 lines deleted...]
-            <w:r w:rsidRPr="0B593840" w:rsidR="37347F2C">
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="27CAD44C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>PVK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="6CFD1311">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="27CAD44C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>prover; Akut Ort, Blodgrupp, BAS-test</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Pk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Waran</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="780ACBDA" w:rsidP="0B593840" w:rsidRDefault="780ACBDA" w14:paraId="3E8349A0" w14:textId="7F9DEEA4">
+          <w:p w:rsidR="24C38317" w:rsidP="4B1129D3" w:rsidRDefault="24C38317" w14:paraId="0FFC5232" w14:textId="17C9074F">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B593840" w:rsidR="780ACBDA">
-[...13 lines deleted...]
-              <w:t>Röntgenremiss skrivs av läkare.</w:t>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="24C38317">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bladderscan, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>KAD och urinsticka</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="6E4A1313" w14:textId="5ABE44FB">
+          <w:p w:rsidR="326AC5E3" w:rsidP="4B1129D3" w:rsidRDefault="326AC5E3" w14:paraId="6240BF9E" w14:textId="6D4008DF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>EKG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="326AC5E3" w:rsidP="4B1129D3" w:rsidRDefault="326AC5E3" w14:paraId="54E99317" w14:textId="45AD4259">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Monitorering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för femoralisblockad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="169B2203" w:rsidP="4B1129D3" w:rsidRDefault="169B2203" w14:paraId="500152F2" w14:textId="4AED973E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="326AC5E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="37347F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ärkning av skadad kroppsdel inför </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="63CA0F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="579E633F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (LÄK)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4B1129D3" w:rsidP="4B1129D3" w:rsidRDefault="4B1129D3" w14:paraId="628DE8BC" w14:textId="1603F342">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="169B2203" w:rsidP="4B1129D3" w:rsidRDefault="169B2203" w14:paraId="6E4A1313" w14:textId="22E8D56B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="591906C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speciell omvårdnad vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="470CD362">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">misstänkt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="591906C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>höftluxation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="324BF199" w:rsidP="4B1129D3" w:rsidRDefault="324BF199" w14:paraId="093B88D5" w14:textId="20C25240">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="324BF199">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dubbla Lassekuddar efter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="324BF199">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>reponering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="324BF199">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="684EF3A2" w:rsidP="4B1129D3" w:rsidRDefault="684EF3A2" w14:paraId="7A31DB97" w14:textId="18D513D0">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="684EF3A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Märkning av skadad kroppsdel inför </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="4CCC618A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="5FE0FE22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (LÄK)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="684EF3A2" w:rsidP="4B1129D3" w:rsidRDefault="684EF3A2" w14:paraId="0550C14C" w14:textId="2DFEDD37">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B1129D3" w:rsidR="684EF3A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>PVK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4B1129D3" w:rsidP="4B1129D3" w:rsidRDefault="4B1129D3" w14:paraId="5C46D043" w14:textId="484531FB">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0" w:hanging="0" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="169B2203" w:rsidP="0B593840" w:rsidRDefault="169B2203" w14:paraId="36149E4D" w14:textId="110B1322">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
@@ -6499,508 +6921,558 @@
     <w:rsid w:val="052847E2"/>
     <w:rsid w:val="06592FAD"/>
     <w:rsid w:val="0672580A"/>
     <w:rsid w:val="06862251"/>
     <w:rsid w:val="068A3D71"/>
     <w:rsid w:val="06B07D62"/>
     <w:rsid w:val="0709B640"/>
     <w:rsid w:val="07DE8073"/>
     <w:rsid w:val="0821F2B2"/>
     <w:rsid w:val="086A8E43"/>
     <w:rsid w:val="0973FEA4"/>
     <w:rsid w:val="0990D06F"/>
     <w:rsid w:val="09B9E056"/>
     <w:rsid w:val="09E83E9E"/>
     <w:rsid w:val="0A1472D2"/>
     <w:rsid w:val="0A583D82"/>
     <w:rsid w:val="0A587FCA"/>
     <w:rsid w:val="0A92B484"/>
     <w:rsid w:val="0ADEE1B8"/>
     <w:rsid w:val="0B4EF46C"/>
     <w:rsid w:val="0B4F0A97"/>
     <w:rsid w:val="0B593840"/>
     <w:rsid w:val="0B7AD2B5"/>
     <w:rsid w:val="0B840EFF"/>
     <w:rsid w:val="0BC5AED0"/>
+    <w:rsid w:val="0BD0D3D2"/>
     <w:rsid w:val="0C0D1797"/>
     <w:rsid w:val="0C3663B1"/>
     <w:rsid w:val="0C41689D"/>
     <w:rsid w:val="0C718FF0"/>
     <w:rsid w:val="0C84173F"/>
     <w:rsid w:val="0CEAC4CD"/>
     <w:rsid w:val="0CEAC4CD"/>
     <w:rsid w:val="0D61EC8A"/>
     <w:rsid w:val="0D6787A1"/>
     <w:rsid w:val="0D956B39"/>
     <w:rsid w:val="0D9774D3"/>
     <w:rsid w:val="0DA4081C"/>
     <w:rsid w:val="0E1FE7A0"/>
     <w:rsid w:val="0E489CF0"/>
     <w:rsid w:val="0E49A159"/>
     <w:rsid w:val="0E9B5763"/>
     <w:rsid w:val="0ED0DA89"/>
     <w:rsid w:val="0EE94241"/>
     <w:rsid w:val="0F2FE8C0"/>
     <w:rsid w:val="0F502447"/>
+    <w:rsid w:val="0FB907F1"/>
     <w:rsid w:val="0FF463A9"/>
+    <w:rsid w:val="0FFCF931"/>
     <w:rsid w:val="1083B456"/>
     <w:rsid w:val="109D9842"/>
     <w:rsid w:val="110E5127"/>
     <w:rsid w:val="1149BA16"/>
     <w:rsid w:val="11D2F825"/>
     <w:rsid w:val="11D97421"/>
     <w:rsid w:val="123EC494"/>
     <w:rsid w:val="12413AAE"/>
     <w:rsid w:val="12A3FB7A"/>
     <w:rsid w:val="12C60A57"/>
     <w:rsid w:val="12EF76FF"/>
     <w:rsid w:val="1337B2B5"/>
     <w:rsid w:val="1358FA28"/>
     <w:rsid w:val="1385EC17"/>
     <w:rsid w:val="13B482B8"/>
     <w:rsid w:val="13F026CE"/>
     <w:rsid w:val="141F5FC2"/>
     <w:rsid w:val="1423841D"/>
     <w:rsid w:val="142F214D"/>
     <w:rsid w:val="14D38316"/>
     <w:rsid w:val="1504D670"/>
     <w:rsid w:val="1566D751"/>
+    <w:rsid w:val="156BABEE"/>
     <w:rsid w:val="15BB3023"/>
     <w:rsid w:val="15C6EEDB"/>
     <w:rsid w:val="15CAF1AE"/>
     <w:rsid w:val="15E999A5"/>
     <w:rsid w:val="16100917"/>
     <w:rsid w:val="16798EB9"/>
     <w:rsid w:val="169B2203"/>
     <w:rsid w:val="16B0729D"/>
     <w:rsid w:val="16C741A1"/>
     <w:rsid w:val="170B2E15"/>
     <w:rsid w:val="170E8881"/>
     <w:rsid w:val="17357090"/>
     <w:rsid w:val="173AFAA5"/>
     <w:rsid w:val="17791658"/>
     <w:rsid w:val="177942F8"/>
     <w:rsid w:val="178103DE"/>
     <w:rsid w:val="17C4DA38"/>
     <w:rsid w:val="1815953B"/>
     <w:rsid w:val="18E6AEF0"/>
     <w:rsid w:val="18EEE85D"/>
     <w:rsid w:val="19029270"/>
     <w:rsid w:val="193AD3EF"/>
+    <w:rsid w:val="19684915"/>
     <w:rsid w:val="1A14D0C9"/>
     <w:rsid w:val="1A2B522B"/>
     <w:rsid w:val="1A9E62D1"/>
     <w:rsid w:val="1AF9829E"/>
     <w:rsid w:val="1B7D4502"/>
     <w:rsid w:val="1B7EA020"/>
     <w:rsid w:val="1B826884"/>
+    <w:rsid w:val="1BDE40D8"/>
     <w:rsid w:val="1C36305F"/>
     <w:rsid w:val="1C46E44F"/>
     <w:rsid w:val="1C547501"/>
     <w:rsid w:val="1CB109A3"/>
+    <w:rsid w:val="1D183717"/>
     <w:rsid w:val="1DAD19AB"/>
     <w:rsid w:val="1E09AA2D"/>
     <w:rsid w:val="1E18C01D"/>
     <w:rsid w:val="1E1AFED7"/>
     <w:rsid w:val="1E6BD347"/>
     <w:rsid w:val="1E7B66A7"/>
     <w:rsid w:val="1E9CB1F5"/>
     <w:rsid w:val="1EA4A67E"/>
     <w:rsid w:val="1ECA35F6"/>
     <w:rsid w:val="1F19697C"/>
     <w:rsid w:val="1F2C4F95"/>
     <w:rsid w:val="1F7769B9"/>
     <w:rsid w:val="1FCBFB05"/>
     <w:rsid w:val="2007A3A8"/>
     <w:rsid w:val="20B58179"/>
     <w:rsid w:val="2167CB66"/>
     <w:rsid w:val="2183F97C"/>
     <w:rsid w:val="218A4BAC"/>
     <w:rsid w:val="21AF3AC7"/>
     <w:rsid w:val="21C083F3"/>
     <w:rsid w:val="21F043FC"/>
     <w:rsid w:val="221161D3"/>
     <w:rsid w:val="23ED223B"/>
     <w:rsid w:val="2456C13E"/>
     <w:rsid w:val="245F86E6"/>
     <w:rsid w:val="24BB9A3E"/>
+    <w:rsid w:val="24C38317"/>
     <w:rsid w:val="24C5F764"/>
     <w:rsid w:val="25AA45F2"/>
     <w:rsid w:val="25BBB29D"/>
     <w:rsid w:val="25C44176"/>
     <w:rsid w:val="25E6AB3D"/>
     <w:rsid w:val="26566D78"/>
     <w:rsid w:val="26576A9F"/>
     <w:rsid w:val="267B27EA"/>
     <w:rsid w:val="2701704B"/>
     <w:rsid w:val="27994CA0"/>
     <w:rsid w:val="279F8794"/>
+    <w:rsid w:val="27CAD44C"/>
     <w:rsid w:val="27DCC713"/>
     <w:rsid w:val="28BC8963"/>
     <w:rsid w:val="28C45745"/>
+    <w:rsid w:val="28F84A4A"/>
     <w:rsid w:val="28FBE238"/>
     <w:rsid w:val="2960F47A"/>
     <w:rsid w:val="29B4E560"/>
     <w:rsid w:val="29B64E8F"/>
     <w:rsid w:val="29CF76EC"/>
     <w:rsid w:val="2A3363A7"/>
     <w:rsid w:val="2A378635"/>
     <w:rsid w:val="2A645145"/>
+    <w:rsid w:val="2AAAAAC3"/>
     <w:rsid w:val="2ABB4C59"/>
     <w:rsid w:val="2AF81505"/>
     <w:rsid w:val="2B12EEDF"/>
     <w:rsid w:val="2B6B474D"/>
     <w:rsid w:val="2BD3F130"/>
     <w:rsid w:val="2C14A795"/>
     <w:rsid w:val="2CCCFE53"/>
     <w:rsid w:val="2CF92A73"/>
+    <w:rsid w:val="2D431CDF"/>
     <w:rsid w:val="2D5E5BBE"/>
     <w:rsid w:val="2D9BF207"/>
     <w:rsid w:val="2DA2AC93"/>
     <w:rsid w:val="2E06692C"/>
     <w:rsid w:val="2E38F654"/>
     <w:rsid w:val="2E6A7B20"/>
     <w:rsid w:val="2E9AFA89"/>
     <w:rsid w:val="2ECFC8EB"/>
     <w:rsid w:val="2ED41D71"/>
     <w:rsid w:val="2F32BB53"/>
     <w:rsid w:val="2F66FB5C"/>
     <w:rsid w:val="2F7342D2"/>
+    <w:rsid w:val="2F978C72"/>
     <w:rsid w:val="2FA2398D"/>
     <w:rsid w:val="2FB964F3"/>
     <w:rsid w:val="2FCF8AD5"/>
     <w:rsid w:val="2FEB6121"/>
     <w:rsid w:val="30029A12"/>
     <w:rsid w:val="300A6F78"/>
     <w:rsid w:val="30C90200"/>
     <w:rsid w:val="31128D48"/>
     <w:rsid w:val="311D9C09"/>
     <w:rsid w:val="313E09EE"/>
     <w:rsid w:val="315F5C3F"/>
     <w:rsid w:val="3232C7D1"/>
     <w:rsid w:val="323B4D03"/>
+    <w:rsid w:val="324BF199"/>
+    <w:rsid w:val="326AC5E3"/>
     <w:rsid w:val="327BCDFE"/>
     <w:rsid w:val="32AAB204"/>
     <w:rsid w:val="32BC22CC"/>
+    <w:rsid w:val="3319AD97"/>
     <w:rsid w:val="3335A71A"/>
     <w:rsid w:val="335D30D5"/>
     <w:rsid w:val="33B4C45C"/>
     <w:rsid w:val="33D71D64"/>
     <w:rsid w:val="3446B3F5"/>
     <w:rsid w:val="348A56D8"/>
     <w:rsid w:val="34EC8D19"/>
     <w:rsid w:val="35122993"/>
     <w:rsid w:val="35360377"/>
     <w:rsid w:val="357D15C2"/>
     <w:rsid w:val="35E28456"/>
     <w:rsid w:val="3642B532"/>
     <w:rsid w:val="364366B5"/>
     <w:rsid w:val="3679B0FC"/>
     <w:rsid w:val="36B8AB7B"/>
     <w:rsid w:val="36BC32B1"/>
     <w:rsid w:val="36D6BCC2"/>
     <w:rsid w:val="36E4D8EB"/>
     <w:rsid w:val="37347F2C"/>
     <w:rsid w:val="3742D44D"/>
     <w:rsid w:val="3758C053"/>
     <w:rsid w:val="3761AAF5"/>
     <w:rsid w:val="37A08CEE"/>
     <w:rsid w:val="380A0AEC"/>
     <w:rsid w:val="38179E80"/>
     <w:rsid w:val="39356139"/>
     <w:rsid w:val="39A73699"/>
     <w:rsid w:val="39C16F03"/>
     <w:rsid w:val="3A0F0A5F"/>
+    <w:rsid w:val="3A1ED1F0"/>
     <w:rsid w:val="3A7A750F"/>
     <w:rsid w:val="3A7AF434"/>
     <w:rsid w:val="3A98F21E"/>
     <w:rsid w:val="3B233064"/>
     <w:rsid w:val="3B6842BA"/>
     <w:rsid w:val="3B8C1C9E"/>
     <w:rsid w:val="3BEFEC0A"/>
     <w:rsid w:val="3C1B9A22"/>
     <w:rsid w:val="3C22E17C"/>
     <w:rsid w:val="3C3B14AF"/>
     <w:rsid w:val="3C4AB23E"/>
     <w:rsid w:val="3C51944A"/>
     <w:rsid w:val="3C5C05AD"/>
     <w:rsid w:val="3C73E7E6"/>
+    <w:rsid w:val="3CA20415"/>
     <w:rsid w:val="3CEAEBB6"/>
     <w:rsid w:val="3D3D69B7"/>
     <w:rsid w:val="3D5E2771"/>
     <w:rsid w:val="3D9B3C6D"/>
     <w:rsid w:val="3DA75AAC"/>
     <w:rsid w:val="3DDFA46B"/>
     <w:rsid w:val="3DFEDCA5"/>
+    <w:rsid w:val="3E24E776"/>
     <w:rsid w:val="3E8FEEC7"/>
     <w:rsid w:val="3E9FE37C"/>
     <w:rsid w:val="3EE5ECB5"/>
     <w:rsid w:val="3F19D00B"/>
     <w:rsid w:val="3F4CD207"/>
     <w:rsid w:val="3F5D54E2"/>
     <w:rsid w:val="3F8FC55B"/>
     <w:rsid w:val="3FAB9ED3"/>
     <w:rsid w:val="3FD8FEB2"/>
     <w:rsid w:val="402880C8"/>
     <w:rsid w:val="40413215"/>
     <w:rsid w:val="4043A163"/>
+    <w:rsid w:val="41098023"/>
     <w:rsid w:val="41476F34"/>
     <w:rsid w:val="4148BA28"/>
     <w:rsid w:val="41B41271"/>
     <w:rsid w:val="41C45129"/>
     <w:rsid w:val="41DAE0B2"/>
     <w:rsid w:val="4285B57F"/>
     <w:rsid w:val="42B5C980"/>
     <w:rsid w:val="4368FD63"/>
     <w:rsid w:val="4373549F"/>
     <w:rsid w:val="438C5DD1"/>
+    <w:rsid w:val="445EFA31"/>
     <w:rsid w:val="447F0FF6"/>
     <w:rsid w:val="44922AED"/>
     <w:rsid w:val="4493F86E"/>
     <w:rsid w:val="451D216A"/>
     <w:rsid w:val="45552E39"/>
     <w:rsid w:val="45671CA1"/>
     <w:rsid w:val="4587B86F"/>
     <w:rsid w:val="46315BFC"/>
     <w:rsid w:val="46B2E2E7"/>
     <w:rsid w:val="46C41DBE"/>
     <w:rsid w:val="470003CA"/>
+    <w:rsid w:val="470CD362"/>
     <w:rsid w:val="485AD726"/>
     <w:rsid w:val="487D6A23"/>
     <w:rsid w:val="49755D10"/>
     <w:rsid w:val="49D86CD6"/>
     <w:rsid w:val="49DC2D13"/>
     <w:rsid w:val="4A289F5C"/>
     <w:rsid w:val="4A62A973"/>
+    <w:rsid w:val="4B1129D3"/>
     <w:rsid w:val="4BA5A254"/>
     <w:rsid w:val="4BB2983B"/>
     <w:rsid w:val="4BC0FE8A"/>
+    <w:rsid w:val="4BE650C1"/>
     <w:rsid w:val="4BFC6779"/>
     <w:rsid w:val="4C7635E9"/>
+    <w:rsid w:val="4CCC618A"/>
     <w:rsid w:val="4CFE765E"/>
     <w:rsid w:val="4D2C0CED"/>
     <w:rsid w:val="4D711678"/>
     <w:rsid w:val="4DA838A6"/>
     <w:rsid w:val="4DF9F1DC"/>
     <w:rsid w:val="4E42C83A"/>
     <w:rsid w:val="4E5F771F"/>
     <w:rsid w:val="4E9E31C3"/>
     <w:rsid w:val="4EF20055"/>
     <w:rsid w:val="4EFC107F"/>
     <w:rsid w:val="4EFF6A7E"/>
     <w:rsid w:val="4F2819FD"/>
     <w:rsid w:val="4F3FD0E0"/>
     <w:rsid w:val="4F569329"/>
     <w:rsid w:val="4F952674"/>
+    <w:rsid w:val="5050A662"/>
     <w:rsid w:val="506DDD86"/>
     <w:rsid w:val="50B02C39"/>
     <w:rsid w:val="50D23D0A"/>
     <w:rsid w:val="50DA55D8"/>
+    <w:rsid w:val="51669558"/>
     <w:rsid w:val="51A65ECC"/>
     <w:rsid w:val="520B255D"/>
     <w:rsid w:val="521D5DD3"/>
     <w:rsid w:val="523345B0"/>
     <w:rsid w:val="52BDD30A"/>
     <w:rsid w:val="52C8429E"/>
     <w:rsid w:val="52E4C76F"/>
     <w:rsid w:val="52FD70DA"/>
     <w:rsid w:val="52FDCDA4"/>
+    <w:rsid w:val="531ED37D"/>
     <w:rsid w:val="539C1776"/>
     <w:rsid w:val="53C55E75"/>
     <w:rsid w:val="54371B44"/>
     <w:rsid w:val="54399E0B"/>
     <w:rsid w:val="546E7925"/>
     <w:rsid w:val="54F33625"/>
     <w:rsid w:val="54FB3C51"/>
     <w:rsid w:val="551D076A"/>
     <w:rsid w:val="55235BBF"/>
     <w:rsid w:val="556EAC02"/>
     <w:rsid w:val="55A4D2BE"/>
     <w:rsid w:val="562F818B"/>
     <w:rsid w:val="565F875C"/>
     <w:rsid w:val="5679CFEF"/>
     <w:rsid w:val="569F83C9"/>
     <w:rsid w:val="56DAD4B1"/>
     <w:rsid w:val="57214E38"/>
     <w:rsid w:val="57772EFB"/>
+    <w:rsid w:val="579E633F"/>
     <w:rsid w:val="57A1794C"/>
     <w:rsid w:val="58451409"/>
+    <w:rsid w:val="585A0463"/>
     <w:rsid w:val="586043AC"/>
     <w:rsid w:val="589D7B31"/>
+    <w:rsid w:val="58AC1BE5"/>
     <w:rsid w:val="58BF6AC5"/>
     <w:rsid w:val="59141255"/>
     <w:rsid w:val="5915803E"/>
+    <w:rsid w:val="591906C9"/>
     <w:rsid w:val="593B9094"/>
     <w:rsid w:val="594830F2"/>
     <w:rsid w:val="5950AC7F"/>
     <w:rsid w:val="5A10267A"/>
     <w:rsid w:val="5A3C81EC"/>
     <w:rsid w:val="5A95EEBD"/>
     <w:rsid w:val="5B3BE814"/>
     <w:rsid w:val="5B429BC3"/>
     <w:rsid w:val="5B5F6E21"/>
     <w:rsid w:val="5B6BD774"/>
     <w:rsid w:val="5BD34662"/>
     <w:rsid w:val="5BDF0FDA"/>
     <w:rsid w:val="5C0D1BAB"/>
     <w:rsid w:val="5C733156"/>
     <w:rsid w:val="5C7D7372"/>
     <w:rsid w:val="5CB52E1D"/>
     <w:rsid w:val="5CC45076"/>
     <w:rsid w:val="5D59800C"/>
     <w:rsid w:val="5D85586F"/>
     <w:rsid w:val="5D9FB083"/>
     <w:rsid w:val="5DC21D62"/>
     <w:rsid w:val="5DC2F07A"/>
     <w:rsid w:val="5DDC9155"/>
     <w:rsid w:val="5E0F01B7"/>
     <w:rsid w:val="5E2D07D3"/>
     <w:rsid w:val="5E3E9935"/>
     <w:rsid w:val="5E58EC04"/>
     <w:rsid w:val="5E9D7DF6"/>
     <w:rsid w:val="5EA7BD24"/>
     <w:rsid w:val="5EBFCEE8"/>
     <w:rsid w:val="5EC13138"/>
     <w:rsid w:val="5F3AAE96"/>
     <w:rsid w:val="5F5EC0DB"/>
     <w:rsid w:val="5F6EB5FE"/>
     <w:rsid w:val="5FC2CB85"/>
     <w:rsid w:val="5FC37D9A"/>
+    <w:rsid w:val="5FE0FE22"/>
     <w:rsid w:val="6145DC60"/>
     <w:rsid w:val="61CE6548"/>
     <w:rsid w:val="6249D50B"/>
     <w:rsid w:val="624E515E"/>
     <w:rsid w:val="62A2484A"/>
     <w:rsid w:val="62CB3353"/>
     <w:rsid w:val="62FF9746"/>
     <w:rsid w:val="6360407D"/>
     <w:rsid w:val="637C9B48"/>
+    <w:rsid w:val="63CA0F45"/>
+    <w:rsid w:val="6431588E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64C82D88"/>
     <w:rsid w:val="64DC6287"/>
     <w:rsid w:val="651BAE92"/>
     <w:rsid w:val="653FD8DD"/>
     <w:rsid w:val="656FE7CE"/>
     <w:rsid w:val="659ADA98"/>
     <w:rsid w:val="6605A6FF"/>
     <w:rsid w:val="663AAC40"/>
     <w:rsid w:val="663AAC40"/>
+    <w:rsid w:val="6652FC13"/>
     <w:rsid w:val="665D189C"/>
     <w:rsid w:val="66A22470"/>
     <w:rsid w:val="66A55DC6"/>
     <w:rsid w:val="674C6223"/>
     <w:rsid w:val="674EBAA7"/>
     <w:rsid w:val="6783A2C5"/>
     <w:rsid w:val="67FFCE4A"/>
     <w:rsid w:val="68416E61"/>
+    <w:rsid w:val="684EF3A2"/>
     <w:rsid w:val="68680ED5"/>
     <w:rsid w:val="68728536"/>
     <w:rsid w:val="6891F0C9"/>
     <w:rsid w:val="68DA68E0"/>
     <w:rsid w:val="68ED85A4"/>
     <w:rsid w:val="694C212F"/>
     <w:rsid w:val="69756C83"/>
     <w:rsid w:val="699B9EAB"/>
     <w:rsid w:val="69A04F78"/>
     <w:rsid w:val="6A0B23C8"/>
     <w:rsid w:val="6A276FDA"/>
+    <w:rsid w:val="6AC5F9F6"/>
+    <w:rsid w:val="6AFA94A8"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B376F0C"/>
     <w:rsid w:val="6C4EC2E7"/>
     <w:rsid w:val="6CCB51E7"/>
+    <w:rsid w:val="6CE9E6DC"/>
     <w:rsid w:val="6CF36BBE"/>
+    <w:rsid w:val="6CFD1311"/>
     <w:rsid w:val="6D65E8EF"/>
     <w:rsid w:val="6DD4F6A6"/>
     <w:rsid w:val="6DF6DAC0"/>
     <w:rsid w:val="6EA77F43"/>
     <w:rsid w:val="6EDC5DFD"/>
     <w:rsid w:val="6EE88090"/>
     <w:rsid w:val="6F3F46F6"/>
     <w:rsid w:val="6F49AA64"/>
     <w:rsid w:val="6FC4D6F6"/>
     <w:rsid w:val="6FE7BD66"/>
     <w:rsid w:val="6FE7DB78"/>
     <w:rsid w:val="70076EFC"/>
     <w:rsid w:val="700AE02F"/>
     <w:rsid w:val="7024C714"/>
     <w:rsid w:val="7050A637"/>
     <w:rsid w:val="70E57AC5"/>
     <w:rsid w:val="713C7BA4"/>
     <w:rsid w:val="71A61C3C"/>
     <w:rsid w:val="71EC7698"/>
     <w:rsid w:val="71FAD662"/>
     <w:rsid w:val="7213FEBF"/>
     <w:rsid w:val="72CA4BE3"/>
+    <w:rsid w:val="72E365BD"/>
     <w:rsid w:val="72FC77B8"/>
+    <w:rsid w:val="72FE7192"/>
     <w:rsid w:val="73345992"/>
     <w:rsid w:val="741D1B87"/>
     <w:rsid w:val="742CE2D2"/>
     <w:rsid w:val="745D0ED7"/>
     <w:rsid w:val="7489E385"/>
     <w:rsid w:val="74984819"/>
     <w:rsid w:val="74C0956E"/>
     <w:rsid w:val="74D663CC"/>
     <w:rsid w:val="74DE5152"/>
+    <w:rsid w:val="753E34D2"/>
     <w:rsid w:val="75AA6F21"/>
     <w:rsid w:val="75F07B29"/>
     <w:rsid w:val="767A21B3"/>
     <w:rsid w:val="770EB310"/>
     <w:rsid w:val="77160530"/>
+    <w:rsid w:val="774A7872"/>
     <w:rsid w:val="778C4B8A"/>
     <w:rsid w:val="77CFE8DB"/>
     <w:rsid w:val="77EA5443"/>
     <w:rsid w:val="77F83630"/>
     <w:rsid w:val="780ACBDA"/>
     <w:rsid w:val="780E048E"/>
     <w:rsid w:val="7816647A"/>
     <w:rsid w:val="78174D7F"/>
     <w:rsid w:val="7831E578"/>
     <w:rsid w:val="78B83E26"/>
     <w:rsid w:val="78F08CAA"/>
+    <w:rsid w:val="7911891E"/>
     <w:rsid w:val="795D4238"/>
     <w:rsid w:val="796845C2"/>
     <w:rsid w:val="799BF35E"/>
     <w:rsid w:val="79B1C275"/>
     <w:rsid w:val="79C177D0"/>
     <w:rsid w:val="79F66181"/>
     <w:rsid w:val="7A551845"/>
     <w:rsid w:val="7A77F6E7"/>
     <w:rsid w:val="7A7A2841"/>
     <w:rsid w:val="7A85DC10"/>
+    <w:rsid w:val="7AD70159"/>
     <w:rsid w:val="7AE00CDA"/>
     <w:rsid w:val="7B06B731"/>
     <w:rsid w:val="7B2F4E34"/>
     <w:rsid w:val="7B4D92D6"/>
     <w:rsid w:val="7B5E77FF"/>
     <w:rsid w:val="7B801FFE"/>
+    <w:rsid w:val="7BB649BF"/>
     <w:rsid w:val="7BF35F0A"/>
     <w:rsid w:val="7C282D6C"/>
+    <w:rsid w:val="7C45001D"/>
     <w:rsid w:val="7CE0EE09"/>
     <w:rsid w:val="7D31E547"/>
     <w:rsid w:val="7D9737EC"/>
     <w:rsid w:val="7F45C4EB"/>
     <w:rsid w:val="7F5FCE2E"/>
+    <w:rsid w:val="7F66C9DD"/>
     <w:rsid w:val="7F9DA6B0"/>
     <w:rsid w:val="7FE30341"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
@@ -9503,51 +9975,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rb2740d2c77264b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10032-1320169253-395/surrogate/Checklista%20f%c3%b6r%20misst%c3%a4nkt%20h%c3%b6ftfraktur.pdf" TargetMode="External" Id="Rc67490823b844411" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rb2740d2c77264b10" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -9965,31 +10437,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Bäcken-, femur-, höftfraktur, luxation</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
-  <revision>9</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>