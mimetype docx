--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,180 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="6A55CA89" w:rsidP="6A55CA89" w:rsidRDefault="6A55CA89" w14:paraId="1135E29F" w14:textId="3CD4DC08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="6A55CA89" w:rsidP="6A55CA89" w:rsidRDefault="6A55CA89" w14:paraId="5009B014" w14:textId="5E54F3D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="6A55CA89" w:rsidP="6A55CA89" w:rsidRDefault="6A55CA89" w14:paraId="6466F06E" w14:textId="4788A335">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B4000E" w:rsidP="6A55CA89" w:rsidRDefault="00B4000E" w14:paraId="5005DDD3" w14:textId="1919F425">
+    <w:p w:rsidR="00B4000E" w:rsidP="01B021DD" w:rsidRDefault="00B4000E" w14:paraId="5005DDD3" w14:textId="1919F425">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="1260"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B4000E" w:rsidSect="00B4000E">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
-      <w:r w:rsidRPr="67BCDCD6" w:rsidR="1D0D451A">
+      <w:r w:rsidR="1D0D451A">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Axel</w:t>
       </w:r>
-      <w:r w:rsidRPr="67BCDCD6" w:rsidR="47F311CA">
+      <w:r w:rsidR="47F311CA">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="67BCDCD6" w:rsidR="1D0D451A">
+      <w:r w:rsidR="1D0D451A">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>överarm - fraktur/luxation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="01A13DC1" w:rsidP="67BCDCD6" w:rsidRDefault="01A13DC1" w14:paraId="680198E5" w14:textId="1270A475">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67BCDCD6" w:rsidR="48F82F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Vårdprogram</w:t>
       </w:r>
       <w:r w:rsidRPr="67BCDCD6" w:rsidR="09DDBBEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORTOPEDI</w:t>
       </w:r>
       <w:r w:rsidRPr="67BCDCD6" w:rsidR="48F82F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>, Akutmottagningen NÄL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9420" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4365"/>
         <w:gridCol w:w="5055"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="01A13DC1" w:rsidTr="67BCDCD6" w14:paraId="3C7053C7" wp14:textId="77777777">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="01A13DC1" w:rsidTr="01B021DD" w14:paraId="3C7053C7" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4DDB7EE8" w:rsidP="67BCDCD6" w:rsidRDefault="4DDB7EE8" w14:paraId="6E4D56FE" w14:textId="29E764CA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="5D1B45E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
@@ -437,75 +438,85 @@
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="0D5CCCE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kommunikation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1F21BC0A" w:rsidP="67BCDCD6" w:rsidRDefault="1F21BC0A" w14:paraId="1F47DFC6" w14:textId="7B33BB96">
+          <w:p w:rsidR="1F21BC0A" w:rsidP="67BCDCD6" w:rsidRDefault="1F21BC0A" w14:paraId="1F47DFC6" w14:textId="4FAB6A25">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="3CE3491F">
-[...7 lines deleted...]
-              <w:t>Medvetandegrad? (GCS)</w:t>
+            <w:r w:rsidRPr="31EF819A" w:rsidR="3CE3491F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medvetandegrad (GCS)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="31EF819A" w:rsidR="379D6908">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="1F21BC0A" w:rsidP="67BCDCD6" w:rsidRDefault="1F21BC0A" w14:paraId="5770509B" w14:textId="60D2FB0D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="3CE3491F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1000,87 +1011,97 @@
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="06ABE45D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smärta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5277D1BF" w:rsidP="67BCDCD6" w:rsidRDefault="5277D1BF" w14:paraId="50288022" w14:textId="1386FF70">
+          <w:p w:rsidR="5277D1BF" w:rsidP="67BCDCD6" w:rsidRDefault="5277D1BF" w14:paraId="50288022" w14:textId="35507000">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="06ABE45D">
+            <w:r w:rsidRPr="01B021DD" w:rsidR="06ABE45D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">VAS – intensitet, </w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="06ABE45D">
+            <w:r w:rsidRPr="01B021DD" w:rsidR="06ABE45D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>lokalisation</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="06ABE45D">
+            <w:r w:rsidRPr="01B021DD" w:rsidR="713263C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, karaktär</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01B021DD" w:rsidR="06ABE45D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="67BCDCD6" w:rsidP="67BCDCD6" w:rsidRDefault="67BCDCD6" w14:paraId="492D0F5C" w14:textId="20A1613E">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -1427,115 +1448,125 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="4A774EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Läke</w:t>
             </w:r>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="4A774EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>medelshantering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="44D7E92D" w14:textId="197AA3FF">
+          <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="44D7E92D" w14:textId="65121F7F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="4A774EE0">
+            <w:r w:rsidRPr="31EF819A" w:rsidR="4A774EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smärtlindring enligt läkarordination eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="71D84431">
+            <w:r w:rsidRPr="31EF819A" w:rsidR="71D84431">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="71D84431">
+            <w:r w:rsidRPr="31EF819A" w:rsidR="71D84431">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>generella</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="71D84431">
+            <w:r w:rsidRPr="31EF819A" w:rsidR="71D84431">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> direktiv vuxen eller barn.</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="4A774EE0">
+            <w:r w:rsidRPr="31EF819A" w:rsidR="4A774EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="31EF819A" w:rsidR="56D9BB95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VAS före och efter smärtstillande givits, dokumentera på Akutjournal.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="1B1223F0" w14:textId="091E6964">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="059E0FD0" w14:textId="1C76C41D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
@@ -1672,157 +1703,164 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rep</w:t>
             </w:r>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="2EBADAEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>onering</w:t>
             </w:r>
             <w:r w:rsidRPr="67BCDCD6" w:rsidR="207B6DB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> enligt läkarordination.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="2E2CBCC0" w14:textId="30166393">
+          <w:p w:rsidR="7EB4AD26" w:rsidP="31EF819A" w:rsidRDefault="7EB4AD26" w14:paraId="0E48435A" w14:textId="7D445E44">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="4A774EE0">
+            <w:r w:rsidRPr="31EF819A" w:rsidR="4A774EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prover enligt läkarordination.</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="0795173E">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="4A774EE0">
+            <w:r w:rsidRPr="31EF819A" w:rsidR="0795173E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="2E2CBCC0" w14:textId="13EEF6E5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4426888D" w:rsidR="47396E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4426888D" w:rsidR="4A774EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>operation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4426888D" w:rsidR="070F1C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4426888D" w:rsidR="070F1C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>finns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4426888D" w:rsidR="609EA92E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4426888D" w:rsidR="4A774EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blodgrupp</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="63CAC9F8">
-[...49 lines deleted...]
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="4A774EE0">
+            <w:r w:rsidRPr="4426888D" w:rsidR="4A774EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="007C236B" w14:textId="2FFA38DC">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2032,177 +2070,167 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Träningsprogram.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="7E88C483" w:rsidP="67BCDCD6" w:rsidRDefault="7E88C483" w14:paraId="7593CD53" w14:textId="5801D6D0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="60A320B6" w14:textId="1159D588">
+          <w:p w:rsidR="7EB4AD26" w:rsidP="67BCDCD6" w:rsidRDefault="7EB4AD26" w14:paraId="60A320B6" w14:textId="1A5D49A7">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="0DFB9441">
+            <w:r w:rsidRPr="4426888D" w:rsidR="0DFB9441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWS2-poäng styr behovet av övervakningsfrekvens, åtgärd, behov av läkarbedömning, tillsyn och kontroll av vitalparametrar </w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="708EDCF1">
+            <w:r w:rsidRPr="4426888D" w:rsidR="708EDCF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="0DFB9441">
+            <w:r w:rsidRPr="4426888D" w:rsidR="0DFB9441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="3613FBC5">
+            <w:r w:rsidRPr="4426888D" w:rsidR="3613FBC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P)</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="1EC3A3C6">
+            <w:r w:rsidRPr="4426888D" w:rsidR="1EC3A3C6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="680B394D">
+            <w:r w:rsidRPr="4426888D" w:rsidR="680B394D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Teamets bedömning, tillsyn och </w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="6EC8E19C">
+            <w:r w:rsidRPr="4426888D" w:rsidR="6EC8E19C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VP</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="680B394D">
+            <w:r w:rsidRPr="4426888D" w:rsidR="680B394D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="01EB4DF8">
+            <w:r w:rsidRPr="4426888D" w:rsidR="01EB4DF8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ska </w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="680B394D">
+            <w:r w:rsidRPr="4426888D" w:rsidR="680B394D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dokumenteras på Akutjournal</w:t>
             </w:r>
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="29150E47">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="67BCDCD6" w:rsidR="680B394D">
+            <w:r w:rsidRPr="4426888D" w:rsidR="680B394D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00B4000E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
@@ -2860,50 +2888,64 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="CWnMdKUzIs6buJ" int2:id="6JQOH80Z">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="LQVjBx5lX2sZDt" int2:id="aT4zkHgB">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -5394,227 +5436,240 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0135706E"/>
     <w:rsid w:val="01A13DC1"/>
+    <w:rsid w:val="01B021DD"/>
     <w:rsid w:val="01EB4DF8"/>
     <w:rsid w:val="02100B04"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0285E3A8"/>
     <w:rsid w:val="03E7523E"/>
     <w:rsid w:val="03F3083E"/>
     <w:rsid w:val="051B2C12"/>
     <w:rsid w:val="05F9DA79"/>
     <w:rsid w:val="0602FEC4"/>
     <w:rsid w:val="06ABE45D"/>
     <w:rsid w:val="06BFCA20"/>
+    <w:rsid w:val="070F1C64"/>
     <w:rsid w:val="0795173E"/>
     <w:rsid w:val="07F0171E"/>
     <w:rsid w:val="09DDBBEC"/>
     <w:rsid w:val="0A230A6F"/>
     <w:rsid w:val="0A5371DA"/>
     <w:rsid w:val="0B3A3DEF"/>
     <w:rsid w:val="0B40B1A6"/>
     <w:rsid w:val="0D52BDAB"/>
     <w:rsid w:val="0D5CCCE1"/>
     <w:rsid w:val="0DFB9441"/>
     <w:rsid w:val="0EA5F8B4"/>
     <w:rsid w:val="108A5E6D"/>
     <w:rsid w:val="10BDD65C"/>
     <w:rsid w:val="11AC0E99"/>
     <w:rsid w:val="1214F3F7"/>
     <w:rsid w:val="12956316"/>
     <w:rsid w:val="13B427F6"/>
+    <w:rsid w:val="14D5F329"/>
     <w:rsid w:val="1565BD16"/>
     <w:rsid w:val="1650567E"/>
     <w:rsid w:val="16CEA479"/>
     <w:rsid w:val="185FDAA0"/>
     <w:rsid w:val="1BF58D65"/>
     <w:rsid w:val="1CD9321B"/>
     <w:rsid w:val="1CE015F1"/>
     <w:rsid w:val="1D0D451A"/>
     <w:rsid w:val="1E368E4C"/>
     <w:rsid w:val="1E51513B"/>
     <w:rsid w:val="1EC3A3C6"/>
     <w:rsid w:val="1F21BC0A"/>
     <w:rsid w:val="1F287F34"/>
     <w:rsid w:val="1F5141CE"/>
     <w:rsid w:val="1FA4207C"/>
+    <w:rsid w:val="1FB70405"/>
+    <w:rsid w:val="1FD747D9"/>
     <w:rsid w:val="207B6DB9"/>
     <w:rsid w:val="22476D78"/>
     <w:rsid w:val="2348739F"/>
     <w:rsid w:val="23BA7235"/>
     <w:rsid w:val="24A58407"/>
     <w:rsid w:val="26061791"/>
     <w:rsid w:val="2606D5B8"/>
     <w:rsid w:val="27A2A619"/>
     <w:rsid w:val="29150E47"/>
     <w:rsid w:val="2A826BA0"/>
     <w:rsid w:val="2BD1FA07"/>
     <w:rsid w:val="2CAC949D"/>
     <w:rsid w:val="2CFBBF2F"/>
     <w:rsid w:val="2EBADAEA"/>
     <w:rsid w:val="2FD9AA60"/>
     <w:rsid w:val="3017371E"/>
     <w:rsid w:val="30265F30"/>
     <w:rsid w:val="30BE9387"/>
     <w:rsid w:val="312543AD"/>
     <w:rsid w:val="31AF7666"/>
+    <w:rsid w:val="31EF819A"/>
     <w:rsid w:val="323D4B52"/>
     <w:rsid w:val="3334FE7E"/>
     <w:rsid w:val="33E302D4"/>
     <w:rsid w:val="34B7A682"/>
     <w:rsid w:val="3578DC4D"/>
     <w:rsid w:val="35954F24"/>
     <w:rsid w:val="3613FBC5"/>
+    <w:rsid w:val="379D6908"/>
     <w:rsid w:val="38B07D0F"/>
     <w:rsid w:val="3AA87383"/>
     <w:rsid w:val="3ACB79D0"/>
     <w:rsid w:val="3C14112B"/>
     <w:rsid w:val="3C5EE5FA"/>
     <w:rsid w:val="3CD540A5"/>
     <w:rsid w:val="3CE3491F"/>
     <w:rsid w:val="3D92A3E3"/>
     <w:rsid w:val="3DAE67B7"/>
     <w:rsid w:val="3DE01445"/>
     <w:rsid w:val="3E66764E"/>
     <w:rsid w:val="3F7BE4A6"/>
     <w:rsid w:val="4117B507"/>
     <w:rsid w:val="4196298A"/>
     <w:rsid w:val="41F7DD37"/>
     <w:rsid w:val="42B38568"/>
     <w:rsid w:val="4425BCDE"/>
+    <w:rsid w:val="4426888D"/>
     <w:rsid w:val="44BB81E4"/>
     <w:rsid w:val="45731271"/>
     <w:rsid w:val="45C18D3F"/>
     <w:rsid w:val="46E63F81"/>
+    <w:rsid w:val="47396E38"/>
     <w:rsid w:val="47BFF74E"/>
     <w:rsid w:val="47F311CA"/>
     <w:rsid w:val="48F82F05"/>
     <w:rsid w:val="4A774EE0"/>
     <w:rsid w:val="4C04597D"/>
     <w:rsid w:val="4C625534"/>
     <w:rsid w:val="4D513A7B"/>
     <w:rsid w:val="4DDB7EE8"/>
     <w:rsid w:val="4F3EBAA7"/>
     <w:rsid w:val="4F52E145"/>
     <w:rsid w:val="4FEA944F"/>
     <w:rsid w:val="5055F2A4"/>
     <w:rsid w:val="5107AD8D"/>
     <w:rsid w:val="5277D1BF"/>
     <w:rsid w:val="5329E269"/>
     <w:rsid w:val="54010369"/>
     <w:rsid w:val="5443CE2E"/>
     <w:rsid w:val="54EBDB9C"/>
     <w:rsid w:val="567FBE77"/>
+    <w:rsid w:val="56D9BB95"/>
     <w:rsid w:val="58237C5E"/>
     <w:rsid w:val="589F328A"/>
     <w:rsid w:val="59317EC2"/>
     <w:rsid w:val="5940D83C"/>
     <w:rsid w:val="599488AB"/>
     <w:rsid w:val="5AAE1D0E"/>
     <w:rsid w:val="5AD7EFEB"/>
     <w:rsid w:val="5AD96DCC"/>
     <w:rsid w:val="5B361704"/>
     <w:rsid w:val="5BE611F8"/>
     <w:rsid w:val="5C26624E"/>
     <w:rsid w:val="5C57E982"/>
     <w:rsid w:val="5C9F4496"/>
     <w:rsid w:val="5CF6ED81"/>
     <w:rsid w:val="5D1B45E0"/>
     <w:rsid w:val="5D6EC9E9"/>
     <w:rsid w:val="5DD18817"/>
     <w:rsid w:val="5E4D2E7F"/>
     <w:rsid w:val="5E7FD732"/>
     <w:rsid w:val="5EDEF8B6"/>
     <w:rsid w:val="5F2065F8"/>
     <w:rsid w:val="5F611183"/>
     <w:rsid w:val="602E8E43"/>
+    <w:rsid w:val="609EA92E"/>
     <w:rsid w:val="61019A23"/>
     <w:rsid w:val="611F690B"/>
     <w:rsid w:val="6165F4EA"/>
     <w:rsid w:val="622684B7"/>
     <w:rsid w:val="63CAC9F8"/>
     <w:rsid w:val="64522E49"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64E0EF85"/>
     <w:rsid w:val="65BEA1EA"/>
     <w:rsid w:val="66695151"/>
     <w:rsid w:val="66736C93"/>
     <w:rsid w:val="66A7F801"/>
     <w:rsid w:val="679C5A63"/>
     <w:rsid w:val="67BCDCD6"/>
     <w:rsid w:val="67D68FAA"/>
     <w:rsid w:val="680B394D"/>
     <w:rsid w:val="69D058FB"/>
     <w:rsid w:val="6A55CA89"/>
     <w:rsid w:val="6AB00B1F"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6CFC87A0"/>
     <w:rsid w:val="6E234264"/>
     <w:rsid w:val="6E7AD335"/>
     <w:rsid w:val="6EC24677"/>
     <w:rsid w:val="6EC8E19C"/>
     <w:rsid w:val="708EDCF1"/>
+    <w:rsid w:val="713263C2"/>
     <w:rsid w:val="71D84431"/>
     <w:rsid w:val="75EECD8D"/>
     <w:rsid w:val="76A83944"/>
     <w:rsid w:val="77B762D1"/>
     <w:rsid w:val="7A04F91E"/>
     <w:rsid w:val="7AC62EE9"/>
     <w:rsid w:val="7B8CEF39"/>
     <w:rsid w:val="7C13A996"/>
     <w:rsid w:val="7C81CF6F"/>
     <w:rsid w:val="7CECF422"/>
     <w:rsid w:val="7DFDCFAB"/>
     <w:rsid w:val="7E0D2A9D"/>
     <w:rsid w:val="7E2210E0"/>
     <w:rsid w:val="7E800609"/>
     <w:rsid w:val="7E88C483"/>
     <w:rsid w:val="7E8CC7F8"/>
     <w:rsid w:val="7EB4AD26"/>
     <w:rsid w:val="7F1DC358"/>
+    <w:rsid w:val="7F376904"/>
     <w:rsid w:val="7FF5C61F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -8139,51 +8194,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="R071c8e024bc047d7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="R071c8e024bc047d7" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R7170a18df3a64cab" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -8601,31 +8656,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Axel, överarm. Fraktur, luxation</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
-  <revision>7</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>