--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -7,1156 +7,1246 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E8260F9" w14:textId="77777777" w:rsidR="009232FB" w:rsidRDefault="009232FB" w:rsidP="00F35B05">
+    <w:p w:rsidR="009232FB" w:rsidP="00F35B05" w:rsidRDefault="009232FB" w14:paraId="3E8260F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="009232FB" w:rsidSect="009232FB">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3FCAA35D" w14:textId="15B1C783" w:rsidR="009232FB" w:rsidRDefault="3E3221AD" w:rsidP="008129B0">
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="009232FB" w:rsidP="008129B0" w:rsidRDefault="3E3221AD" w14:paraId="3FCAA35D" w14:textId="0BDE76DE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="1BCE870C">
+        <w:rPr/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="3E3221AD">
+        <w:rPr/>
+        <w:t>scitestappning</w:t>
+      </w:r>
+      <w:r w:rsidR="3E3221AD">
+        <w:rPr/>
         <w:t xml:space="preserve"> på Akutmottagningen NÄL</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BE9F4B6" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+      <w:bookmarkStart w:name="_Toc501440349" w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="008129B0" w:rsidR="008129B0" w:rsidP="008129B0" w:rsidRDefault="008129B0" w14:paraId="05764C22" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5BE9F4B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395DC05C" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="395DC05C" w14:textId="0F73A270">
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>Ascites</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> uppkommer framförallt sekundärt till </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>dekompenserad</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> levercirros men kan även framträda vid </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>peritoneal</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>carcinos</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och hjärtsvikt. För att bekräfta </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>ascites</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>bedside</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> ultraljud föredraget och enkelt utfört med lite erfarenhet. Klassiskt vågskvalp är endast tillförlitligt vid stora mängder av </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>ascites</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="69B66E7C" w14:textId="082A211A">
       <w:r>
-        <w:t>Ascites</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> och hjärtsvikt. För att bekräfta </w:t>
+        <w:t xml:space="preserve">Möjliga komplikationer till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascites</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> utredningsmässigt är </w:t>
-[...27 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hepatorenalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> syndrom, spontan bakteriell peritonit, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>leverencefalopat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="16B96DA8" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+        <w:t xml:space="preserve"> m.fl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="16B96DA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Indikationer för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascitestappning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="62B07B01" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="62B07B01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bedömning och provtagning av nyupptäckt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascites</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276BBF50" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="276BBF50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provtagning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascitesvätska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> vid klinisk försämring och buksmärta eller feber </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="22A96F32" w14:textId="75B84B9A" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+        <w:t xml:space="preserve"> vid klinisk försämring och buksmärta eller feber m.fl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="22A96F32" w14:textId="75B84B9A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Symtomlindring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591BA336" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="591BA336" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Relativa kontraindikationer för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascitestappning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4137B870" w14:textId="48F9603F" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="4137B870" w14:textId="48F9603F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>svårtappade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> patienter där radiologiskt stöd krävts (exempelvis vid mycket </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>bukadherenser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> eller där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tarmslyngor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> legat dikt an mot bukväggen).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F18909" w14:textId="167E406B" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="07F18909" w14:textId="167E406B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ökad blödningsrisk:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5822C588" w14:textId="232ACA10" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5822C588" w14:textId="232ACA10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t>PK &gt;3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4900D323" w14:textId="5AF3AB7F" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="4900D323" w14:textId="5AF3AB7F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>blodsjukdom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB0D2A9" w14:textId="1A27BC5D" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="3FB0D2A9" w14:textId="1A27BC5D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>TPK &lt;50</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1C437C" w14:textId="21712EE9" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5E1C437C" w14:textId="21712EE9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t>DOAK – överväg nytta kontra pausa och utföra senare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D55CD13" w14:textId="42556FC3" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="1CDE3883">
+    <w:p w:rsidR="3922376B" w:rsidP="6FB7AFE8" w:rsidRDefault="3922376B" w14:paraId="5EF87EE1" w14:textId="156DFB2A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="5FA95AB8" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="3922376B">
+        <w:rPr/>
+        <w:t>Patientförberedelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5FA95AB8" w14:textId="5F7ED41F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7F0A38C1" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+      <w:r w:rsidR="1E1C3A82">
+        <w:rPr/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>atientskjorta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="7F0A38C1" w14:textId="4851D31B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4630443E" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+      <w:r w:rsidR="3D25635A">
+        <w:rPr/>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>nderlägg under patienten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4FE225D2" w:rsidP="6FB7AFE8" w:rsidRDefault="4FE225D2" w14:paraId="4F1B1A65" w14:textId="29D70493">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="44B6C960" w14:textId="62307811" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="868" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="4FE225D2">
+        <w:rPr/>
+        <w:t>Fungerande IV-infart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6FB7AFE8" w:rsidP="6FB7AFE8" w:rsidRDefault="6FB7AFE8" w14:paraId="32D1C62F" w14:textId="25D2EF5E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1304" w:right="868" w:hanging="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="593D8C65" w:rsidP="6FB7AFE8" w:rsidRDefault="593D8C65" w14:paraId="5524AC78" w14:textId="66632D51">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="593D8C65">
+        <w:rPr/>
+        <w:t>Ascitesback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6FB7AFE8" w:rsidP="6FB7AFE8" w:rsidRDefault="6FB7AFE8" w14:paraId="309438BA" w14:textId="4BF45B3C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1304" w:right="868" w:hanging="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="44B6C960" w14:textId="62307811">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Klorhexidinsprit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="6615BE46">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="6615BE46" w:rsidRPr="1CDE3883">
+      <w:r w:rsidRPr="1CDE3883" w:rsidR="6615BE46">
         <w:t xml:space="preserve">färgad </w:t>
       </w:r>
       <w:r>
         <w:t>5 mg/ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33585353" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="33585353" w14:textId="13BE926B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0248725A">
+        <w:rPr/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>mläggningsset</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t xml:space="preserve"> + stora sterila tork</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E815CC2" w14:textId="2134B3EA" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5E815CC2" w14:textId="5BD967E6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>absorberande förband 10</w:t>
+      <w:r w:rsidR="57CBCF43">
+        <w:rPr/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>bsorberande förband 10</w:t>
       </w:r>
       <w:r w:rsidR="1BAE1CDA">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t>x10 cm x 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D074DE" w14:textId="3FE24AE2" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="23D074DE" w14:textId="0A3696FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>sterila kompresser 10</w:t>
+      <w:r w:rsidR="1CC42451">
+        <w:rPr/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>terila kompresser 10</w:t>
       </w:r>
       <w:r w:rsidR="2FBB9889">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t xml:space="preserve">x10 cm </w:t>
       </w:r>
       <w:r w:rsidR="3F44AEE0">
+        <w:rPr/>
         <w:t>x</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t xml:space="preserve"> 3 förpackningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F201BD4" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="0F201BD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Flexitrak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD849D0" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5DD849D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Drainfix: täckande förband</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D949A70" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="4D949A70" w14:textId="44EE8468">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>Xylocain</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 10 mg/ml (eller </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>Carbocain</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 10 mg/ml)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="58F5876A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1st intramuskulär kanyl (svart)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5E58C758" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>4st uppdragningskanyler (rosa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="0EE47302" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>10 ml spruta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="6D1CC6C0" w14:textId="5BACFC8A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="5BB32CBC">
+        <w:rPr/>
+        <w:t>M-drain - a</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>scitesdrän</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4185532E" w:rsidP="6FB7AFE8" w:rsidRDefault="4185532E" w14:paraId="249ADAA6" w14:textId="701CAFC9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="4185532E">
+        <w:rPr/>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve">ellankoppling med trevägskran mellan </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk51680618" w:id="2"/>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>ascitesdrän</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>och KAD-påse</w:t>
+      </w:r>
+      <w:r w:rsidR="4F07EF0C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB7AFE8" w:rsidR="4F07EF0C">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>(Obs denna förväxlas ofta med vanlig kateterkoppling – se bild)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="4EA3DD5B" w14:textId="108D7371">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="4F07EF0C">
+        <w:rPr/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>ömningsbar KAD-påse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="36EA8F3B" w:rsidP="6FB7AFE8" w:rsidRDefault="36EA8F3B" w14:paraId="348D0D27" w14:textId="536ACC74">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="36EA8F3B">
+        <w:rPr/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>terila handskar</w:t>
+      </w:r>
+      <w:r w:rsidR="431CB9A6">
+        <w:rPr/>
+        <w:t xml:space="preserve"> – 6, 6.5, 7, 7.5, 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="6A3CFEC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2st odlingsflaskor (1 grön och 1 orange)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="41071B45" w14:textId="5A348208">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="36FD703B">
+        <w:rPr/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve">om 250 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>-flaska (helst) eller urinrör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="56DD51D7" w14:textId="328D415D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="0C49F85C">
+        <w:rPr/>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>ila rör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="198C6D5F" w:rsidP="6FB7AFE8" w:rsidRDefault="198C6D5F" w14:paraId="5CF8E628" w14:textId="33951300">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="198C6D5F">
+        <w:rPr/>
+        <w:t>Procedur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="331DB649" w14:textId="321AB3CE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve">Undersök område med ultraljud med hjälp av </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>bukprob</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve">. Förslagsvis vänster </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>fossa</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="15E6D867" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Markera område med längst avstånd till tarmar. Notera även djupet till tarm för egen skull.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="54089EA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tvätta med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klorhexidinsprit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="69BACE65" w14:textId="6414FB2D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedöva ordentligt ytligt i huden (svart nål) med </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Xylocain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 10 mg/ml (eller </w:t>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="3EA3E6EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mg/ml eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Carbocain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 10 mg/ml) 5 - 10 ml</w:t>
-[...266 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r w:rsidR="3597E2F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mg/ml. Fortsätt därefter på djupet och skifta mellan att aspirera och bedöva. Försök att bedöva i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>peritoneum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Notera att det inte alltid går att aspirera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascitesvätska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (med svart nål) om denna skulle vara något mer trögflytande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8CEA35" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="3E8CEA35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t xml:space="preserve">Byt till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t>ascitestappningskanyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t xml:space="preserve">. För in i samma riktning som ovanstående. När </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t>ascitesvätska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
         <w:t xml:space="preserve"> nås stabiliseras kanylen medan plastslangen förs in på djupet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F01D436" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="4436F71B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ta prover.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4436F71B" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+        <w:t>Koppla ”mellankoppling med trevägskran” och KAD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="0BB29856" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="0BB29856" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t xml:space="preserve">Fäst tappningskanylen med ”Drainfix”. Fäst ”mellankoppling med trevägskran” med </w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>Flexitrak</w:t>
+      </w:r>
+      <w:r w:rsidR="009232FB">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1FC015A2" w:rsidP="6FB7AFE8" w:rsidRDefault="1FC015A2" w14:paraId="20E9D99A" w14:textId="43995AFA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="2F015359" w14:textId="57B7082C" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+      <w:r w:rsidR="1FC015A2">
+        <w:rPr/>
+        <w:t>Ta prover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="2F015359" w14:textId="57B7082C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Täck Drainfix med ytterligare torrt förband.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E74855" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="60E74855" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omhändertagande av patient med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascitesdrän</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="23CEDE44" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="23CEDE44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Blodtryck och puls tas för var 2,5 L som tappas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52319412" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="52319412" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Albumin 20 g (100 ml) administreras per 2,5 L </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascitesvätska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som tappas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530A4750" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="530A4750" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sängläge tills motsvarande albumininfusioner är givna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645C3943" w14:textId="409A8D1A" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="645C3943" w14:textId="409A8D1A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dränet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ska hållas öppet under hela tappningen och får sitta i max 6h.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410DACF6" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="410DACF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009232FB">
         <w:t xml:space="preserve">Avseende tolkning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009232FB">
         <w:t>ascitesceller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009232FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B1293E" w14:textId="1BC44274" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="44B1293E" w14:textId="1BC44274">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ascites</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> LPK poly-celler är över 0,25 så misstänks spontan bakteriell peritonit och iv antibiotika ges i väntan på odlingssvar. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ascites</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> LPK poly beräknas utifrån totalantal LPK i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ascites</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samt den procentfördelning poly/mono som anges i svaret från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="48C99388" w:rsidRPr="1CDE3883">
+      <w:r w:rsidRPr="1CDE3883" w:rsidR="48C99388">
         <w:t>Klin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="48C99388">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kem lab. Rapportera till avdelningen att detta provsvar ska bevakas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B228594" w14:textId="4042758E" w:rsidR="757C34DA" w:rsidRDefault="757C34DA">
+    <w:p w:rsidR="757C34DA" w:rsidRDefault="757C34DA" w14:paraId="3B228594" w14:textId="4042758E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08298BE5" w14:textId="69B2DFA8" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="1DA82CDB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="1DA82CDB" w:rsidRDefault="009232FB" w14:paraId="08298BE5" w14:textId="69B2DFA8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc501440348"/>
+      <w:bookmarkStart w:name="_Toc501440348" w:id="3"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Odling</w:t>
       </w:r>
       <w:r w:rsidR="52D700FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="52D700FE" w:rsidRPr="1CDE3883">
+      <w:r w:rsidRPr="1CDE3883" w:rsidR="52D700FE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Punktat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="52D700FE" w:rsidRPr="1CDE3883">
+      <w:r w:rsidRPr="1CDE3883" w:rsidR="52D700FE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ascites</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="32F4AAD0" w:rsidRPr="1CDE3883">
+      <w:r w:rsidRPr="1CDE3883" w:rsidR="32F4AAD0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>/bukvätska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE88684" w14:textId="7E08D86C" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
-      <w:proofErr w:type="gramStart"/>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="3CE88684" w14:textId="7E08D86C">
       <w:r>
-        <w:t>2 st.</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="3F7D43E1" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+        <w:t>2 st. odlingsflaskor – en aerob odling (grön) och en anaerob odling (orange)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="3F7D43E1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A1E4FB" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="43A1E4FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc501440351"/>
+      <w:bookmarkStart w:name="_Toc501440351" w:id="4"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="009232FB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5014315D" wp14:editId="31B69580">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-635</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5753100" cy="4318000"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1177,204 +1267,203 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5753100" cy="4318000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="34DA4DA5" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="34DA4DA5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E19253" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="35E19253" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B75CC2" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="29B75CC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A6E59D0" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="7A6E59D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76786A82" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="76786A82" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="049AF770" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="049AF770" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4813410E" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="4813410E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B386DC" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="25B386DC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7349786A" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="7349786A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649D7A2F" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="649D7A2F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08654AB3" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="08654AB3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30EF5E8A" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="30EF5E8A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029CB174" w14:textId="5CCEAAAB" w:rsidR="757C34DA" w:rsidRDefault="757C34DA" w:rsidP="757C34DA">
+    <w:p w:rsidR="757C34DA" w:rsidP="757C34DA" w:rsidRDefault="757C34DA" w14:paraId="029CB174" w14:textId="5CCEAAAB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE9F2AB" w14:textId="31C32A71" w:rsidR="757C34DA" w:rsidRDefault="757C34DA">
+    <w:p w:rsidR="757C34DA" w:rsidRDefault="757C34DA" w14:paraId="7BE9F2AB" w14:textId="31C32A71">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD929FE" w14:textId="2C8FC5E4" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="0AD929FE" w14:textId="2C8FC5E4">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Cytologi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482CB70F" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="482CB70F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="915"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En tom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-flaska (helst) eller ett urinodlingsrör</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7677A6B8" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="7677A6B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009232FB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44922BBD" wp14:editId="36A4BC24">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>96520</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5753100" cy="7670800"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Bildobjekt 4"/>
@@ -1400,489 +1489,488 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5753100" cy="7670800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6743CCBD" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="6743CCBD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F125E14" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="2F125E14" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EB002EC" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="6EB002EC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="716D19E2" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="716D19E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0186E093" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="0186E093" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E62296A" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="2E62296A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06DBA253" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="06DBA253" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32EF0ED3" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="32EF0ED3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18188D7C" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="18188D7C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00F87B32" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="00F87B32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579ADE47" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="579ADE47" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B4E3953" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="6B4E3953" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32FA0596" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="32FA0596" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB51CA4" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="3CB51CA4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B188E8E" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="0B188E8E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4821A24C" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="4821A24C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5C06BD" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="4D5C06BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E7B654A" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="5E7B654A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EE99F8D" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="3EE99F8D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="239AABA2" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="239AABA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB71D4C" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="7FB71D4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EEBD656" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="2EEBD656" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="288A601C" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="288A601C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F95D4DB" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="5F95D4DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1213C8BA" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="1213C8BA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C084204" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="1C084204" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D96102" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="03D96102" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456B3D21" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="456B3D21" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E14E5B1" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="3E14E5B1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BC94D0" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="42BC94D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A5BD69" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="57A5BD69" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C605AC9" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="0C605AC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67878B3D" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="67878B3D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55F5822B" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="55F5822B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468F91C0" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="468F91C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD73C55" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="0CD73C55" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38324A98" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="38324A98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C646828" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="7C646828" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32FCB68D" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="32FCB68D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F407FB" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="23F407FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E2E9F8" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="63E2E9F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1336BB5E" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="1336BB5E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35BECAAF" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="35BECAAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="737264A0" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="737264A0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3795"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009232FB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068B5227" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="009232FB">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="009232FB" w:rsidRDefault="009232FB" w14:paraId="068B5227" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009232FB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DB57BE" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="29DB57BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3795"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Celler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC1E8FE" w14:textId="77777777" w:rsidR="009232FB" w:rsidRPr="009232FB" w:rsidRDefault="009232FB" w:rsidP="757C34DA">
+    <w:p w:rsidRPr="009232FB" w:rsidR="009232FB" w:rsidP="757C34DA" w:rsidRDefault="009232FB" w14:paraId="5EC1E8FE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3795"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009232FB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68D279AE" wp14:editId="6D9308C9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>267970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5753100" cy="7670800"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
@@ -1913,145 +2001,145 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5753100" cy="7670800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="009232FB">
         <w:t>Ett lila rör</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="009232FB">
+    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="009232FB">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00411A0C" w:rsidRDefault="00411A0C" w14:paraId="4EC9DF11" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00411A0C" w:rsidRDefault="00411A0C" w14:paraId="006B0A70" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00411A0C" w:rsidRDefault="00411A0C" w14:paraId="271F319A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
@@ -2059,163 +2147,163 @@
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -2248,313 +2336,313 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="00411A0C" w:rsidRDefault="00411A0C" w14:paraId="6BC8A2D6" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00411A0C" w:rsidRDefault="00411A0C" w14:paraId="48BBDA26" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00411A0C" w:rsidRDefault="00411A0C" w14:paraId="20B26E9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -2590,1011 +2678,1011 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058990CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE7C6FE2"/>
     <w:lvl w:ilvl="0" w:tplc="9C0CE196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B6E295FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9B9C4978">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="02AE14C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6B3416EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DE7A6F78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E75069A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="891EAE58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DF263C3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E0269A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C68BA8C"/>
     <w:lvl w:ilvl="0" w:tplc="67687A42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9634E338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="87B216B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="EF5AD54C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="759427AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="580C1A0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9EE8B388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F77A96E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF06FC9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10566E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52D05382"/>
     <w:lvl w:ilvl="0" w:tplc="10107808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E3E6C70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="923200B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CA6E926A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6F021372">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="434878AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EAE61FFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="52E0AE74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1B4A3214">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14C69D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A32AA04"/>
     <w:lvl w:ilvl="0" w:tplc="DC008098">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B5260E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3654,1898 +3742,1898 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A7202270">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2270966D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F18FFDE"/>
     <w:lvl w:ilvl="0" w:tplc="B5ECD262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA9A73E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B65A2FC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="24B0C618">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F90E4744">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4DD41932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E6AE5DBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AF142C28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="67A22A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6C25C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="511C3012"/>
     <w:lvl w:ilvl="0" w:tplc="41721650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="71C64552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E29E7C8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4F96C7F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="77F42C24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E1004788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B1D0F196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B2E2F5B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69CAF51C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41F3A3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCEC1A1A"/>
     <w:lvl w:ilvl="0" w:tplc="A85C4D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D81A1A8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A6ACA70C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E2042EAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="022EED1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D7A67A3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B8F64A4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="986AC0AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F1006BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E700EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1088A854"/>
     <w:lvl w:ilvl="0" w:tplc="0EC4E2A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E9421F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="60D68B96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="88FCD07A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5D88BF86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="247286E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9BA23028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FF6201F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB5C9DAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60321E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA5A2702"/>
     <w:lvl w:ilvl="0" w:tplc="FCA86478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B9E6497C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="85C43196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B07C39E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4620892A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9CB2EB32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="64881E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="156876CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DBD89FB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64153F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28269FFE"/>
     <w:lvl w:ilvl="0" w:tplc="BFC0E1DC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="373426DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D33E9A3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1ACA27E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0204A96C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1EDC1DBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="002E231C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5B02AF84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F3DE3118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="773E4DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB4A6CBE"/>
     <w:lvl w:ilvl="0" w:tplc="466269AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34EEDBDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5607,260 +5695,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F3721E08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="69353476">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="788627354">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="527451007">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1638218311">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1043752807">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="450823120">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="99380663">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="983974466">
@@ -5914,70 +6002,70 @@
   <w:num w:numId="24" w16cid:durableId="2101872954">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1302073859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="519202106">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1752391269">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="254436437">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1591543831">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="241450459">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -6070,95 +6158,97 @@
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00411A0C"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B7570"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
@@ -6358,237 +6448,270 @@
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0248725A"/>
     <w:rsid w:val="037A6B10"/>
+    <w:rsid w:val="05162E7C"/>
     <w:rsid w:val="05ED4402"/>
+    <w:rsid w:val="07030567"/>
+    <w:rsid w:val="0C49F85C"/>
     <w:rsid w:val="0C9FB3AA"/>
     <w:rsid w:val="10971022"/>
     <w:rsid w:val="1325B712"/>
     <w:rsid w:val="14AF7338"/>
     <w:rsid w:val="16571E80"/>
+    <w:rsid w:val="198C6D5F"/>
     <w:rsid w:val="1BAE1CDA"/>
+    <w:rsid w:val="1BCE870C"/>
     <w:rsid w:val="1CB42FCE"/>
+    <w:rsid w:val="1CC42451"/>
     <w:rsid w:val="1CDE3883"/>
     <w:rsid w:val="1DA82CDB"/>
     <w:rsid w:val="1E014015"/>
+    <w:rsid w:val="1E1C3A82"/>
     <w:rsid w:val="1F48A022"/>
+    <w:rsid w:val="1FC015A2"/>
     <w:rsid w:val="252BE2F0"/>
     <w:rsid w:val="2AC70714"/>
+    <w:rsid w:val="2B7FA117"/>
     <w:rsid w:val="2D826B4E"/>
     <w:rsid w:val="2E48A127"/>
     <w:rsid w:val="2FBB9889"/>
     <w:rsid w:val="3172C5C3"/>
+    <w:rsid w:val="31D3CCB2"/>
     <w:rsid w:val="32F4AAD0"/>
     <w:rsid w:val="35477691"/>
     <w:rsid w:val="3597E2F6"/>
+    <w:rsid w:val="36EA8F3B"/>
+    <w:rsid w:val="36FD703B"/>
+    <w:rsid w:val="3922376B"/>
     <w:rsid w:val="3CB2BC76"/>
+    <w:rsid w:val="3D25635A"/>
     <w:rsid w:val="3E3221AD"/>
     <w:rsid w:val="3E42A740"/>
     <w:rsid w:val="3EA3E6EA"/>
     <w:rsid w:val="3ED76384"/>
     <w:rsid w:val="3F44AEE0"/>
+    <w:rsid w:val="4185532E"/>
     <w:rsid w:val="4192BF16"/>
     <w:rsid w:val="4210335E"/>
+    <w:rsid w:val="431CB9A6"/>
+    <w:rsid w:val="4410B327"/>
+    <w:rsid w:val="47A9985E"/>
     <w:rsid w:val="48C99388"/>
     <w:rsid w:val="49D00F1B"/>
+    <w:rsid w:val="4B4A9E28"/>
     <w:rsid w:val="4E83C3EE"/>
+    <w:rsid w:val="4F07EF0C"/>
+    <w:rsid w:val="4FE225D2"/>
     <w:rsid w:val="52D700FE"/>
+    <w:rsid w:val="538D6140"/>
+    <w:rsid w:val="57CBCF43"/>
     <w:rsid w:val="5869B4DD"/>
+    <w:rsid w:val="593D8C65"/>
+    <w:rsid w:val="5B0FC1DB"/>
+    <w:rsid w:val="5B864C6F"/>
+    <w:rsid w:val="5BB32CBC"/>
     <w:rsid w:val="5C60B887"/>
+    <w:rsid w:val="5D14AB09"/>
+    <w:rsid w:val="5D2D6358"/>
+    <w:rsid w:val="5FDADB28"/>
     <w:rsid w:val="6386720E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64E29696"/>
     <w:rsid w:val="6615BE46"/>
     <w:rsid w:val="6AA63E6A"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6FB7AFE8"/>
     <w:rsid w:val="7197978D"/>
     <w:rsid w:val="73217B3E"/>
     <w:rsid w:val="73CBC1CB"/>
+    <w:rsid w:val="743C0D4B"/>
     <w:rsid w:val="757C34DA"/>
     <w:rsid w:val="7810536A"/>
     <w:rsid w:val="7B6B6D40"/>
     <w:rsid w:val="7F926C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6613,75 +6736,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6716,57 +6839,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6824,721 +6947,721 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009232FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -7602,609 +7725,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8213,94 +8336,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8309,496 +8432,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8865,80 +8988,80 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009232FB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9302,60 +9425,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ascitestappning på Akutmottagningen NÄL</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Divyen Sisodia</lastModifiedBy>
-  <revision>11</revision>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>