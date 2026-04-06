--- v0 (2026-01-10)
+++ v1 (2026-04-06)
@@ -1,101 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="3CD27243" w:rsidP="3CD27243" w:rsidRDefault="3CD27243" w14:paraId="3110BC59" w14:textId="6F8098D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="3CD27243" w:rsidP="3CD27243" w:rsidRDefault="3CD27243" w14:paraId="5B8C70A4" w14:textId="43306CD3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="3CD27243" w:rsidP="3CD27243" w:rsidRDefault="3CD27243" w14:paraId="600D078B" w14:textId="66839451">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F65AF" w:rsidP="3CD27243" w:rsidRDefault="009F65AF" w14:paraId="6B5A90B4" w14:textId="02D514DC">
+    <w:p w:rsidR="009F65AF" w:rsidP="362D5F60" w:rsidRDefault="009F65AF" w14:paraId="6B5A90B4" w14:textId="02D514DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="1260"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
-      <w:r w:rsidRPr="3CD27243" w:rsidR="4CFF717B">
+      <w:r w:rsidR="4CFF717B">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Armbåge - fraktur-, luxationsmisstanke</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4CFF717B" w:rsidP="130221BA" w:rsidRDefault="4CFF717B" w14:paraId="57269B95" w14:textId="499CEB7C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:sectPr w:rsidR="009F65AF" w:rsidSect="009F65AF">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
@@ -111,51 +112,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORTOPEDI</w:t>
       </w:r>
       <w:r w:rsidRPr="130221BA" w:rsidR="4CFF717B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>, Akutmottagningen NÄL</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9560" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4335"/>
         <w:gridCol w:w="5225"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="7250A79E" w:rsidTr="130221BA" w14:paraId="30C302A3" wp14:textId="77777777">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="7250A79E" w:rsidTr="362D5F60" w14:paraId="30C302A3" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4335" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4337A304" w:rsidP="3CD27243" w:rsidRDefault="4337A304" w14:paraId="05A9B231" w14:textId="04324922">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CD27243" w:rsidR="5BFD7ED2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -402,82 +403,82 @@
           </w:p>
           <w:p w:rsidR="25B64442" w:rsidP="3CD27243" w:rsidRDefault="25B64442" w14:paraId="0449E31F" w14:textId="095726AF">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CD27243" w:rsidR="234573C0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kommunikation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="25B64442" w:rsidP="130221BA" w:rsidRDefault="25B64442" w14:paraId="02F5FEF5" w14:textId="1D2C2266">
+          <w:p w:rsidR="25B64442" w:rsidP="130221BA" w:rsidRDefault="25B64442" w14:paraId="02F5FEF5" w14:textId="61FA889A">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="130221BA" w:rsidR="2BD1A54D">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="2BD1A54D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medvetandegrad (GCS)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="3C7FFD49">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="25B64442" w:rsidP="3CD27243" w:rsidRDefault="25B64442" w14:paraId="488457F2" w14:textId="2D3942E0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="130221BA" w:rsidR="2BD1A54D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Orienterad?</w:t>
             </w:r>
@@ -930,72 +931,112 @@
           </w:p>
           <w:p w:rsidR="25B64442" w:rsidP="3CD27243" w:rsidRDefault="25B64442" w14:paraId="3BA810D4" w14:textId="1B66EBB6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CD27243" w:rsidR="234573C0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smärta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="25B64442" w:rsidP="3CD27243" w:rsidRDefault="25B64442" w14:paraId="1DC11FF7" w14:textId="65461B42">
+          <w:p w:rsidR="25B64442" w:rsidP="362D5F60" w:rsidRDefault="25B64442" w14:paraId="1DC11FF7" w14:textId="65DEAB8F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD27243" w:rsidR="234573C0">
-[...7 lines deleted...]
-              <w:t>VAS – intensitet/lokalisation?</w:t>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3BCA3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VAS – intensitet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="25F79CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3BCA3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lokalisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="387394E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, karaktär</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3BCA3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="25B64442" w:rsidP="3CD27243" w:rsidRDefault="25B64442" w14:paraId="58E45A09" w14:textId="33947732">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CD27243" w:rsidR="234573C0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sammansatt status</w:t>
             </w:r>
@@ -1286,336 +1327,410 @@
           </w:p>
           <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="66C61901" w14:textId="69BDBB12">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Läkemedelshantering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="130221BA" w:rsidRDefault="1ADD6DCE" w14:paraId="18A6A051" w14:textId="741B8CFA">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="130221BA" w:rsidRDefault="1ADD6DCE" w14:paraId="18A6A051" w14:textId="004D9DB7">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="130221BA" w:rsidR="55DE4C33">
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="55DE4C33">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smärtlindring enligt läkarordination eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="48FF997D">
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="48FF997D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> generella direktiv vuxen eller barn.</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="5B17543F">
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="5B17543F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="02DFC401">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VAS före och efter smärtstillande givits, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="02DFC401">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokumentera</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="02DFC401">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på Akutjournal.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="1ADD6DCE" w:rsidP="130221BA" w:rsidRDefault="1ADD6DCE" w14:paraId="370BF7DC" w14:textId="74B75B0F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="68E36DAB" w14:textId="11A99AED">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="130221BA" w:rsidR="42D99F03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Speciell omvårdnad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="5B38A103" w14:textId="58628DA6">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="2FEC8F2E" w:rsidRDefault="1ADD6DCE" w14:paraId="6D99399E" w14:textId="1EDF1A20">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="130221BA" w:rsidR="42D99F03">
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="42D99F03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prover enligt läkarordination</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="49CDF411">
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="49CDF411">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="4FB6D88D">
-[...87 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="4FB6D88D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="476CE503" w14:textId="7E389918">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="5B38A103" w14:textId="50164823">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> EKG</w:t>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="3F3FDE30">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="42D99F03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> operation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="3D693E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="42D99F03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="0F1C236A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>finns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="42D99F03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="42D99F03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Blodgrupp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FEC8F2E" w:rsidR="19B66395">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="032149FC" w14:textId="75C8CE58">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="476CE503" w14:textId="5411E787">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
-[...7 lines deleted...]
-              <w:t>PVK</w:t>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="23E838FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eventuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3E80A141">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EKG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="670D7B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="14E9645F" w14:textId="4B828EEF">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="032149FC" w14:textId="2DFF9628">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3E80A141">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PVK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="4F14343D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="14E9645F" w14:textId="7DA8A48B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3E80A141">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fasta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="502320A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="7250A79E" w:rsidP="3CD27243" w:rsidRDefault="7250A79E" w14:paraId="0D4C7407" w14:textId="0FBCAB0B">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="130221BA" w:rsidR="7A151463">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Läkare: m</w:t>
             </w:r>
@@ -1666,230 +1781,250 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informatio</w:t>
             </w:r>
             <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="08F03E31" w14:textId="23F33FD5">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="08F03E31" w14:textId="27B41ED1">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3E80A141">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gipsföreskrifter</w:t>
             </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="6E5B7B59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="6F2AA31D" w14:textId="76BD9BF9">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="6F2AA31D" w14:textId="15EC82D6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD27243" w:rsidR="42D99F03">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3E80A141">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Träningsprogram</w:t>
             </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="31BF7468">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="050E4680" w14:textId="70CC8349">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="3CD27243" w:rsidRDefault="1ADD6DCE" w14:paraId="050E4680" w14:textId="27323444">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD27243" w:rsidR="55DE4C33">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="28C5C657">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Återbesök</w:t>
+            </w:r>
+            <w:r w:rsidRPr="362D5F60" w:rsidR="523BA9DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="3B4335D2" w:rsidP="4B262DB7" w:rsidRDefault="3B4335D2" w14:paraId="4C023B5A" w14:textId="759185B1">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1ADD6DCE" w:rsidP="130221BA" w:rsidRDefault="1ADD6DCE" w14:paraId="46F5C40B" w14:textId="60AE2622">
+          <w:p w:rsidR="1ADD6DCE" w:rsidP="130221BA" w:rsidRDefault="1ADD6DCE" w14:paraId="46F5C40B" w14:textId="0F47F00E">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:afterAutospacing="off"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="130221BA" w:rsidR="29848FC2">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="530CFEC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NEWS2-poäng styr behovet av ö</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="12CD942A">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3FAFE564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vervakningsfrekvens</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="30BD5E1E">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="01F3D6FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, åtgärd, behov av läkarbedömning, tillsyn och kontroll av vitalparametrar (VP)</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="12CD942A">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3FAFE564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Teamets bedömning, tillsyn och </w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="37E8D7AE">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="1DD12D95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VP ska</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="12CD942A">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="3FAFE564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> dokumenteras på </w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="517527E1">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="54C24211">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Akutjournal</w:t>
             </w:r>
-            <w:r w:rsidRPr="130221BA" w:rsidR="555BC20D">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="130221BA" w:rsidR="517527E1">
+            <w:r w:rsidRPr="362D5F60" w:rsidR="54C24211">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="3CD27243" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="009F65AF">
@@ -2551,50 +2686,64 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="go5k4T4/xxURx3" int2:id="WXllcc37">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="CWnMdKUzIs6buJ" int2:id="FV1vTHmL">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -5085,202 +5234,233 @@
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01134DA4"/>
+    <w:rsid w:val="01F3D6FE"/>
     <w:rsid w:val="0231A228"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="026EB8EF"/>
+    <w:rsid w:val="02DFC401"/>
     <w:rsid w:val="044E576E"/>
     <w:rsid w:val="049AD641"/>
     <w:rsid w:val="04BCD09A"/>
     <w:rsid w:val="04EA2F36"/>
     <w:rsid w:val="06274F3F"/>
     <w:rsid w:val="08431E9A"/>
     <w:rsid w:val="089218E1"/>
     <w:rsid w:val="09A75A32"/>
+    <w:rsid w:val="0C0FAD86"/>
     <w:rsid w:val="0C2714C5"/>
     <w:rsid w:val="0CE46939"/>
     <w:rsid w:val="0DCAD061"/>
     <w:rsid w:val="0EF8AEBE"/>
+    <w:rsid w:val="0F1C236A"/>
     <w:rsid w:val="11F7F651"/>
     <w:rsid w:val="12CD942A"/>
     <w:rsid w:val="12E7F48D"/>
     <w:rsid w:val="130221BA"/>
     <w:rsid w:val="1335141B"/>
     <w:rsid w:val="144A3A15"/>
     <w:rsid w:val="14FCF403"/>
     <w:rsid w:val="1728346F"/>
     <w:rsid w:val="17B13F29"/>
     <w:rsid w:val="186D7868"/>
     <w:rsid w:val="1921635B"/>
     <w:rsid w:val="19B59076"/>
     <w:rsid w:val="19B66395"/>
     <w:rsid w:val="1ADD6DCE"/>
     <w:rsid w:val="1B5160D7"/>
     <w:rsid w:val="1BA58282"/>
     <w:rsid w:val="1C534938"/>
     <w:rsid w:val="1CF51EBE"/>
     <w:rsid w:val="1D06C556"/>
+    <w:rsid w:val="1DD12D95"/>
     <w:rsid w:val="1E8FA209"/>
     <w:rsid w:val="1E90EF1F"/>
+    <w:rsid w:val="2104DC7B"/>
     <w:rsid w:val="2155C480"/>
     <w:rsid w:val="21C0A25B"/>
     <w:rsid w:val="21C88FE1"/>
     <w:rsid w:val="22C995FE"/>
     <w:rsid w:val="234573C0"/>
     <w:rsid w:val="23646042"/>
     <w:rsid w:val="23E20A7C"/>
+    <w:rsid w:val="23E838FA"/>
     <w:rsid w:val="24C3EB52"/>
     <w:rsid w:val="24F8431D"/>
     <w:rsid w:val="250030A3"/>
     <w:rsid w:val="250EE8C8"/>
     <w:rsid w:val="25B64442"/>
     <w:rsid w:val="25C47D5C"/>
     <w:rsid w:val="25DACB39"/>
+    <w:rsid w:val="25F79CC1"/>
     <w:rsid w:val="269C0104"/>
     <w:rsid w:val="26F6F889"/>
     <w:rsid w:val="27ACE04A"/>
     <w:rsid w:val="27F2886C"/>
+    <w:rsid w:val="28C5C657"/>
     <w:rsid w:val="29848FC2"/>
     <w:rsid w:val="29E1B5BD"/>
     <w:rsid w:val="2B554B64"/>
     <w:rsid w:val="2B67F062"/>
     <w:rsid w:val="2BD1A54D"/>
     <w:rsid w:val="2BD30326"/>
     <w:rsid w:val="2D0B4288"/>
     <w:rsid w:val="2DB3BBB7"/>
     <w:rsid w:val="2E663334"/>
     <w:rsid w:val="2F688522"/>
     <w:rsid w:val="2F81AD7F"/>
+    <w:rsid w:val="2FEC8F2E"/>
     <w:rsid w:val="301047DC"/>
     <w:rsid w:val="30BD5E1E"/>
     <w:rsid w:val="31431174"/>
+    <w:rsid w:val="31BF7468"/>
     <w:rsid w:val="337A840C"/>
     <w:rsid w:val="346BC1E6"/>
     <w:rsid w:val="3487757B"/>
     <w:rsid w:val="35D7C6A6"/>
+    <w:rsid w:val="362D5F60"/>
     <w:rsid w:val="365DCCAE"/>
     <w:rsid w:val="36827F5B"/>
     <w:rsid w:val="37739707"/>
     <w:rsid w:val="37BF163D"/>
     <w:rsid w:val="37CDD392"/>
     <w:rsid w:val="37E8D7AE"/>
+    <w:rsid w:val="387394E1"/>
     <w:rsid w:val="38E983D5"/>
     <w:rsid w:val="39F56A9F"/>
     <w:rsid w:val="3B4335D2"/>
     <w:rsid w:val="3B741EF2"/>
+    <w:rsid w:val="3BCA3971"/>
     <w:rsid w:val="3C47082A"/>
+    <w:rsid w:val="3C7FFD49"/>
     <w:rsid w:val="3C91345C"/>
     <w:rsid w:val="3CD27243"/>
+    <w:rsid w:val="3D693E3A"/>
+    <w:rsid w:val="3E80A141"/>
+    <w:rsid w:val="3F3FDE30"/>
     <w:rsid w:val="3FAD7DB1"/>
+    <w:rsid w:val="3FAFE564"/>
     <w:rsid w:val="40A16BF2"/>
     <w:rsid w:val="40BEBC97"/>
     <w:rsid w:val="4133A1AA"/>
     <w:rsid w:val="420832B8"/>
     <w:rsid w:val="42D99F03"/>
     <w:rsid w:val="4337A304"/>
     <w:rsid w:val="446B426C"/>
     <w:rsid w:val="47FFD9A9"/>
     <w:rsid w:val="48FF997D"/>
     <w:rsid w:val="49AE8C46"/>
     <w:rsid w:val="49CDF411"/>
     <w:rsid w:val="4B262DB7"/>
     <w:rsid w:val="4BB11A51"/>
     <w:rsid w:val="4BC7DFED"/>
     <w:rsid w:val="4C14C7ED"/>
     <w:rsid w:val="4C4C120F"/>
     <w:rsid w:val="4CFF717B"/>
     <w:rsid w:val="4D86EA32"/>
     <w:rsid w:val="4DFD1FD8"/>
     <w:rsid w:val="4E1224B2"/>
     <w:rsid w:val="4E81924B"/>
     <w:rsid w:val="4E968347"/>
     <w:rsid w:val="4EFB4604"/>
+    <w:rsid w:val="4F14343D"/>
     <w:rsid w:val="4F7840B4"/>
     <w:rsid w:val="4FB6D88D"/>
+    <w:rsid w:val="502320A0"/>
     <w:rsid w:val="5149C574"/>
     <w:rsid w:val="517527E1"/>
+    <w:rsid w:val="523BA9DF"/>
     <w:rsid w:val="52B52E39"/>
+    <w:rsid w:val="52E2E676"/>
+    <w:rsid w:val="530CFEC9"/>
     <w:rsid w:val="5385DE7E"/>
     <w:rsid w:val="547F3CB1"/>
+    <w:rsid w:val="54C24211"/>
     <w:rsid w:val="55412B66"/>
     <w:rsid w:val="555BC20D"/>
     <w:rsid w:val="55DE4C33"/>
+    <w:rsid w:val="55F922DF"/>
     <w:rsid w:val="561D3697"/>
     <w:rsid w:val="56FFBEB3"/>
     <w:rsid w:val="57B906F8"/>
     <w:rsid w:val="580BEF17"/>
     <w:rsid w:val="58C45DE5"/>
     <w:rsid w:val="5942B77E"/>
     <w:rsid w:val="5B17543F"/>
     <w:rsid w:val="5B3F75A3"/>
     <w:rsid w:val="5B9E677E"/>
     <w:rsid w:val="5BFD7ED2"/>
     <w:rsid w:val="5C76C621"/>
     <w:rsid w:val="5CB0B1C8"/>
     <w:rsid w:val="5CD8E863"/>
     <w:rsid w:val="601D29F4"/>
     <w:rsid w:val="608D789C"/>
+    <w:rsid w:val="61F0B884"/>
     <w:rsid w:val="63E05084"/>
     <w:rsid w:val="6424B0CC"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="658BB8B4"/>
+    <w:rsid w:val="670D7B94"/>
     <w:rsid w:val="68C35976"/>
     <w:rsid w:val="69A69CC9"/>
     <w:rsid w:val="6A154F16"/>
     <w:rsid w:val="6AEBD219"/>
     <w:rsid w:val="6B1BA3FD"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BD02B43"/>
     <w:rsid w:val="6C578E3C"/>
+    <w:rsid w:val="6D323FAB"/>
     <w:rsid w:val="6D6BFBA4"/>
+    <w:rsid w:val="6E5B7B59"/>
     <w:rsid w:val="7025CE1B"/>
     <w:rsid w:val="70BCC4C3"/>
     <w:rsid w:val="723F6CC7"/>
     <w:rsid w:val="7250A79E"/>
     <w:rsid w:val="7588B421"/>
+    <w:rsid w:val="75B8EF53"/>
     <w:rsid w:val="768169F4"/>
     <w:rsid w:val="7703B1C1"/>
     <w:rsid w:val="77248482"/>
     <w:rsid w:val="7776A9D5"/>
     <w:rsid w:val="78C7D6A8"/>
     <w:rsid w:val="7A151463"/>
     <w:rsid w:val="7B7ECF1A"/>
     <w:rsid w:val="7DABEC57"/>
     <w:rsid w:val="7F8136C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7770,51 +7950,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="R568afff462fe48d3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="R568afff462fe48d3" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Ra2a57c0aedf04ff7" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -8232,31 +8412,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Armbåge - fraktur, luxationsmisstanke</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
-  <revision>7</revision>
+  <revision>9</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>