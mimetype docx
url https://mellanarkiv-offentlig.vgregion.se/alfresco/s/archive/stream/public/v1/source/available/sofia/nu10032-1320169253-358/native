--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -1,829 +1,1074 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:textId="77777777" w14:paraId="6C5A0E57">
+    <w:p w:rsidR="109A0AAA" w:rsidP="109A0AAA" w:rsidRDefault="109A0AAA" w14:paraId="25DA12A5" w14:textId="1DB96F08">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="109A0AAA" w:rsidP="109A0AAA" w:rsidRDefault="109A0AAA" w14:paraId="18F789E1" w14:textId="186C7494">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7401E771" w:rsidP="7401E771" w:rsidRDefault="7401E771" w14:paraId="0DC323B4" w14:textId="2A0731AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7401E771" w:rsidP="7401E771" w:rsidRDefault="7401E771" w14:paraId="6306270C" w14:textId="7201ED77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="25BA8F36" w:rsidP="25BA8F36" w:rsidRDefault="25BA8F36" w14:paraId="2CB4FAD7" w14:textId="538B0E34">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:textId="77777777" w14:paraId="6C5A0E57">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="5C1CE0BB">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">Adrenalin 1 mg/ml </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="38C1EF78" w:rsidRDefault="00281558" w14:paraId="1C76255E" w14:textId="6D0DC4AA">
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="1C76255E" w14:textId="6D0DC4AA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="5C1CE0BB">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">Adrenalin 0,1 mg/ml </w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>(färdigspäd</w:t>
       </w:r>
-      <w:r w:rsidR="07F815FA">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="07F815FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="38C1EF78" w:rsidRDefault="00281558" w14:paraId="38F231CA" w14:textId="2413428D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="38F231CA" w14:textId="2413428D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="5C1CE0BB">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Indikationer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:textId="77777777" w14:paraId="57959C92">
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="57959C92" w14:textId="4DA0AEA4">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-        <w:rPr/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hjärtstillestånd, astma, akut </w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>anafylaxi</w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-[...1 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6EF0AA89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och allergi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="697BD53C" w14:textId="51E2F3CF">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="697BD53C" w14:textId="58060524">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="5C1CE0BB">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="53828423" w:rsidR="5C1CE0BB">
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Administrationssätt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="390C3224" w14:textId="0B79E88C">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="390C3224" w14:textId="3256680E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="0D2B97E5">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="68BC5A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-[...1 lines deleted...]
-        <w:t>ntravenöst</w:t>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>ntra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>venöst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="695615AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="695615AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="695615AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="2AAE33B4" w14:textId="1A9346C8">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="6F266638" w:rsidP="1EE7D536" w:rsidRDefault="6F266638" w14:paraId="3A5D2A2C" w14:textId="1922FEDD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="42E66D24">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6F266638">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-[...1 lines deleted...]
-        <w:t>ntraosseöst</w:t>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="08088FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>ntra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="08088FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>muskulärt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="53316E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="53316E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="53316E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="22913BC5" w14:textId="5ABF8A23">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="05FEE878" w14:textId="4448E0DD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="038A99C2">
-        <w:rPr/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="444C1D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-[...1 lines deleted...]
-        <w:t>ntracardiellt</w:t>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>ntra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>osseöst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="726BE540">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="726BE540">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i.o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="726BE540">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="2D164C48" w14:textId="323285A2">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="7B8F1E2C" w14:textId="475F03DB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="2193F1C4">
-[...9 lines deleted...]
-        <w:t>endotrachealtub</w:t>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="78B1C304">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>nebulisator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="05FEE878" w14:textId="6915FF41">
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="05C4A064" w14:textId="473CB7B5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="5C1CE0BB">
-[...5 lines deleted...]
-          <w:rStyle w:val="Heading3Char"/>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Spädning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="202A5B8C" w14:textId="4EEB750D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="2999E235" w14:textId="71A89BC4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="1"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        <w:rPr/>
+        <w:ind w:left="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0B3D5429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>ntravenöst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="2C5FDF0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="22256677">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="5C1CE0BB">
-[...1 lines deleted...]
-        <w:t>ntravenöst: använd Adrenalin 0,1 mg/ml</w:t>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>ntraosseöst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>: använd Adrenalin 0,1 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="3847B4C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="53EF52F6" w14:textId="1AA69F8D">
-[...103 lines deleted...]
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="06FB3065" w14:textId="1BDE7BF5">
+    <w:p w:rsidR="6C6FD163" w:rsidP="1EE7D536" w:rsidRDefault="6C6FD163" w14:paraId="26CFD9B8" w14:textId="0E10143B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="num" w:leader="none" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Dosering</w:t>
       </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="15C78653">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vuxen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="6C6FD163" w:rsidP="38C1EF78" w:rsidRDefault="6C6FD163" w14:paraId="26CFD9B8" w14:textId="4F10BB70">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="63786E7A" w14:textId="2E99888E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0159B3A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>järtstillestånd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="4DB9A757">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="4DB9A757">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="3E8EEE26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Adrenalin 0,1 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="61924928">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>Vuxna</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="3E8EEE26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="37AFA53C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="37AFA53C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5CDFAF80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>(10 ml)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5CDFAF80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="12182137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="12182137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i.o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="12182137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="2C4FFD8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="4A1AD04F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>igt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="2C4FFD8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="17D138A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>A-HLR läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="7E3D4C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="781B1846" w14:textId="0A06EB98">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="3CE9C045">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nafylaktisk chock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="31701311">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hypotension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/medvetslöshet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>trots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minst 2 doser adrenalin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="52DED4B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="59E5867C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>tspätt Adren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="3025E4C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>alin 0,01 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="432877C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="432877C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Adrenalin 0,1 mg/ml 1 ml + </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="432877C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="432877C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="3F0B7BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>0,9% 9 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6168F59C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="4F6A55B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5E255DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,01 - 0,05 mg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5E255DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5E255DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5E255DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="67886050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="67886050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av läkare med god erfarenhet!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00281558" w:rsidP="1EE7D536" w:rsidRDefault="00281558" w14:paraId="70DBCB2C" w14:textId="0B6309C2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6E6D29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="793F2656">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nafylaxi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="6F23C84F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kraftig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>urti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="2DE19454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>aria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="54E5F9CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="54E5F9CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Adrenalin 1 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5EEACB52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="54E5F9CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,3 – 0,5 mg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="4222254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (0,3 – 0,5 ml)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5C1CE0BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>, upprepa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5E9C47F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var 5:e – 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="7FD2BC76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="5E9C47F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>e minut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281558" w:rsidP="53828423" w:rsidRDefault="00281558" w14:paraId="63786E7A" w14:textId="18481279">
-[...218 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="0414CF1B" w:rsidP="1EE7D536" w:rsidRDefault="0414CF1B" w14:paraId="2B57D86F" w14:textId="189D637C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:sectPr w:rsidR="00281558" w:rsidSect="00281558">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
-          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="283" w:footer="737" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1134" w:left="1440" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="38C1EF78" w:rsidR="5C1CE0BB">
-        <w:rPr>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>stridor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="7F973942">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inhalation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>Adrenalin 1 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...7 lines deleted...]
-        <w:t>enligt läkarordination.</w:t>
+        <w:t xml:space="preserve">: 2 ml + 2 ml </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0414CF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,9%, upprepa vid behov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EE7D536" w:rsidR="0A0A74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00281558" w:rsidR="00281558" w:rsidP="00281558" w:rsidRDefault="00281558" w14:paraId="273C7001" w14:textId="77777777">
-[...56 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="25BA8F36" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="228E70DF">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00281558">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="496D9698" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -1211,59 +1456,59 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
+          <w:pict w14:anchorId="2B19AC4C">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -1334,59 +1579,59 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
+          <w:pict w14:anchorId="39C8C136">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -1457,50 +1702,88 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="k4A19MWtn3sqxV" int2:id="Ps75eDyZ">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="kZ+juQITiTJIk7" int2:id="nfb0FlUB">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="T4giQ6cBvLT1Vb" int2:id="H5FylS51">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="vCyWGO4L7elYHg" int2:id="AcnVJnFo">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="KVeu1/pe0vgSHW" int2:id="00uxrzGW">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="PtKqrFJ0D8LpZW" int2:id="Lfi0QmWD">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="LclZV5U+qbY6qI" int2:id="Ik6asFx1">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="SL52OrUi4S/Ca3" int2:id="iBGkqykg">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="aLMZ0NmSd0PJA1" int2:id="jNj1t0bY">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="M3PsGe8fcjPaCv" int2:id="Zidj4Kzs">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="24">
     <w:nsid w:val="14e8e004"/>
     <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4079,51 +4362,51 @@
   <w:num w:numId="17" w16cid:durableId="40324587">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="39406910">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1699962082">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1211922324">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="695276914">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1834179924">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="789932180">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -4260,50 +4543,51 @@
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004FCDF8"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
@@ -4523,145 +4807,327 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0159B3A9"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="038A99C2"/>
+    <w:rsid w:val="03B6CB28"/>
+    <w:rsid w:val="0414CF1B"/>
+    <w:rsid w:val="053B8864"/>
+    <w:rsid w:val="062D305B"/>
+    <w:rsid w:val="066D4A6A"/>
+    <w:rsid w:val="068656F1"/>
     <w:rsid w:val="06B08F19"/>
     <w:rsid w:val="07F815FA"/>
+    <w:rsid w:val="08088FB7"/>
+    <w:rsid w:val="09ABE73E"/>
+    <w:rsid w:val="09B67A7B"/>
+    <w:rsid w:val="0A0A74C2"/>
+    <w:rsid w:val="0B3907FD"/>
+    <w:rsid w:val="0B3D5429"/>
     <w:rsid w:val="0B84003C"/>
+    <w:rsid w:val="0C53CA07"/>
     <w:rsid w:val="0D2B97E5"/>
+    <w:rsid w:val="0D4EAB32"/>
+    <w:rsid w:val="0D8DC747"/>
+    <w:rsid w:val="0DFDAC0F"/>
+    <w:rsid w:val="0E9763A0"/>
     <w:rsid w:val="0F12AFBE"/>
+    <w:rsid w:val="0F3B1A2C"/>
+    <w:rsid w:val="0FCB7F7A"/>
+    <w:rsid w:val="109A0AAA"/>
+    <w:rsid w:val="12182137"/>
     <w:rsid w:val="1260953C"/>
     <w:rsid w:val="1288DBA4"/>
+    <w:rsid w:val="13A7C212"/>
+    <w:rsid w:val="148DB0E4"/>
+    <w:rsid w:val="14BDF212"/>
+    <w:rsid w:val="15629929"/>
+    <w:rsid w:val="15C78653"/>
     <w:rsid w:val="163A2ACC"/>
+    <w:rsid w:val="177EA97A"/>
+    <w:rsid w:val="17D138A3"/>
+    <w:rsid w:val="17DE3A6D"/>
+    <w:rsid w:val="18169916"/>
+    <w:rsid w:val="18193BC6"/>
     <w:rsid w:val="1A06412B"/>
+    <w:rsid w:val="1B0D8A15"/>
+    <w:rsid w:val="1B9EA3DA"/>
+    <w:rsid w:val="1BE32BF0"/>
+    <w:rsid w:val="1C13F69C"/>
+    <w:rsid w:val="1C659744"/>
+    <w:rsid w:val="1D092ED4"/>
+    <w:rsid w:val="1EE7D536"/>
     <w:rsid w:val="1F25EFE7"/>
     <w:rsid w:val="1FCB85A2"/>
+    <w:rsid w:val="1FEFAB3D"/>
     <w:rsid w:val="2193F1C4"/>
     <w:rsid w:val="22256677"/>
     <w:rsid w:val="22E322D5"/>
     <w:rsid w:val="23746570"/>
+    <w:rsid w:val="241690F5"/>
+    <w:rsid w:val="25BA8F36"/>
+    <w:rsid w:val="25EA3DD6"/>
+    <w:rsid w:val="2621DBE6"/>
+    <w:rsid w:val="2658CE52"/>
+    <w:rsid w:val="26890864"/>
+    <w:rsid w:val="2783EB18"/>
+    <w:rsid w:val="281556A0"/>
+    <w:rsid w:val="28AC396F"/>
+    <w:rsid w:val="292A6433"/>
+    <w:rsid w:val="2C0C1B0A"/>
+    <w:rsid w:val="2C1D13C3"/>
+    <w:rsid w:val="2C4FFD8E"/>
+    <w:rsid w:val="2C5FDF0F"/>
+    <w:rsid w:val="2C6195DC"/>
     <w:rsid w:val="2D4F07D0"/>
+    <w:rsid w:val="2DE19454"/>
+    <w:rsid w:val="2E4DE730"/>
+    <w:rsid w:val="2E5978C5"/>
     <w:rsid w:val="2EE27237"/>
+    <w:rsid w:val="3025E4C0"/>
+    <w:rsid w:val="3032A7F2"/>
     <w:rsid w:val="30BA53AF"/>
+    <w:rsid w:val="312CE939"/>
+    <w:rsid w:val="3152F321"/>
+    <w:rsid w:val="31701311"/>
+    <w:rsid w:val="31FB8127"/>
+    <w:rsid w:val="32FB26FD"/>
+    <w:rsid w:val="33345409"/>
     <w:rsid w:val="333FA52C"/>
+    <w:rsid w:val="33A9023E"/>
     <w:rsid w:val="33F3466C"/>
     <w:rsid w:val="34318296"/>
+    <w:rsid w:val="3459CB98"/>
     <w:rsid w:val="3495406D"/>
+    <w:rsid w:val="355A58C9"/>
+    <w:rsid w:val="35DD1BF2"/>
     <w:rsid w:val="35E7A1AF"/>
+    <w:rsid w:val="36371128"/>
+    <w:rsid w:val="364D1C33"/>
+    <w:rsid w:val="37AFA53C"/>
     <w:rsid w:val="3839271E"/>
+    <w:rsid w:val="3847B4C0"/>
+    <w:rsid w:val="384C3989"/>
+    <w:rsid w:val="38674DBD"/>
     <w:rsid w:val="38C1EF78"/>
     <w:rsid w:val="3944FFFD"/>
+    <w:rsid w:val="3A38B75D"/>
+    <w:rsid w:val="3AAABB65"/>
     <w:rsid w:val="3B0D2355"/>
+    <w:rsid w:val="3B49DF17"/>
     <w:rsid w:val="3B5960EE"/>
     <w:rsid w:val="3BBF62FD"/>
+    <w:rsid w:val="3C2C00D8"/>
     <w:rsid w:val="3CE9C045"/>
     <w:rsid w:val="3CF5314F"/>
+    <w:rsid w:val="3E8EEE26"/>
+    <w:rsid w:val="3EE2175D"/>
+    <w:rsid w:val="3F0B7BA0"/>
+    <w:rsid w:val="3F4BC132"/>
     <w:rsid w:val="3F7E7425"/>
     <w:rsid w:val="3FFF16B4"/>
     <w:rsid w:val="40882B34"/>
+    <w:rsid w:val="40E56A53"/>
+    <w:rsid w:val="42192F2F"/>
+    <w:rsid w:val="4222254D"/>
+    <w:rsid w:val="42DD5E9E"/>
     <w:rsid w:val="42E66D24"/>
+    <w:rsid w:val="432877C6"/>
+    <w:rsid w:val="43B4F359"/>
+    <w:rsid w:val="43DFB1BE"/>
+    <w:rsid w:val="444C1D9A"/>
+    <w:rsid w:val="44535CC1"/>
+    <w:rsid w:val="4500BCF2"/>
+    <w:rsid w:val="450BFEE6"/>
+    <w:rsid w:val="469C629D"/>
+    <w:rsid w:val="47E3F11A"/>
     <w:rsid w:val="48961557"/>
+    <w:rsid w:val="4A1AD04F"/>
+    <w:rsid w:val="4AAF5467"/>
+    <w:rsid w:val="4AE0A081"/>
+    <w:rsid w:val="4C79E6C0"/>
+    <w:rsid w:val="4D612610"/>
+    <w:rsid w:val="4D6E8728"/>
+    <w:rsid w:val="4D7177F5"/>
+    <w:rsid w:val="4D80204A"/>
+    <w:rsid w:val="4DB9A757"/>
+    <w:rsid w:val="4F562AC8"/>
+    <w:rsid w:val="4F5DE9FF"/>
+    <w:rsid w:val="4F6A55B7"/>
+    <w:rsid w:val="4FA6FC23"/>
+    <w:rsid w:val="4FA92776"/>
+    <w:rsid w:val="50F5563A"/>
+    <w:rsid w:val="51428032"/>
+    <w:rsid w:val="5251314E"/>
+    <w:rsid w:val="52686EC5"/>
+    <w:rsid w:val="52DED4B5"/>
+    <w:rsid w:val="53316E5E"/>
     <w:rsid w:val="53828423"/>
     <w:rsid w:val="54DC11AD"/>
+    <w:rsid w:val="54E5F9CC"/>
     <w:rsid w:val="55052C27"/>
     <w:rsid w:val="55363BC4"/>
+    <w:rsid w:val="5548A3F2"/>
+    <w:rsid w:val="55E17742"/>
     <w:rsid w:val="57196138"/>
+    <w:rsid w:val="57315EB9"/>
+    <w:rsid w:val="57FBC223"/>
+    <w:rsid w:val="5887E173"/>
+    <w:rsid w:val="590BFB77"/>
+    <w:rsid w:val="59E5867C"/>
+    <w:rsid w:val="5A4A7B32"/>
+    <w:rsid w:val="5B480E7F"/>
+    <w:rsid w:val="5BA96482"/>
     <w:rsid w:val="5C1CE0BB"/>
     <w:rsid w:val="5CAE748B"/>
+    <w:rsid w:val="5CDFAF80"/>
+    <w:rsid w:val="5DD2D499"/>
+    <w:rsid w:val="5E13E262"/>
+    <w:rsid w:val="5E255DB5"/>
+    <w:rsid w:val="5E8E7670"/>
+    <w:rsid w:val="5E9C47F8"/>
+    <w:rsid w:val="5EEACB52"/>
+    <w:rsid w:val="605396CA"/>
+    <w:rsid w:val="614028BC"/>
+    <w:rsid w:val="6168F59C"/>
+    <w:rsid w:val="61924928"/>
+    <w:rsid w:val="61ECFE7A"/>
     <w:rsid w:val="6382E727"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6518E3ED"/>
+    <w:rsid w:val="658129F7"/>
     <w:rsid w:val="660A5861"/>
+    <w:rsid w:val="662207AD"/>
+    <w:rsid w:val="6650750B"/>
+    <w:rsid w:val="67886050"/>
+    <w:rsid w:val="68BC5A89"/>
+    <w:rsid w:val="68E6663C"/>
     <w:rsid w:val="6943A2BE"/>
+    <w:rsid w:val="695615AA"/>
     <w:rsid w:val="69AE095D"/>
+    <w:rsid w:val="69B2975E"/>
+    <w:rsid w:val="6A5E2B39"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B6956A0"/>
     <w:rsid w:val="6C6FD163"/>
+    <w:rsid w:val="6CE4B260"/>
+    <w:rsid w:val="6D4EB55F"/>
+    <w:rsid w:val="6D5CD0CF"/>
+    <w:rsid w:val="6E6D29FF"/>
+    <w:rsid w:val="6EEB711C"/>
+    <w:rsid w:val="6EF0AA89"/>
+    <w:rsid w:val="6F23C84F"/>
+    <w:rsid w:val="6F266638"/>
     <w:rsid w:val="6F508F34"/>
     <w:rsid w:val="702BD329"/>
+    <w:rsid w:val="7037AF63"/>
+    <w:rsid w:val="7085BA71"/>
     <w:rsid w:val="70EC5F95"/>
+    <w:rsid w:val="716B4418"/>
+    <w:rsid w:val="71AD451F"/>
+    <w:rsid w:val="71FD3CD6"/>
+    <w:rsid w:val="721ED736"/>
+    <w:rsid w:val="722AE682"/>
+    <w:rsid w:val="722E8B70"/>
+    <w:rsid w:val="726BE540"/>
+    <w:rsid w:val="733BDA09"/>
+    <w:rsid w:val="73638F30"/>
+    <w:rsid w:val="73AB9470"/>
+    <w:rsid w:val="7401E771"/>
     <w:rsid w:val="757D2940"/>
     <w:rsid w:val="75A6A85B"/>
+    <w:rsid w:val="763D9B8B"/>
+    <w:rsid w:val="77080475"/>
+    <w:rsid w:val="77F842D0"/>
     <w:rsid w:val="78B1C304"/>
+    <w:rsid w:val="79351086"/>
+    <w:rsid w:val="793F2656"/>
+    <w:rsid w:val="7983433D"/>
+    <w:rsid w:val="7E3D4C9C"/>
+    <w:rsid w:val="7F2C8F4B"/>
+    <w:rsid w:val="7F3E3E80"/>
+    <w:rsid w:val="7F973942"/>
+    <w:rsid w:val="7FD2BC76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7138,90 +7604,89 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="R8d6a082e8a8d4cb5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="R8d6a082e8a8d4cb5" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rfa09a19edd70466a" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:glossaryDocument xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{898f16de-021f-41ae-9753-59ca197f6bfe}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w14:paraId="2E87DC9A">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2E87DC9A" wp14:textId="77777777">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
@@ -7600,32 +8065,32 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Adrenalin 1 mg/ml Adrenalin 0,1 mg/ml (färdigspädd)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Emely Sandhöj</lastModifiedBy>
-  <revision>6</revision>
+  <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
+  <revision>11</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>