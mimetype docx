--- v0 (2026-01-09)
+++ v1 (2026-05-17)
@@ -1,638 +1,1010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/tasks.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="00FB4DC1" w:rsidP="37F71810" w:rsidRDefault="00FB4DC1" w14:textId="77777777" w14:paraId="0C39D668">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="66B2AA67" w:rsidRDefault="00FB4DC1" w14:paraId="7A93DBBA" w14:textId="26BF0B8D">
+    <w:p w:rsidR="0DFEF2E6" w:rsidP="0DFEF2E6" w:rsidRDefault="0DFEF2E6" w14:paraId="2D7F8C40" w14:textId="2A97DFC1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="1"/>
       </w:pPr>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+    </w:p>
+    <w:p w:rsidR="0DFEF2E6" w:rsidP="0DFEF2E6" w:rsidRDefault="0DFEF2E6" w14:paraId="0DC67A52" w14:textId="0DF2B180">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0DFEF2E6" w:rsidP="0DFEF2E6" w:rsidRDefault="0DFEF2E6" w14:paraId="39F2585B" w14:textId="10A165AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="7A93DBBA" w14:textId="26BF0B8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Adenosin</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 5 mg/ml</w:t>
       </w:r>
-      <w:r w:rsidR="73E43807">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="73E43807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="0F3CA833" w14:textId="45252E2E">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="0F3CA833" w14:textId="45252E2E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
-        <w:spacing w:after="0" w:afterAutospacing="off"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="26B7E4F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Verksam substans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="50E1D689" w14:textId="768D5BC7">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="50E1D689" w14:textId="768D5BC7">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:keepNext w:val="1"/>
-        <w:spacing w:after="0" w:afterAutospacing="off"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="26B7E4F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="73E43807">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="73E43807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>denosin</w:t>
       </w:r>
-      <w:r w:rsidR="01959C06">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="01959C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="3303FD80" w14:textId="35AC2794">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="4FFE30B1" w14:textId="5285C62D">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:keepNext w:val="1"/>
-        <w:spacing w:before="120" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6DA4596F" w:rsidR="7301AEDB">
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Indikationer</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr/>
+    </w:p>
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="3303FD80" w14:textId="06B08DF3">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="80" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">Avbrytande av </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>paroxysmal</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>supraventrikulär</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> takykardi innefattande </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>AV-noden</w:t>
       </w:r>
-      <w:r w:rsidR="442B0A98">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="442B0A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="699B350F" w14:textId="132ADC90">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="699B350F" w14:textId="132ADC90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Administrationssätt</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="68C6783A" w14:textId="6D2091C7">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="68C6783A" w14:textId="5EB46DF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="5FAB45B2">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="5FAB45B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="2D367037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="3AF1B1E9">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="5FAB45B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="3AF1B1E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> injektion</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="1241700B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Vid central infart dosreducering</w:t>
       </w:r>
-      <w:r w:rsidR="48BC1CAA">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="48BC1CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="600F65DF" w14:textId="693CF963">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="600F65DF" w14:textId="4CDD5651">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="4DBDCFA1">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="4C725095">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>ontinuerlig hjärtövervakning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="0CF9EE48" w14:textId="0C160483">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="0CF9EE48" w14:textId="0C160483">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Spädning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="37F71810" w:rsidRDefault="00FB4DC1" w14:paraId="670322BB" w14:textId="2DA1B3ED">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="670322BB" w14:textId="2DA1B3ED">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Späds ej</w:t>
       </w:r>
-      <w:r w:rsidR="771547B1">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="771547B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="45AF1625" w14:textId="37B98487">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="45AF1625" w14:textId="37B98487">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Dosering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="26FC088A" w14:textId="69A542E9">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="26FC088A" w14:textId="69A542E9">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:afterAutospacing="off"/>
-        <w:rPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6DA4596F" w:rsidR="7301AEDB">
-        <w:rPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Vuxen</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="7D8065F4">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7D8065F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="3B5F0A62" w14:textId="6704F02E">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="3B5F0A62" w14:textId="4B866DB3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="29E41395">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="4B30D11A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nitialt ges 5 mg som en snabb </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="1ABAFFB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="1ABAFFB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="521216F6">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektion under 1 - 2 sekunder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="2A0E2DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>, f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>öljt av flush</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 mg/ml 5 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="3292861D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="09A9502A" w14:textId="65EA6802">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="13EAED2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="3536BE56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>id behov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges ytterligare 10 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="421528C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7EB8D810">
-[...12 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>inom 1 - 2 minuter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="380DC385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, följt av flush med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="380DC385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>NaCl</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="380DC385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="1AA85679">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 ml.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="09A9502A" w14:textId="2A6707D7">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="79654F1D" w14:textId="3C6148B8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="363ADA9E">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:commentRangeStart w:id="1421794100"/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="4D56CD6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m resultat ändå inte uppnås, kan dosen ökas en gång tills </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>AV-block</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uppnås. Behandlingen får upprepas två gånger med 1 - 2 minuters intervall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="16ADEB01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1421794100"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="1421794100"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="79654F1D" w14:textId="3325A1F9">
-[...30 lines deleted...]
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="0E2D2C8C" w14:textId="0C684FC8">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="0E2D2C8C" w14:textId="2E061D39">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="120" w:beforeAutospacing="off"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="120" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Barn</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="61803A31">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="61803A31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="2975BA1C">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">e dosschema barnakutvagn. </w:t>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="2975BA1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="302FC73B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>e-Ped.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="2975BA1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="37F71810" w:rsidRDefault="00FB4DC1" w14:paraId="19679290" w14:textId="17AD3B55">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="19679290" w14:textId="17AD3B55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Biverkningar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="5BAFB571" w14:textId="2F662595">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="5BAFB571" w14:textId="54262A0C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="40" w:afterAutospacing="off"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="80" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="7301AEDB">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>Dyspn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="1750492E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">, flush, bröstsmärta och huvudvärk. </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>Ev</w:t>
       </w:r>
-      <w:r w:rsidR="21BA4260">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="21BA4260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="5D428F62" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> biverkningar är snabbt övergående (oftast inom 30 sekunder).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4DC1" w:rsidP="6DA4596F" w:rsidRDefault="00FB4DC1" w14:paraId="37D68A10" w14:textId="3BFC812B">
+    <w:p w:rsidR="00FB4DC1" w:rsidP="5D428F62" w:rsidRDefault="00FB4DC1" w14:paraId="37D68A10" w14:textId="71F9AC6E">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:afterAutospacing="off"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="14" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FB4DC1" w:rsidSect="00FB4DC1">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="050DA20B" w:rsidR="7301AEDB">
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
         </w:rPr>
         <w:t>Kontraindikationer</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">Överkänslighet mot </w:t>
       </w:r>
-      <w:r w:rsidR="2CC8E951">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="2CC8E951">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>denosin</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
-      <w:r w:rsidR="2E6C2C4E">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="2E6C2C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>annitol</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>AV-block</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> grad II eller III samt </w:t>
       </w:r>
-      <w:r w:rsidR="27C0B865">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="27C0B865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>ick</w:t>
       </w:r>
-      <w:r w:rsidR="6F305193">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="6F305193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>sinus</w:t>
       </w:r>
-      <w:r w:rsidR="2474BCDD">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>syndrom hos patienter som saknar fungerande pacemaker,</w:t>
       </w:r>
-      <w:r w:rsidR="4219C53C">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="4219C53C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t xml:space="preserve">svår hypotoni, instabil angina pectoris, icke-kompenserad hjärtsvikt, svår </w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>hypovolemi</w:t>
       </w:r>
-      <w:r w:rsidR="7301AEDB">
-        <w:rPr/>
+      <w:r w:rsidRPr="4CCBD693" w:rsidR="7301AEDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="6DA4596F" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00FB4DC1">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:comment xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:initials="MJ" w:author="Mie Jidetoft" w:date="2026-04-29T11:33:44" w:id="1421794100">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="2F3BB3AE" w:rsidRDefault="6422997F" w14:paraId="6E981B09" w14:textId="44DF73F6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:danve1@vgregion.se"</w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_@_3F7239D76C1E4BF09F49C5488545E1E4Z" w:id="9800130"/>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9800130"/>
+      <w:r w:rsidRPr="4FFB587C" w:rsidR="71CC1A3B">
+        <w:rPr>
+          <w:rStyle w:val="Mention"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>@Daniel Vestberg</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="69F19670" w:rsidR="0DE33B2D">
+        <w:t xml:space="preserve"> - denna mening är lite förvirrande tycker jag, men kanske bara jag som tror att den kan misstolkas? Menar man att dosen kan ökas till 15 mg eller annan dos? Och menar man att man får ge 2 doser totalt eller 2 doser till efter att man gett 5 + 10..</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:commentEx w15:done="0" w15:paraId="6E981B09"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
+  <w16cex:commentExtensible w16cex:durableId="4AB64B75" w16cex:dateUtc="2026-04-29T09:33:44.137Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
+  <w16cid:commentId w16cid:paraId="6E981B09" w16cid:durableId="4AB64B75"/>
+</w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="496D9698" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="38030764" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="0576E0AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
@@ -1005,59 +1377,59 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
+          <w:pict w14:anchorId="59C096A7">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -1128,59 +1500,59 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
+          <w:pict w14:anchorId="153444F4">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -1251,50 +1623,88 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="1rH3BGnID4yONE" int2:id="1ltYpHBa">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="Rn/1BXq6PRWRSe" int2:id="4CVuh4ex">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="ShDWwZqetHQ6kX" int2:id="fSnzDr6d">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="M3PsGe8fcjPaCv" int2:id="otrydmhn">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="T4giQ6cBvLT1Vb" int2:id="IIMCMAue">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="ilLtWwawFmxmiq" int2:id="b0zZczuO">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="VOBZCd5yVSiQO1" int2:id="CoI5xuQo">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="/vfeu8qjtNo/4d" int2:id="i0vITYao">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="YqDMfsG8q7t0zQ" int2:id="onagnbBZ">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="RMOpgRBEkC6Czz" int2:id="PonzdI6r">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="22">
     <w:nsid w:val="3d872c7a"/>
     <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3972,52 +4382,60 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1080521127">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1940135259">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1399744556">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="990519950">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1868058338">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1918855368">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="192884585">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:person w15:author="Mie Jidetoft">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::miepe1@vgregion.se::478a8621-2ec2-4a67-96df-453e28e64a00"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -4419,168 +4837,227 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB4DC1"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01959C06"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="035DC688"/>
     <w:rsid w:val="038948FD"/>
     <w:rsid w:val="039A83D4"/>
+    <w:rsid w:val="03DB788B"/>
     <w:rsid w:val="050DA20B"/>
+    <w:rsid w:val="064B6C35"/>
     <w:rsid w:val="086DF4F7"/>
+    <w:rsid w:val="089BA1AC"/>
+    <w:rsid w:val="0B2AB146"/>
+    <w:rsid w:val="0DC7F0AD"/>
+    <w:rsid w:val="0DFEF2E6"/>
     <w:rsid w:val="1074D484"/>
+    <w:rsid w:val="1193E469"/>
     <w:rsid w:val="11D367ED"/>
+    <w:rsid w:val="1241700B"/>
+    <w:rsid w:val="1284500D"/>
+    <w:rsid w:val="13EAED2F"/>
+    <w:rsid w:val="16ADEB01"/>
+    <w:rsid w:val="1750492E"/>
     <w:rsid w:val="185A0B66"/>
+    <w:rsid w:val="1941D7CB"/>
+    <w:rsid w:val="19CB16D4"/>
     <w:rsid w:val="1A754C69"/>
+    <w:rsid w:val="1AA85679"/>
+    <w:rsid w:val="1ABAFFB4"/>
+    <w:rsid w:val="1AC85691"/>
+    <w:rsid w:val="1E86AA30"/>
+    <w:rsid w:val="1FEAEB6C"/>
     <w:rsid w:val="21BA4260"/>
     <w:rsid w:val="2211CD35"/>
     <w:rsid w:val="2276B08C"/>
+    <w:rsid w:val="237595AF"/>
     <w:rsid w:val="2474BCDD"/>
+    <w:rsid w:val="267C1B47"/>
     <w:rsid w:val="26B7E4F0"/>
     <w:rsid w:val="27C0B865"/>
     <w:rsid w:val="2975BA1C"/>
     <w:rsid w:val="29E362C5"/>
     <w:rsid w:val="29E41395"/>
+    <w:rsid w:val="2A0E2DF6"/>
     <w:rsid w:val="2B189508"/>
+    <w:rsid w:val="2BB70D0B"/>
     <w:rsid w:val="2CC8E951"/>
+    <w:rsid w:val="2D367037"/>
     <w:rsid w:val="2D5ECB86"/>
     <w:rsid w:val="2E5854BA"/>
     <w:rsid w:val="2E6C2C4E"/>
+    <w:rsid w:val="2E7FBC1A"/>
     <w:rsid w:val="2FD2DDCE"/>
+    <w:rsid w:val="302FC73B"/>
     <w:rsid w:val="3292861D"/>
     <w:rsid w:val="344E9090"/>
+    <w:rsid w:val="3536BE56"/>
+    <w:rsid w:val="355675BD"/>
     <w:rsid w:val="363ADA9E"/>
     <w:rsid w:val="37F71810"/>
+    <w:rsid w:val="380DC385"/>
     <w:rsid w:val="3AE5BF38"/>
     <w:rsid w:val="3AF1B1E9"/>
     <w:rsid w:val="3C35F719"/>
+    <w:rsid w:val="3E2447B2"/>
     <w:rsid w:val="3E24EA44"/>
+    <w:rsid w:val="3F5E9DB5"/>
+    <w:rsid w:val="3F7C05E8"/>
+    <w:rsid w:val="421528C2"/>
     <w:rsid w:val="4219C53C"/>
     <w:rsid w:val="427894EC"/>
     <w:rsid w:val="441C52D3"/>
     <w:rsid w:val="442B0A98"/>
     <w:rsid w:val="452AFE5F"/>
     <w:rsid w:val="474C060F"/>
+    <w:rsid w:val="47FE268B"/>
     <w:rsid w:val="48BC1CAA"/>
+    <w:rsid w:val="49380FFB"/>
+    <w:rsid w:val="4B30D11A"/>
+    <w:rsid w:val="4C725095"/>
+    <w:rsid w:val="4CCBD693"/>
+    <w:rsid w:val="4D56CD6D"/>
     <w:rsid w:val="4DBDCFA1"/>
+    <w:rsid w:val="4E74D909"/>
     <w:rsid w:val="4EB8B848"/>
     <w:rsid w:val="4F5F057A"/>
     <w:rsid w:val="521216F6"/>
+    <w:rsid w:val="527542AB"/>
     <w:rsid w:val="53A033E3"/>
     <w:rsid w:val="53A551C8"/>
+    <w:rsid w:val="55F8085C"/>
+    <w:rsid w:val="56819BFC"/>
     <w:rsid w:val="5750EF02"/>
+    <w:rsid w:val="586E01F1"/>
+    <w:rsid w:val="59BE7873"/>
+    <w:rsid w:val="5AD30464"/>
     <w:rsid w:val="5C246025"/>
+    <w:rsid w:val="5D428F62"/>
     <w:rsid w:val="5DD958E3"/>
+    <w:rsid w:val="5E4A67E5"/>
     <w:rsid w:val="5FAB45B2"/>
     <w:rsid w:val="60F7D148"/>
     <w:rsid w:val="61803A31"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64961028"/>
     <w:rsid w:val="651B4777"/>
     <w:rsid w:val="660F0A6A"/>
     <w:rsid w:val="6631E089"/>
     <w:rsid w:val="66B2AA67"/>
     <w:rsid w:val="675810F9"/>
     <w:rsid w:val="68D0E84C"/>
+    <w:rsid w:val="68E40B8F"/>
+    <w:rsid w:val="690D1952"/>
     <w:rsid w:val="69DDD39C"/>
+    <w:rsid w:val="6A918CE1"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6D151E85"/>
     <w:rsid w:val="6DA4596F"/>
+    <w:rsid w:val="6E77B800"/>
     <w:rsid w:val="6EB0EEE6"/>
     <w:rsid w:val="6EB144BF"/>
     <w:rsid w:val="6F305193"/>
     <w:rsid w:val="6FC7471C"/>
+    <w:rsid w:val="717A3E2F"/>
     <w:rsid w:val="71E88FA8"/>
     <w:rsid w:val="7239250D"/>
+    <w:rsid w:val="7265A186"/>
     <w:rsid w:val="7301AEDB"/>
     <w:rsid w:val="739D8866"/>
     <w:rsid w:val="73E43807"/>
+    <w:rsid w:val="75C9929F"/>
+    <w:rsid w:val="75EB1925"/>
     <w:rsid w:val="771547B1"/>
     <w:rsid w:val="7776BD50"/>
     <w:rsid w:val="77BC9124"/>
+    <w:rsid w:val="78B7E355"/>
     <w:rsid w:val="79FB8F13"/>
     <w:rsid w:val="7B975F74"/>
     <w:rsid w:val="7D8065F4"/>
     <w:rsid w:val="7EB8D810"/>
     <w:rsid w:val="7ECF0036"/>
+    <w:rsid w:val="7FF37C75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7023,50 +7500,83 @@
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB4DC1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/tasks.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{A94F0FFC-1F28-4D8C-9A02-990872924446}">
+    <t:Anchor>
+      <t:Comment id="1253460853"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{D7CA6652-D1DD-4F2F-A644-7EE35B05BC28}" time="2026-04-29T09:33:44.151Z">
+        <t:Attribution userId="S::miepe1@vgregion.se::478a8621-2ec2-4a67-96df-453e28e64a00" userProvider="AD" userName="Mie Jidetoft"/>
+        <t:Anchor>
+          <t:Comment id="1253460853"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{212930AF-B9D0-40D5-BE45-A79CF5758468}" time="2026-04-29T09:33:44.151Z">
+        <t:Attribution userId="S::miepe1@vgregion.se::478a8621-2ec2-4a67-96df-453e28e64a00" userProvider="AD" userName="Mie Jidetoft"/>
+        <t:Anchor>
+          <t:Comment id="1253460853"/>
+        </t:Anchor>
+        <t:Assign userId="S::danve1@vgregion.se::584cb104-30ad-4da0-b1c0-2d61065a8eb3" userProvider="AD" userName="Daniel Vestberg"/>
+      </t:Event>
+      <t:Event id="{F4880A8C-31B8-45C9-B1E5-D9E41ADC552F}" time="2026-04-29T09:33:44.151Z">
+        <t:Attribution userId="S::miepe1@vgregion.se::478a8621-2ec2-4a67-96df-453e28e64a00" userProvider="AD" userName="Mie Jidetoft"/>
+        <t:Anchor>
+          <t:Comment id="1253460853"/>
+        </t:Anchor>
+        <t:SetTitle title="@Daniel Vestberg - denna mening är lite förvirrande tycker jag, men kanske bara jag som tror att den kan misstolkas? Menar man att dosen kan ökas till 15 mg eller annan dos? Och menar man att man får ge 2 doser totalt eller 2 doser till efter att man …"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7096,90 +7606,89 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rb428f00d092549af" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="Rb428f00d092549af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="R61d4295a35644d8a" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rd5df29535f5a4627" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R9d18b83afb434a58" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="Re3ef5eb1249c4600" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R9c9dccd0cfa14094" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="tasks.xml" Id="R17385d4ef8fa45ff" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R55cb3a0594c14d33" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:glossaryDocument xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{bc9ef017-b536-4f7e-a8dc-9a8a80f9774f}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w14:paraId="49D6C22E">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="49D6C22E" wp14:textId="77777777">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
@@ -7558,32 +8067,32 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Adenosin</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Emely Sandhöj</lastModifiedBy>
-  <revision>6</revision>
+  <lastModifiedBy>Päivi Kyllönen</lastModifiedBy>
+  <revision>11</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>