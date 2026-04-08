--- v0 (2025-10-31)
+++ v1 (2026-04-08)
@@ -2,132 +2,123 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6307"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr w:rsidR="00337E97" w14:paraId="3723E034" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705F3504" w14:textId="422A1148" w:rsidR="00337E97" w:rsidRDefault="00BF6E8B">
+          <w:p w14:paraId="705F3504" w14:textId="422A1148" w:rsidR="00337E97" w:rsidRDefault="00206EA7">
             <w:pPr>
               <w:pStyle w:val="Rubrik3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="0B367F57">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_s2052" type="#_x0000_t75" style="width:198.75pt;height:35pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:198.75pt;height:35pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001">
                   <v:imagedata r:id="rId11" o:title=""/>
-                  <w10:wrap type="none"/>
-                  <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F81DCE8" w14:textId="77777777" w:rsidR="00337E97" w:rsidRDefault="00337E97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04046CE7" w14:textId="77777777" w:rsidR="00337E97" w:rsidRDefault="00337E97">
             <w:pPr>
@@ -186,132 +177,132 @@
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-261"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AECDBB2" w14:textId="77777777" w:rsidR="00337E97" w:rsidRDefault="00337E97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BB53354" w14:textId="77777777" w:rsidR="00337E97" w:rsidRDefault="00337E97">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-261"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="117ED424" w14:textId="3B5E34B2" w:rsidR="00337E97" w:rsidRDefault="00337E97">
+    <w:p w14:paraId="117ED424" w14:textId="41887E9E" w:rsidR="00337E97" w:rsidRDefault="00337E97">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-261"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">RAPPORT </w:t>
       </w:r>
       <w:r w:rsidR="00F34753">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>OM VERKSAMHET</w:t>
       </w:r>
       <w:r w:rsidR="006F2C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC576A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="009A6E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C16D2D">
+      <w:r w:rsidR="00855186">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00BC576A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00C11D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C16D2D">
+      <w:r w:rsidR="00855186">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499D2C83" w14:textId="77777777" w:rsidR="00337E97" w:rsidRDefault="00337E97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC189B6" w14:textId="3E6BA43B" w:rsidR="00E85E52" w:rsidRDefault="00504018">
+    <w:p w14:paraId="2DC189B6" w14:textId="4D9CC48E" w:rsidR="00E85E52" w:rsidRDefault="00504018">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Följande blankett </w:t>
       </w:r>
       <w:r w:rsidR="00FD3B98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>består av</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E0151">
         <w:rPr>
@@ -381,85 +372,85 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:r w:rsidR="00A14DEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">år </w:t>
       </w:r>
       <w:r w:rsidR="00BC576A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="009A6E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C16D2D">
+      <w:r w:rsidR="00855186">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Del 2 </w:t>
       </w:r>
       <w:r w:rsidR="00E85E52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>avser planerad framtida verksamhet</w:t>
       </w:r>
       <w:r w:rsidR="00BC576A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> för i första hand år 20</w:t>
       </w:r>
       <w:r w:rsidR="00C11D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C16D2D">
+      <w:r w:rsidR="00855186">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="006F2C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E85E52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C3BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskriv även detta kortfattat. </w:t>
       </w:r>
       <w:r w:rsidR="0000128C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Underlaget som </w:t>
       </w:r>
@@ -690,51 +681,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1864377C" w14:textId="002707FF" w:rsidR="001B0652" w:rsidRDefault="001B0652" w:rsidP="00486B3D">
+          <w:p w14:paraId="1864377C" w14:textId="3C6946B2" w:rsidR="001B0652" w:rsidRDefault="001B0652" w:rsidP="00486B3D">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Diarienummer</w:t>
             </w:r>
             <w:r w:rsidR="00AF57C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -781,57 +772,57 @@
             </w:r>
             <w:r w:rsidR="0092609F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>en 2</w:t>
             </w:r>
             <w:r w:rsidR="00AF57C1" w:rsidRPr="0092609F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="009B47EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C16D2D">
+            <w:r w:rsidR="008B607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00AF57C1" w:rsidRPr="0092609F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00AF57C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1515,97 +1506,97 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>etsbeskrivning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D416B8" w14:paraId="02542751" w14:textId="77777777" w:rsidTr="006F7D03">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C00388" w14:textId="22046FCD" w:rsidR="00D416B8" w:rsidRPr="00D416B8" w:rsidRDefault="003B5482" w:rsidP="007F416A">
+          <w:p w14:paraId="15C00388" w14:textId="518982F2" w:rsidR="00D416B8" w:rsidRPr="00D416B8" w:rsidRDefault="003B5482" w:rsidP="007F416A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00D416B8" w:rsidRPr="00D416B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>amm</w:t>
             </w:r>
             <w:r w:rsidR="00E60BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">anfatta </w:t>
             </w:r>
             <w:r w:rsidR="00044B06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00C16D2D">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="008B607A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00044B06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> års verksamhet </w:t>
             </w:r>
             <w:r w:rsidR="001A08D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>och de huvudsakliga</w:t>
             </w:r>
             <w:r w:rsidR="000D6492">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> insatser som </w:t>
             </w:r>
@@ -1683,97 +1674,97 @@
             </w:r>
             <w:r w:rsidR="00286291">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">målen och </w:t>
             </w:r>
             <w:r w:rsidR="00D416B8" w:rsidRPr="00D416B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>plan</w:t>
             </w:r>
             <w:r w:rsidR="00D041D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>en för 202</w:t>
             </w:r>
-            <w:r w:rsidR="00C16D2D">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="008B607A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00D416B8" w:rsidRPr="00D416B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00721828">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bifoga </w:t>
             </w:r>
             <w:r w:rsidR="00BC576A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00C865DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C16D2D">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="008B607A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00126799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> års </w:t>
             </w:r>
             <w:r w:rsidR="006F7D03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>årsredovisning eller motsvarande inklusive resultat</w:t>
             </w:r>
             <w:r w:rsidR="00C320DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -1899,57 +1890,57 @@
             </w:r>
             <w:r w:rsidR="00A4117E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">t från </w:t>
             </w:r>
             <w:r w:rsidR="00BB0B13" w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00C865DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C16D2D">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="003A4809">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00A4117E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00976D19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">det ska vara resultat som kopplar till målet </w:t>
             </w:r>
             <w:r w:rsidR="005D544C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>för VGR:s verksamhetsbidrag</w:t>
             </w:r>
@@ -2075,79 +2066,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E31A1BA" w14:textId="77777777" w:rsidR="00337E97" w:rsidRDefault="00337E97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="711616DD" w14:textId="77777777" w:rsidR="005757F1" w:rsidRDefault="005757F1" w:rsidP="005757F1">
             <w:pPr>
               <w:pStyle w:val="Brdtext21"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77780242" w14:textId="3AAE71C7" w:rsidR="005757F1" w:rsidRDefault="00BB0B13" w:rsidP="005757F1">
+          <w:p w14:paraId="77780242" w14:textId="4DB09F40" w:rsidR="005757F1" w:rsidRDefault="00BB0B13" w:rsidP="005757F1">
             <w:pPr>
               <w:pStyle w:val="Brdtext21"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Vilka är de tre viktigaste resultaten som uppnåtts från 20</w:t>
             </w:r>
             <w:r w:rsidR="00C865DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C16D2D">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="003A4809">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> års verksamhet? Ange i rutan nedan</w:t>
             </w:r>
             <w:r w:rsidR="005757F1" w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51FBA66C" w14:textId="77777777" w:rsidR="00940BA4" w:rsidRDefault="00940BA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E2C4E3B" w14:textId="77777777" w:rsidR="005757F1" w:rsidRDefault="005757F1" w:rsidP="005757F1">
             <w:pPr>
@@ -2344,78 +2335,78 @@
               </w:rPr>
               <w:t xml:space="preserve"> har det </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD3FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>återspegla</w:t>
             </w:r>
             <w:r w:rsidR="00264026">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD3FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">s i mål och inriktning för er verksamhet? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CC544E5" w14:textId="76F057FD" w:rsidR="00CD07A5" w:rsidRPr="000B6BC8" w:rsidRDefault="00CD07A5" w:rsidP="007264BD">
+          <w:p w14:paraId="3CC544E5" w14:textId="7DC01C2B" w:rsidR="00CD07A5" w:rsidRPr="000B6BC8" w:rsidRDefault="00CD07A5" w:rsidP="007264BD">
             <w:pPr>
               <w:pStyle w:val="Brdtext2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57840">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beskriv om särskilda insatser</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> har gjorts under 202</w:t>
             </w:r>
-            <w:r w:rsidR="00C16D2D">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00A558C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD3FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>för att minska klimatpåverkan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD3FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2646,51 +2637,51 @@
               <w:pStyle w:val="Rubrik3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Miljö, jämställdhet och integration </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431AB4" w:rsidRPr="005C502D" w14:paraId="22B12C65" w14:textId="77777777" w:rsidTr="00F94D54">
         <w:trPr>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A087D07" w14:textId="24C9F5FB" w:rsidR="00431AB4" w:rsidRPr="000B6BC8" w:rsidRDefault="00431AB4" w:rsidP="00F94D54">
+          <w:p w14:paraId="2A087D07" w14:textId="696A768E" w:rsidR="00431AB4" w:rsidRPr="000B6BC8" w:rsidRDefault="00431AB4" w:rsidP="00F94D54">
             <w:pPr>
               <w:pStyle w:val="Brdtext2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57840">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Redogör för hur verksamheten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> har utformats och genomförts med hänsyn till perspektiven miljö, jämställdhet och integration, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A57840">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
@@ -2738,56 +2729,56 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> företag som få</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00A57840">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> stöd i någon form. Beskriv om särskilda insatser</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> har gjorts under 202</w:t>
             </w:r>
-            <w:r w:rsidR="00C22C2F">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="007820D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> med målet att verksamheten ska genomföras på ett mer jämställt, inkluderande och/eller miljömässigt hållbart sätt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431AB4" w14:paraId="53EC696C" w14:textId="77777777" w:rsidTr="00F94D54">
         <w:trPr>
           <w:trHeight w:val="1227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0200D0AC" w14:textId="77777777" w:rsidR="00431AB4" w:rsidRDefault="00431AB4" w:rsidP="00F94D54">
             <w:pPr>
               <w:pStyle w:val="Brdtext21"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2947,92 +2938,92 @@
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2903"/>
         <w:gridCol w:w="1993"/>
         <w:gridCol w:w="937"/>
         <w:gridCol w:w="937"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F7B98" w:rsidRPr="00CB7B66" w14:paraId="1D38E0DB" w14:textId="77777777" w:rsidTr="002D2B45">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="635"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3566DF" w14:textId="0B7809F0" w:rsidR="007F7B98" w:rsidRPr="00E17F53" w:rsidRDefault="007F7B98" w:rsidP="007F7B98">
+          <w:p w14:paraId="6A3566DF" w14:textId="1CC95B14" w:rsidR="007F7B98" w:rsidRPr="00E17F53" w:rsidRDefault="007F7B98" w:rsidP="007F7B98">
             <w:pPr>
               <w:pStyle w:val="Rubrik6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17F53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Indikatorer</w:t>
             </w:r>
             <w:r w:rsidR="00177242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6A30">
+            <w:r w:rsidR="00F0016B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DB87A0A" w14:textId="0D55AE87" w:rsidR="00CB0B53" w:rsidRPr="005671EA" w:rsidRDefault="006F7D03" w:rsidP="003B5E20">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB87A0A" w14:textId="6F57AC2D" w:rsidR="00CB0B53" w:rsidRPr="005671EA" w:rsidRDefault="006F7D03" w:rsidP="003B5E20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>återfinns i villkor</w:t>
             </w:r>
             <w:r w:rsidR="00BB0B13" w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3091,57 +3082,57 @@
             </w:r>
             <w:r w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">för </w:t>
             </w:r>
             <w:r w:rsidR="00BC576A" w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>år 20</w:t>
             </w:r>
             <w:r w:rsidR="00C865DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6A30">
+            <w:r w:rsidR="00F0016B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00D97169" w:rsidRPr="00F97419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6875" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="492EA33B" w14:textId="11E5BF5E" w:rsidR="007F7B98" w:rsidRPr="00A12153" w:rsidRDefault="00A12153" w:rsidP="007F7B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -9376,68 +9367,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00892DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tvärdering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00892DC7" w:rsidRPr="00933A40" w14:paraId="70ED2800" w14:textId="77777777" w:rsidTr="00E17F53">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABFF37F" w14:textId="63DC42DC" w:rsidR="00892DC7" w:rsidRPr="00933A40" w:rsidRDefault="00BF4846" w:rsidP="00733D94">
+          <w:p w14:paraId="3ABFF37F" w14:textId="558E306C" w:rsidR="00892DC7" w:rsidRPr="00933A40" w:rsidRDefault="00BF4846" w:rsidP="00733D94">
             <w:pPr>
               <w:pStyle w:val="Brdtext2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Har verksamheten eller utvalda insatser utvärderats under 202</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6A30">
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00F0016B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>? S</w:t>
             </w:r>
             <w:r w:rsidR="00BB0B13" w:rsidRPr="00A57840">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>ammanfatta</w:t>
             </w:r>
             <w:r w:rsidR="00E17F53" w:rsidRPr="00A57840">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D22CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">utvärderingens </w:t>
             </w:r>
@@ -9655,149 +9646,149 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="1346"/>
       </w:tblGrid>
       <w:tr w:rsidR="00793472" w:rsidRPr="00DE4F08" w14:paraId="28419499" w14:textId="77777777" w:rsidTr="00633154">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4364117D" w14:textId="0C75D2E2" w:rsidR="00793472" w:rsidRPr="00E2444B" w:rsidRDefault="00793472" w:rsidP="001E5618">
+          <w:p w14:paraId="4364117D" w14:textId="3B89AE1E" w:rsidR="00793472" w:rsidRPr="00E2444B" w:rsidRDefault="00793472" w:rsidP="001E5618">
             <w:pPr>
               <w:pStyle w:val="Rubrik8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ange de finansiärer som medfinansierat verksamheten under år 20</w:t>
             </w:r>
             <w:r w:rsidR="00C865DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6A30">
+            <w:r w:rsidR="00F0016B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="70FFC817" w14:textId="77777777" w:rsidR="00793472" w:rsidRPr="00DE4F08" w:rsidRDefault="00793472" w:rsidP="00633154">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FAC18D6" w14:textId="583661E4" w:rsidR="00793472" w:rsidRPr="00DE4F08" w:rsidRDefault="00793472" w:rsidP="001E5618">
+          <w:p w14:paraId="1FAC18D6" w14:textId="3721BC58" w:rsidR="00793472" w:rsidRPr="00DE4F08" w:rsidRDefault="00793472" w:rsidP="001E5618">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE4F08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>År 20</w:t>
             </w:r>
             <w:r w:rsidR="00C865DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6A30">
+            <w:r w:rsidR="00F0016B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE4F08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793472" w:rsidRPr="00DE4F08" w14:paraId="23722D09" w14:textId="77777777" w:rsidTr="00633154">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -12324,51 +12315,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52F0B7CA" w14:textId="77777777" w:rsidR="003F5FB5" w:rsidRDefault="003F5FB5" w:rsidP="005A7B7D"/>
     <w:p w14:paraId="77C7926D" w14:textId="77777777" w:rsidR="00FA1D27" w:rsidRDefault="00FA1D27" w:rsidP="005A7B7D"/>
-    <w:p w14:paraId="3E495BD4" w14:textId="40668929" w:rsidR="004B2D3B" w:rsidRDefault="004B2D3B" w:rsidP="005A7B7D">
+    <w:p w14:paraId="3E495BD4" w14:textId="47A147F7" w:rsidR="004B2D3B" w:rsidRDefault="004B2D3B" w:rsidP="005A7B7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2D3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
@@ -12378,58 +12369,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beskrivning av p</w:t>
       </w:r>
       <w:r w:rsidR="00643C09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lanerad verksamhet under år 20</w:t>
       </w:r>
       <w:r w:rsidR="00C11D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BE6A30">
+      <w:r w:rsidR="00F0016B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D727C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F54B427" w14:textId="77777777" w:rsidR="00C0328D" w:rsidRDefault="00C0328D" w:rsidP="005A7B7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
@@ -12820,51 +12811,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>och aktiviteter</w:t>
             </w:r>
             <w:r w:rsidR="00C75521">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00473A2C" w:rsidRPr="00473A2C" w14:paraId="0E4A1164" w14:textId="77777777" w:rsidTr="00C320DF">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1DB8E0" w14:textId="5086FF42" w:rsidR="00473A2C" w:rsidRPr="00D0490E" w:rsidRDefault="00473A2C" w:rsidP="001E5618">
+          <w:p w14:paraId="0B1DB8E0" w14:textId="532C4111" w:rsidR="00473A2C" w:rsidRPr="00D0490E" w:rsidRDefault="00473A2C" w:rsidP="001E5618">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0490E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ange</w:t>
             </w:r>
             <w:r w:rsidR="00075D71" w:rsidRPr="00D0490E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B5160F">
               <w:rPr>
@@ -12958,57 +12949,57 @@
             </w:r>
             <w:r w:rsidR="003B5AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C320DF" w:rsidRPr="00D0490E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> verksamhetsplan, som beskriver den planerade verksamheten.</w:t>
             </w:r>
             <w:r w:rsidR="008B1323">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ange även om det finns särskilda insatser/aktiviteter som planeras genomföras under år 202</w:t>
             </w:r>
-            <w:r w:rsidR="001647AE">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="009D245F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="008B1323">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C320DF" w:rsidRPr="00D0490E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00473A2C" w14:paraId="5F8D780D" w14:textId="77777777" w:rsidTr="00316E2F">
         <w:trPr>
           <w:trHeight w:val="1227"/>
         </w:trPr>
         <w:tc>
@@ -13186,73 +13177,73 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25F98">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verksamhetens bidrag till minskad klimatpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70EC1" w:rsidRPr="00BD3FB7" w14:paraId="629A30FF" w14:textId="77777777" w:rsidTr="00F94D54">
         <w:trPr>
           <w:trHeight w:val="1021"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1FD0CD" w14:textId="78E33667" w:rsidR="00A70EC1" w:rsidRPr="00BD3FB7" w:rsidRDefault="00A70EC1" w:rsidP="00F94D54">
+          <w:p w14:paraId="5F1FD0CD" w14:textId="34656105" w:rsidR="00A70EC1" w:rsidRPr="00BD3FB7" w:rsidRDefault="00A70EC1" w:rsidP="00F94D54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD3FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>För att begränsa den globala uppvärmningen och nå klimatmålen för Västra Götaland krävs kraftigt minskade utsläpp och att samhället ställer om inom en rad områden. Hur återspeglas detta i mål och inriktning för er verksamhet de kommande åren? Resonera! Ge gärna även exempel på särskilda insatser som planeras under 202</w:t>
             </w:r>
-            <w:r w:rsidR="001647AE">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="009D245F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD3FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> för att minska klimatpåverkan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD3FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> inom er egen verksamhet och hos de intressenter/målgrupper ni finns till för</w:t>
             </w:r>
@@ -19281,165 +19272,165 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="1346"/>
       </w:tblGrid>
       <w:tr w:rsidR="00793472" w:rsidRPr="00DE4F08" w14:paraId="052B11C6" w14:textId="77777777" w:rsidTr="00633154">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21B50380" w14:textId="20645C71" w:rsidR="00793472" w:rsidRPr="00E2444B" w:rsidRDefault="00643C09" w:rsidP="00DF28D0">
+          <w:p w14:paraId="21B50380" w14:textId="5894C738" w:rsidR="00793472" w:rsidRPr="00E2444B" w:rsidRDefault="00643C09" w:rsidP="00DF28D0">
             <w:pPr>
               <w:pStyle w:val="Rubrik8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ange</w:t>
             </w:r>
             <w:r w:rsidR="00F27EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planerad finansieringsbild för </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>verksamheten under år 20</w:t>
             </w:r>
             <w:r w:rsidR="00C11D71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001647AE">
+            <w:r w:rsidR="003C5A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3854129A" w14:textId="77777777" w:rsidR="00793472" w:rsidRPr="00DE4F08" w:rsidRDefault="00793472" w:rsidP="00633154">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C5A7444" w14:textId="084124D8" w:rsidR="00793472" w:rsidRPr="00DE4F08" w:rsidRDefault="00793472" w:rsidP="00DF28D0">
+          <w:p w14:paraId="0C5A7444" w14:textId="783BA4E7" w:rsidR="00793472" w:rsidRPr="00DE4F08" w:rsidRDefault="00793472" w:rsidP="00DF28D0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE4F08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>År 20</w:t>
             </w:r>
             <w:r w:rsidR="00C11D71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001647AE">
+            <w:r w:rsidR="003C5A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE4F08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793472" w:rsidRPr="00DE4F08" w14:paraId="1A7A6E75" w14:textId="77777777" w:rsidTr="00633154">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -22556,58 +22547,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryssruta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -22666,58 +22657,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryssruta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE050DA" w14:textId="77777777" w:rsidR="00696A46" w:rsidRPr="00D0490E" w:rsidRDefault="00974655" w:rsidP="00696A46">
             <w:pPr>
               <w:rPr>
@@ -22769,58 +22760,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryssruta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17DAD8FC" w14:textId="465D8A0D" w:rsidR="00696A46" w:rsidRPr="00D0490E" w:rsidRDefault="00EE7413" w:rsidP="00696A46">
             <w:pPr>
               <w:rPr>
@@ -22862,58 +22853,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryssruta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DC9D2C0" w14:textId="77777777" w:rsidR="00696A46" w:rsidRPr="00D0490E" w:rsidRDefault="008872C2" w:rsidP="00696A46">
             <w:pPr>
               <w:rPr>
@@ -23038,58 +23029,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryssruta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BF6E8B">
+            <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BF45C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CB090E" w14:textId="77777777" w:rsidR="00696A46" w:rsidRPr="00D0490E" w:rsidRDefault="008872C2" w:rsidP="00696A46">
             <w:pPr>
               <w:rPr>
@@ -24865,107 +24856,107 @@
     </w:tbl>
     <w:p w14:paraId="4B204C7E" w14:textId="77777777" w:rsidR="006C5A71" w:rsidRDefault="006C5A71" w:rsidP="006C5A71">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C5A71">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="30911E07" w14:textId="77777777" w:rsidR="00961467" w:rsidRDefault="00961467">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2759D227" w14:textId="77777777" w:rsidR="00961467" w:rsidRDefault="00961467">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1963BAF4" w14:textId="77777777" w:rsidR="00961467" w:rsidRDefault="00961467"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
@@ -24992,57 +24983,57 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F646D74" w14:textId="77777777" w:rsidR="00825252" w:rsidRDefault="00825252">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C0C0C0"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E032F">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -25102,73 +25093,73 @@
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="42BD8AC4" w14:textId="77777777" w:rsidR="00825252" w:rsidRDefault="00825252">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C814F0D" w14:textId="77777777" w:rsidR="00825252" w:rsidRDefault="00825252">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6BE9C281" w14:textId="77777777" w:rsidR="00961467" w:rsidRDefault="00961467">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4BF695F7" w14:textId="77777777" w:rsidR="00961467" w:rsidRDefault="00961467">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3D9EBBBE" w14:textId="77777777" w:rsidR="00961467" w:rsidRDefault="00961467"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="96FA6646"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F92BFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D7C977C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -27253,66 +27244,66 @@
   <w:num w:numId="33" w16cid:durableId="94064215">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1502812499">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2115981547">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1494175451">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2143425470">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="670453310">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1697921461">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="49Jptm6pcUoEsKrt8kdvSzLVym4UFLK+LHjLBF8tMv5CyL6Fd4mOVacDTXHnLtCHOmX0+U2uKHnX74vwY/9G0Q==" w:salt="xBoH+jv1FZZSVz/fQ5B0GA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7sxjtc0BqGKiVlFZG1tpyavbPKgnCcqKDbCTmtmpukCkY3W+k/yYRzWeW8C4LV2Kwm+9fg9hpkcxp8UjbPJOvQ==" w:salt="Z4+stGPFhktCoDmO4Pz5WQ=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
@@ -27393,50 +27384,51 @@
     <w:rsid w:val="001671BE"/>
     <w:rsid w:val="001716DF"/>
     <w:rsid w:val="00172612"/>
     <w:rsid w:val="00177242"/>
     <w:rsid w:val="00185388"/>
     <w:rsid w:val="0018580F"/>
     <w:rsid w:val="00186CB0"/>
     <w:rsid w:val="001874E3"/>
     <w:rsid w:val="00196C37"/>
     <w:rsid w:val="001A08D4"/>
     <w:rsid w:val="001A090D"/>
     <w:rsid w:val="001A247B"/>
     <w:rsid w:val="001B0652"/>
     <w:rsid w:val="001B365E"/>
     <w:rsid w:val="001B7790"/>
     <w:rsid w:val="001C4109"/>
     <w:rsid w:val="001C5F63"/>
     <w:rsid w:val="001C7374"/>
     <w:rsid w:val="001D1227"/>
     <w:rsid w:val="001D1339"/>
     <w:rsid w:val="001D5CE7"/>
     <w:rsid w:val="001E5618"/>
     <w:rsid w:val="001E625A"/>
     <w:rsid w:val="001F4867"/>
     <w:rsid w:val="00203244"/>
+    <w:rsid w:val="00206EA7"/>
     <w:rsid w:val="00211853"/>
     <w:rsid w:val="00213AB8"/>
     <w:rsid w:val="00214840"/>
     <w:rsid w:val="00220B13"/>
     <w:rsid w:val="0022276D"/>
     <w:rsid w:val="00224A74"/>
     <w:rsid w:val="00226FA8"/>
     <w:rsid w:val="00230D08"/>
     <w:rsid w:val="00234767"/>
     <w:rsid w:val="0024256C"/>
     <w:rsid w:val="002426F9"/>
     <w:rsid w:val="00250A4D"/>
     <w:rsid w:val="00252BBC"/>
     <w:rsid w:val="0025372B"/>
     <w:rsid w:val="0025555C"/>
     <w:rsid w:val="00257BE3"/>
     <w:rsid w:val="00257F75"/>
     <w:rsid w:val="002607E4"/>
     <w:rsid w:val="00264026"/>
     <w:rsid w:val="00270301"/>
     <w:rsid w:val="00275EB5"/>
     <w:rsid w:val="00277D78"/>
     <w:rsid w:val="002837F6"/>
     <w:rsid w:val="00285378"/>
     <w:rsid w:val="00285ABE"/>
@@ -27464,61 +27456,63 @@
     <w:rsid w:val="002F503B"/>
     <w:rsid w:val="00313A96"/>
     <w:rsid w:val="00316A1E"/>
     <w:rsid w:val="00316ACD"/>
     <w:rsid w:val="00316E2F"/>
     <w:rsid w:val="00322D80"/>
     <w:rsid w:val="00330211"/>
     <w:rsid w:val="00337E97"/>
     <w:rsid w:val="0034470E"/>
     <w:rsid w:val="00353E4F"/>
     <w:rsid w:val="00356223"/>
     <w:rsid w:val="00360B34"/>
     <w:rsid w:val="00371482"/>
     <w:rsid w:val="00372716"/>
     <w:rsid w:val="00374CA9"/>
     <w:rsid w:val="00376541"/>
     <w:rsid w:val="00377554"/>
     <w:rsid w:val="003819CA"/>
     <w:rsid w:val="00381AA6"/>
     <w:rsid w:val="00382681"/>
     <w:rsid w:val="00384799"/>
     <w:rsid w:val="003874B4"/>
     <w:rsid w:val="00393793"/>
     <w:rsid w:val="00396185"/>
     <w:rsid w:val="00396D29"/>
+    <w:rsid w:val="003A4809"/>
     <w:rsid w:val="003A4A45"/>
     <w:rsid w:val="003A597F"/>
     <w:rsid w:val="003A6DF1"/>
     <w:rsid w:val="003A6EA1"/>
     <w:rsid w:val="003B3A55"/>
     <w:rsid w:val="003B4BC3"/>
     <w:rsid w:val="003B5482"/>
     <w:rsid w:val="003B5AE4"/>
     <w:rsid w:val="003B5E20"/>
     <w:rsid w:val="003C092F"/>
     <w:rsid w:val="003C3826"/>
+    <w:rsid w:val="003C5A92"/>
     <w:rsid w:val="003C7C42"/>
     <w:rsid w:val="003E2901"/>
     <w:rsid w:val="003E4351"/>
     <w:rsid w:val="003E6102"/>
     <w:rsid w:val="003F5FB5"/>
     <w:rsid w:val="003F7E0E"/>
     <w:rsid w:val="00402CEB"/>
     <w:rsid w:val="00407B8A"/>
     <w:rsid w:val="0041098B"/>
     <w:rsid w:val="00420EEE"/>
     <w:rsid w:val="00424653"/>
     <w:rsid w:val="00431AB4"/>
     <w:rsid w:val="004347D7"/>
     <w:rsid w:val="00450574"/>
     <w:rsid w:val="004563A0"/>
     <w:rsid w:val="00463A5E"/>
     <w:rsid w:val="00473A2C"/>
     <w:rsid w:val="004746AB"/>
     <w:rsid w:val="00474CA2"/>
     <w:rsid w:val="00486B3D"/>
     <w:rsid w:val="00490AA9"/>
     <w:rsid w:val="004A1B8E"/>
     <w:rsid w:val="004A2AE2"/>
     <w:rsid w:val="004A3D32"/>
     <w:rsid w:val="004A4AF5"/>
@@ -27552,50 +27546,51 @@
     <w:rsid w:val="005A3A02"/>
     <w:rsid w:val="005A7AD8"/>
     <w:rsid w:val="005A7B7D"/>
     <w:rsid w:val="005C0F71"/>
     <w:rsid w:val="005C2D06"/>
     <w:rsid w:val="005C47CB"/>
     <w:rsid w:val="005C502D"/>
     <w:rsid w:val="005C5F35"/>
     <w:rsid w:val="005C7078"/>
     <w:rsid w:val="005D0ECA"/>
     <w:rsid w:val="005D47C5"/>
     <w:rsid w:val="005D544C"/>
     <w:rsid w:val="005E2652"/>
     <w:rsid w:val="005E3F5A"/>
     <w:rsid w:val="005E45F2"/>
     <w:rsid w:val="005E63F8"/>
     <w:rsid w:val="005F0128"/>
     <w:rsid w:val="005F4245"/>
     <w:rsid w:val="005F433D"/>
     <w:rsid w:val="005F49B6"/>
     <w:rsid w:val="006004C3"/>
     <w:rsid w:val="00601B4A"/>
     <w:rsid w:val="00603D64"/>
     <w:rsid w:val="00612F43"/>
     <w:rsid w:val="006249C3"/>
+    <w:rsid w:val="00630078"/>
     <w:rsid w:val="00633154"/>
     <w:rsid w:val="00634FB7"/>
     <w:rsid w:val="006359BF"/>
     <w:rsid w:val="00635DD6"/>
     <w:rsid w:val="006370D9"/>
     <w:rsid w:val="00643C09"/>
     <w:rsid w:val="00644F90"/>
     <w:rsid w:val="00647398"/>
     <w:rsid w:val="00657510"/>
     <w:rsid w:val="00657725"/>
     <w:rsid w:val="00667C20"/>
     <w:rsid w:val="00675B2C"/>
     <w:rsid w:val="00684A96"/>
     <w:rsid w:val="0068541D"/>
     <w:rsid w:val="00690067"/>
     <w:rsid w:val="006956A4"/>
     <w:rsid w:val="00696A46"/>
     <w:rsid w:val="006A1CE4"/>
     <w:rsid w:val="006A634D"/>
     <w:rsid w:val="006A6A9F"/>
     <w:rsid w:val="006B05C6"/>
     <w:rsid w:val="006B349B"/>
     <w:rsid w:val="006C0851"/>
     <w:rsid w:val="006C1D03"/>
     <w:rsid w:val="006C5A71"/>
@@ -27608,158 +27603,163 @@
     <w:rsid w:val="006E445C"/>
     <w:rsid w:val="006E6828"/>
     <w:rsid w:val="006F0142"/>
     <w:rsid w:val="006F10F9"/>
     <w:rsid w:val="006F2C9C"/>
     <w:rsid w:val="006F2F67"/>
     <w:rsid w:val="006F7D03"/>
     <w:rsid w:val="007035F2"/>
     <w:rsid w:val="00712964"/>
     <w:rsid w:val="00715555"/>
     <w:rsid w:val="00721828"/>
     <w:rsid w:val="00724341"/>
     <w:rsid w:val="00733906"/>
     <w:rsid w:val="00733D94"/>
     <w:rsid w:val="00737A84"/>
     <w:rsid w:val="00742ED5"/>
     <w:rsid w:val="00746D04"/>
     <w:rsid w:val="00753777"/>
     <w:rsid w:val="00753F3D"/>
     <w:rsid w:val="0075716D"/>
     <w:rsid w:val="00770653"/>
     <w:rsid w:val="0077438A"/>
     <w:rsid w:val="00776F4B"/>
     <w:rsid w:val="007773A4"/>
     <w:rsid w:val="00777F38"/>
+    <w:rsid w:val="007820D5"/>
     <w:rsid w:val="00782AF0"/>
     <w:rsid w:val="00793472"/>
     <w:rsid w:val="007B01FA"/>
     <w:rsid w:val="007B2616"/>
     <w:rsid w:val="007B6CD5"/>
     <w:rsid w:val="007C0796"/>
     <w:rsid w:val="007C5ADE"/>
     <w:rsid w:val="007D0B5F"/>
     <w:rsid w:val="007E081D"/>
     <w:rsid w:val="007E0957"/>
     <w:rsid w:val="007F09CF"/>
     <w:rsid w:val="007F416A"/>
     <w:rsid w:val="007F7A5C"/>
     <w:rsid w:val="007F7B98"/>
     <w:rsid w:val="00805DC9"/>
     <w:rsid w:val="00815DE2"/>
     <w:rsid w:val="0081792B"/>
     <w:rsid w:val="00820FCA"/>
     <w:rsid w:val="0082260C"/>
     <w:rsid w:val="008233B1"/>
     <w:rsid w:val="0082385F"/>
     <w:rsid w:val="00823ED4"/>
     <w:rsid w:val="00825252"/>
     <w:rsid w:val="00832B74"/>
     <w:rsid w:val="00834026"/>
     <w:rsid w:val="008374D1"/>
     <w:rsid w:val="00840C95"/>
     <w:rsid w:val="00845605"/>
     <w:rsid w:val="00850F00"/>
+    <w:rsid w:val="00855186"/>
     <w:rsid w:val="00863E07"/>
     <w:rsid w:val="008640D4"/>
     <w:rsid w:val="00865B4E"/>
     <w:rsid w:val="008678F7"/>
     <w:rsid w:val="00880796"/>
     <w:rsid w:val="00882272"/>
     <w:rsid w:val="008872C2"/>
     <w:rsid w:val="00887C1B"/>
     <w:rsid w:val="00892DC7"/>
     <w:rsid w:val="008952CA"/>
     <w:rsid w:val="00897FE4"/>
     <w:rsid w:val="008B07DF"/>
     <w:rsid w:val="008B093F"/>
     <w:rsid w:val="008B1323"/>
     <w:rsid w:val="008B41FD"/>
     <w:rsid w:val="008B5A63"/>
+    <w:rsid w:val="008B607A"/>
     <w:rsid w:val="008B7142"/>
     <w:rsid w:val="008C27D8"/>
     <w:rsid w:val="008C2F8C"/>
     <w:rsid w:val="008C6660"/>
     <w:rsid w:val="008D1047"/>
     <w:rsid w:val="008D34E9"/>
     <w:rsid w:val="008E69C8"/>
     <w:rsid w:val="008F2674"/>
     <w:rsid w:val="00900001"/>
     <w:rsid w:val="00912574"/>
     <w:rsid w:val="00914FCB"/>
     <w:rsid w:val="0091576D"/>
     <w:rsid w:val="0092609F"/>
     <w:rsid w:val="009331C2"/>
     <w:rsid w:val="009336B0"/>
     <w:rsid w:val="00933A40"/>
     <w:rsid w:val="00940BA4"/>
     <w:rsid w:val="009426A8"/>
     <w:rsid w:val="0094351F"/>
     <w:rsid w:val="00945E06"/>
     <w:rsid w:val="009568DE"/>
     <w:rsid w:val="009602EF"/>
     <w:rsid w:val="00961467"/>
     <w:rsid w:val="00974655"/>
     <w:rsid w:val="00974BCA"/>
     <w:rsid w:val="00976D19"/>
     <w:rsid w:val="00983AFD"/>
     <w:rsid w:val="00984317"/>
     <w:rsid w:val="00985771"/>
     <w:rsid w:val="00986146"/>
     <w:rsid w:val="009864C8"/>
     <w:rsid w:val="0099443C"/>
     <w:rsid w:val="00994D1E"/>
     <w:rsid w:val="0099514A"/>
     <w:rsid w:val="00996107"/>
     <w:rsid w:val="009963C1"/>
     <w:rsid w:val="00997696"/>
     <w:rsid w:val="009A30D4"/>
     <w:rsid w:val="009A3E76"/>
     <w:rsid w:val="009A6E7E"/>
     <w:rsid w:val="009B0681"/>
     <w:rsid w:val="009B47EB"/>
     <w:rsid w:val="009B7683"/>
+    <w:rsid w:val="009D245F"/>
     <w:rsid w:val="009E5395"/>
     <w:rsid w:val="009F0E3D"/>
     <w:rsid w:val="009F1948"/>
     <w:rsid w:val="009F2A62"/>
     <w:rsid w:val="009F5BBD"/>
     <w:rsid w:val="00A03766"/>
     <w:rsid w:val="00A1159B"/>
     <w:rsid w:val="00A12153"/>
     <w:rsid w:val="00A14DEB"/>
     <w:rsid w:val="00A175A1"/>
     <w:rsid w:val="00A22A3A"/>
     <w:rsid w:val="00A23B1E"/>
     <w:rsid w:val="00A3028E"/>
     <w:rsid w:val="00A35CCE"/>
     <w:rsid w:val="00A36C7E"/>
     <w:rsid w:val="00A4117E"/>
     <w:rsid w:val="00A42EC9"/>
     <w:rsid w:val="00A44989"/>
     <w:rsid w:val="00A47050"/>
     <w:rsid w:val="00A5298E"/>
+    <w:rsid w:val="00A558C4"/>
     <w:rsid w:val="00A567B1"/>
     <w:rsid w:val="00A57840"/>
     <w:rsid w:val="00A57B5F"/>
     <w:rsid w:val="00A660C9"/>
     <w:rsid w:val="00A66C6D"/>
     <w:rsid w:val="00A70EC1"/>
     <w:rsid w:val="00A8221E"/>
     <w:rsid w:val="00A917A8"/>
     <w:rsid w:val="00A94063"/>
     <w:rsid w:val="00A96042"/>
     <w:rsid w:val="00A96D8E"/>
     <w:rsid w:val="00A9798F"/>
     <w:rsid w:val="00AA4403"/>
     <w:rsid w:val="00AA515C"/>
     <w:rsid w:val="00AA6135"/>
     <w:rsid w:val="00AB029C"/>
     <w:rsid w:val="00AC06AC"/>
     <w:rsid w:val="00AC4885"/>
     <w:rsid w:val="00AD6411"/>
     <w:rsid w:val="00AD7C53"/>
     <w:rsid w:val="00AE083D"/>
     <w:rsid w:val="00AE2759"/>
     <w:rsid w:val="00AF0D77"/>
     <w:rsid w:val="00AF57C1"/>
     <w:rsid w:val="00AF6130"/>
@@ -27858,77 +27858,79 @@
     <w:rsid w:val="00D37ABB"/>
     <w:rsid w:val="00D416B8"/>
     <w:rsid w:val="00D437C3"/>
     <w:rsid w:val="00D4646F"/>
     <w:rsid w:val="00D478F7"/>
     <w:rsid w:val="00D71D44"/>
     <w:rsid w:val="00D727C4"/>
     <w:rsid w:val="00D74513"/>
     <w:rsid w:val="00D75C8C"/>
     <w:rsid w:val="00D80333"/>
     <w:rsid w:val="00D8239A"/>
     <w:rsid w:val="00D854BF"/>
     <w:rsid w:val="00D96DFE"/>
     <w:rsid w:val="00D97169"/>
     <w:rsid w:val="00DB1FBF"/>
     <w:rsid w:val="00DB4593"/>
     <w:rsid w:val="00DB7D46"/>
     <w:rsid w:val="00DC297A"/>
     <w:rsid w:val="00DD2E7A"/>
     <w:rsid w:val="00DD586C"/>
     <w:rsid w:val="00DE7A53"/>
     <w:rsid w:val="00DF28D0"/>
     <w:rsid w:val="00DF7855"/>
     <w:rsid w:val="00E00A4C"/>
     <w:rsid w:val="00E04075"/>
+    <w:rsid w:val="00E0562F"/>
     <w:rsid w:val="00E05967"/>
     <w:rsid w:val="00E12386"/>
     <w:rsid w:val="00E14DEA"/>
     <w:rsid w:val="00E15E7E"/>
     <w:rsid w:val="00E16735"/>
     <w:rsid w:val="00E17488"/>
     <w:rsid w:val="00E17F53"/>
     <w:rsid w:val="00E23DE6"/>
     <w:rsid w:val="00E27489"/>
     <w:rsid w:val="00E354F6"/>
     <w:rsid w:val="00E414E9"/>
     <w:rsid w:val="00E4466E"/>
     <w:rsid w:val="00E5709A"/>
     <w:rsid w:val="00E60BA0"/>
     <w:rsid w:val="00E71FD2"/>
     <w:rsid w:val="00E72207"/>
     <w:rsid w:val="00E7309C"/>
     <w:rsid w:val="00E831D5"/>
     <w:rsid w:val="00E847CA"/>
     <w:rsid w:val="00E85E52"/>
     <w:rsid w:val="00E9418A"/>
     <w:rsid w:val="00EB48E6"/>
     <w:rsid w:val="00ED3FCA"/>
     <w:rsid w:val="00ED5471"/>
     <w:rsid w:val="00EE0BF3"/>
     <w:rsid w:val="00EE7413"/>
     <w:rsid w:val="00EF2EAE"/>
+    <w:rsid w:val="00F0016B"/>
     <w:rsid w:val="00F04254"/>
     <w:rsid w:val="00F056F9"/>
     <w:rsid w:val="00F223A4"/>
     <w:rsid w:val="00F2755E"/>
     <w:rsid w:val="00F27EDA"/>
     <w:rsid w:val="00F31FF3"/>
     <w:rsid w:val="00F34753"/>
     <w:rsid w:val="00F3586B"/>
     <w:rsid w:val="00F50CF1"/>
     <w:rsid w:val="00F51C7F"/>
     <w:rsid w:val="00F56E9C"/>
     <w:rsid w:val="00F61535"/>
     <w:rsid w:val="00F6634A"/>
     <w:rsid w:val="00F747DB"/>
     <w:rsid w:val="00F76A6D"/>
     <w:rsid w:val="00F86BBA"/>
     <w:rsid w:val="00F91BEA"/>
     <w:rsid w:val="00F94D54"/>
     <w:rsid w:val="00F956D2"/>
     <w:rsid w:val="00F97419"/>
     <w:rsid w:val="00FA03F9"/>
     <w:rsid w:val="00FA0B46"/>
     <w:rsid w:val="00FA1D27"/>
     <w:rsid w:val="00FA25F2"/>
     <w:rsid w:val="00FB294E"/>
@@ -27937,65 +27939,65 @@
     <w:rsid w:val="00FC3FA9"/>
     <w:rsid w:val="00FD3B98"/>
     <w:rsid w:val="00FE09F6"/>
     <w:rsid w:val="00FF104C"/>
     <w:rsid w:val="00FF2371"/>
     <w:rsid w:val="00FF28EF"/>
     <w:rsid w:val="00FF2986"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7877486B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{50A60C98-2711-4113-B275-6DADCB4B1F32}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -28626,51 +28628,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:link w:val="Rubrik3"/>
     <w:rsid w:val="00CD07A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtext2Char">
     <w:name w:val="Brödtext 2 Char"/>
     <w:link w:val="Brdtext2"/>
     <w:rsid w:val="00CD07A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="76945317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="297609471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28959,94 +28961,94 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2337</Words>
-  <Characters>12392</Characters>
+  <Words>2333</Words>
+  <Characters>12369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>103</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rapportering_verksamhet_2021_2023_(220413)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Västra Götalandsregionen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14700</CharactersWithSpaces>
+  <CharactersWithSpaces>14673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1769566</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>264</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.vgregion.se/vg2030</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rapportering_verksamhet</dc:title>
   <dc:subject/>
   <dc:creator>Västra Götalandsregionen</dc:creator>
   <keywords/>
   <lastModifiedBy>Katarina Ahlin</lastModifiedBy>
-  <revision>144</revision>
+  <revision>153</revision>
   <lastPrinted>2014-05-05T13:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>