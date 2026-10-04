--- v0 (2025-10-31)
+++ v1 (2026-10-04)
@@ -37,51 +37,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId23"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="284" r:id="rId6"/>
     <p:sldId id="2022" r:id="rId7"/>
     <p:sldId id="1919" r:id="rId8"/>
     <p:sldId id="2023" r:id="rId9"/>
     <p:sldId id="2024" r:id="rId10"/>
@@ -215,58 +215,50 @@
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru/>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -594,51 +586,65 @@
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="91" d="100"/>
           <a:sy n="91" d="100"/>
         </p:scale>
         <p:origin x="2820" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId27" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId27" /></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Marie Hagsjö" userId="S::marha237@vgregion.se::772034ec-7b7c-4e0d-87bc-23a5b7956771" providerId="AD" clId="Web-{FF870AF9-E5B0-43EA-5F8F-F77C76A3B18E}"/>
+    <pc:docChg chg="mod">
+      <pc:chgData name="Marie Hagsjö" userId="S::marha237@vgregion.se::772034ec-7b7c-4e0d-87bc-23a5b7956771" providerId="AD" clId="Web-{FF870AF9-E5B0-43EA-5F8F-F77C76A3B18E}" dt="2026-10-02T11:38:26.481" v="0" actId="33475"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -695,51 +701,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -892,51 +898,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5637,91 +5643,91 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1587842752"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrikbild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A258EC79-F416-4E3D-A67E-4A13E8004581}"/>
@@ -5822,54 +5828,54 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4C8F7D-7A28-CB63-79C6-C812735D651A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rektangel: ett hörn rundat 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E61D836-2BE6-1C11-FBD1-3BB4D68DD0CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -6453,51 +6459,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6581,95 +6587,95 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F028FC9A-549E-C173-F6EE-DD2DADAFA6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234210" y="2915466"/>
             <a:ext cx="5732564" cy="1161234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7066,54 +7072,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel: ett hörn rundat 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C20FB8AD-B642-E1E6-AC0D-E4A862F9B55D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7630,51 +7636,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7809,51 +7815,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8290,51 +8296,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8630,51 +8636,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8928,51 +8934,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9162,51 +9168,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9246,51 +9252,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9322,95 +9328,95 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F028FC9A-549E-C173-F6EE-DD2DADAFA6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234210" y="2915466"/>
             <a:ext cx="5732564" cy="1161234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9617,51 +9623,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -10009,111 +10015,111 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" orient="horz" pos="164" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" orient="horz" pos="3793" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="14" pos="7439" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file://localhost/Volumes/Centralen/HD1/Vastra%20Gotalandsregionen/VGR%2015-2735%20Utveckling%20grafisk%20profil/Mallar%202015/Powerpoint/Dekor_powerpoint/Blue/Bullet_blue.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file://localhost/Volumes/Centralen/HD1/Vastra%20Gotalandsregionen/VGR%2015-2735%20Utveckling%20grafisk%20profil/Mallar%202015/Powerpoint/Dekor_powerpoint/Blue/Bullet_blue.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.screen9.com/preview/LCcEiwPXJYR7thZOaZseWY-IwkHqjdNutLbluzFbd6O9UuMr8O1bCwNRfX7sIXtF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.screen9.com/preview/LCcEiwPXJYR7thZOaZseWY-IwkHqjdNutLbluzFbd6O9UuMr8O1bCwNRfX7sIXtF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rubrik 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{330FB508-892D-2BAC-2239-3D28F351C408}"/>
@@ -10186,75 +10192,75 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABFB9D93-765D-9378-3CDE-482FD868FDF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5FA2736A-5A47-45C7-BEAA-C23E1FD1FE5A}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31C85427-D7BE-65DA-B109-FF8AD498DF4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3875330676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10360,51 +10366,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DB6FA76-B52C-FC95-B884-7764FD556886}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6016850B-2AF7-F52D-EF58-804139046EC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -11586,51 +11592,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA7DF88-613A-45B9-C1E4-C2DE246DE0A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar vektorgrafik&#10;&#10;Automatiskt genererad beskrivning">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA8A46F-BA6B-C17D-409A-6853C317FF58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -11714,51 +11720,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{098AC0A5-CBBB-E3FE-9C64-CC83D1EBE214}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="textruta 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47935B1-EC5B-90CF-B1A1-6CCD2DC34E0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="881395" y="1409029"/>
             <a:ext cx="3060000" cy="1559786"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12735,51 +12741,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3801270367"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -12886,51 +12892,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C7702BD-B02C-677A-BFD2-5B082E076C36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26E5F7EA-4EE3-B2A8-2C23-7E9E4582DB9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -13099,51 +13105,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6A87721-5230-B50D-8173-3FE74979CF81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{507C5F30-148F-C4CB-5A63-1EFEF3FDE874}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -13596,51 +13602,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1412121D-A9E6-003E-F59D-DBE1F5A8DCC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4FC206E-BD2F-8A4B-A396-4E18224F83E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -13902,51 +13908,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{745456D4-5286-80AD-CC54-54A36C748315}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Platshållare för innehåll 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818C8827-272C-C5F1-7D5A-2E9741850A7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -14040,51 +14046,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB92644D-0749-94A9-01C1-4784E8C5DC4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bildobjekt 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EB4939B-4BD7-096C-8897-DC1198D4B79C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -14428,51 +14434,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{020619E6-4EB9-0580-B9F9-F8CFAA875DD9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="textruta 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62589159-40E8-754A-E145-D88F68CFE8B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8426548" y="6354687"/>
             <a:ext cx="2046850" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -14597,51 +14603,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB2F2DAD-6C6F-FFD3-6120-2379A3CF8325}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-10-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Platshållare för innehåll 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2231B823-7C5D-F331-6D57-1A01C598863C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -15759,106 +15765,88 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Presentation grå-brun-lime</Template>
   <TotalTime></TotalTime>
   <Words>2190</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Bredbild</PresentationFormat>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>234</Paragraphs>
   <Slides>16</Slides>
   <Notes>16</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Använt teckensnitt</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
-[...11 lines deleted...]
-      <vt:lpstr>Verdana</vt:lpstr>
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>VGR</vt:lpstr>
       <vt:lpstr>Våld i nära relationer Information till medarbetare - APT</vt:lpstr>
       <vt:lpstr>Varför prata om våld i nära relationer? </vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Vad är våld?</vt:lpstr>
       <vt:lpstr>Våld i parrelationer är vanligt</vt:lpstr>
       <vt:lpstr>Våld i parrelationer</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Hedersrelaterat våld och förtryck</vt:lpstr>
       <vt:lpstr>Våld i nära relationer påverkar hälsan</vt:lpstr>
       <vt:lpstr>Våld i nära relationer påverkar arbetet</vt:lpstr>
       <vt:lpstr>Chefens roll</vt:lpstr>
       <vt:lpstr>Chefens roll</vt:lpstr>
       <vt:lpstr>Vad kan du göra? </vt:lpstr>
       <vt:lpstr>Samhällets stöd</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
-      <vt:lpstr>2024-07-10</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>2026-10-02</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Informationsmaterial till APT</dc:title>
   <dc:creator>Christina Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Christina Fransson</lastModifiedBy>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>