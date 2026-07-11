--- v1 (2026-02-19)
+++ v2 (2026-07-11)
@@ -10,180 +10,180 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36A85B73" w14:textId="5A7E9A69" w:rsidR="00332724" w:rsidRPr="00332724" w:rsidRDefault="00332724" w:rsidP="00332724">
+    <w:p w:rsidRPr="00332724" w:rsidR="00332724" w:rsidP="00332724" w:rsidRDefault="00332724" w14:paraId="36A85B73" w14:textId="5A7E9A69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332724">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>Skyddsrond/fysisk arbetsmiljö</w:t>
       </w:r>
       <w:r w:rsidR="005C5D6C">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> i delade administrativa miljöer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C90CDC" w14:textId="77777777" w:rsidR="00332724" w:rsidRPr="00F31F81" w:rsidRDefault="00332724" w:rsidP="00332724">
+    <w:p w:rsidRPr="00F31F81" w:rsidR="00332724" w:rsidP="00332724" w:rsidRDefault="00332724" w14:paraId="73C90CDC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C7020AC" w14:textId="77777777" w:rsidR="00332724" w:rsidRPr="00F31F81" w:rsidRDefault="00332724" w:rsidP="00332724">
+    <w:p w:rsidRPr="00F31F81" w:rsidR="00332724" w:rsidP="00332724" w:rsidRDefault="00332724" w14:paraId="6C7020AC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9423" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="634"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="1285"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="1465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="0371C444" w14:textId="6EEDC3AC" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="0371C444" w14:textId="6EEDC3AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CADB49"/>
           </w:tcPr>
-          <w:p w14:paraId="42279451" w14:textId="410DEE64" w:rsidR="00AA7395" w:rsidRPr="005C5D6C" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="005C5D6C" w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="42279451" w14:textId="410DEE64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C5D6C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Arbetsplats</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve">Undersöks gemensamt av </w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>utsedda lokalansvariga med mandat att begära åtgärder, tillsammans med</w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -197,444 +197,444 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>övriga</w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>inbjudna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="58C3247B" w14:textId="55FBD511" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="58C3247B" w14:textId="55FBD511">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0123E2DF" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="005C5D6C" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="005C5D6C" w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="0123E2DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="6B66DEF7" w14:textId="13405091" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="6B66DEF7" w14:textId="13405091">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CADB49"/>
           </w:tcPr>
-          <w:p w14:paraId="2A892BED" w14:textId="5D761113" w:rsidR="00AA7395" w:rsidRPr="005C5D6C" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="005C5D6C" w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="2A892BED" w14:textId="5D761113">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Deltagare - </w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>Lokalansvarig (Samordnande chef eller liknande funktion)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="04F469F2" w14:textId="5D96B765" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="04F469F2" w14:textId="5D96B765">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E747689" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="6E747689" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="26A0F941" w14:textId="691560AF" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="26A0F941" w14:textId="691560AF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E39488B" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="6E39488B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="45A55C36" w14:textId="306CA84D" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="45A55C36" w14:textId="306CA84D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F5C5E95" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="6F5C5E95" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="0A7A7FA4" w14:textId="23128A47" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="0A7A7FA4" w14:textId="23128A47">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73EDF26F" w14:textId="21FE105D" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="73EDF26F" w14:textId="21FE105D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="3AB18FE6" w14:textId="1A3F4E7B" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="3AB18FE6" w14:textId="1A3F4E7B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CADB49"/>
           </w:tcPr>
-          <w:p w14:paraId="67E797A5" w14:textId="2AC68984" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="67E797A5" w14:textId="2AC68984">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Deltagare - </w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>Skyddsombud (representation från alla berörda organisationsnummer)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="341897D8" w14:textId="208479E0" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="341897D8" w14:textId="208479E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B840DF8" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="1B840DF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="1B2E4350" w14:textId="7A06BCD7" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="1B2E4350" w14:textId="7A06BCD7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CE2FDC5" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="2CE2FDC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="39FD8B6C" w14:textId="3C9B2011" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="39FD8B6C" w14:textId="3C9B2011">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60BFD28E" w14:textId="795FC7E9" w:rsidR="00AA7395" w:rsidRPr="005C5D6C" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
+          <w:p w:rsidRPr="005C5D6C" w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="60BFD28E" w14:textId="795FC7E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="556FF20B" w14:textId="363E0D3A" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="556FF20B" w14:textId="363E0D3A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DFAB148" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="3DFAB148" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="07DF7837" w14:textId="3E6B4C55" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="07DF7837" w14:textId="3E6B4C55">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CADB49"/>
           </w:tcPr>
-          <w:p w14:paraId="6E60851C" w14:textId="6A853445" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="6E60851C" w14:textId="6A853445">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C5D6C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Övriga deltagare -</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>Exempelvis c</w:t>
@@ -692,12423 +692,12423 @@
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002978EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>(valfritt)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="5687E19A" w14:textId="2E26821A" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="5687E19A" w14:textId="2E26821A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12E42C65" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="12E42C65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="18A84FA1" w14:textId="12E00CAA" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="18A84FA1" w14:textId="12E00CAA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D1BA57C" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="2D1BA57C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="698F0FC0" w14:textId="505F205E" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="698F0FC0" w14:textId="505F205E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5184AA88" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="5184AA88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="72A52634" w14:textId="2807F71F" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="72A52634" w14:textId="2807F71F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="333AD25E" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="333AD25E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="7A6BBADC" w14:textId="1C950629" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="7A6BBADC" w14:textId="1C950629">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E2C351" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRDefault="00AA7395" w:rsidP="005C5D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00AA7395" w:rsidP="005C5D6C" w:rsidRDefault="00AA7395" w14:paraId="34E2C351" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="5AA93EB1" w14:textId="316CCE67" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="5AA93EB1" w14:textId="316CCE67">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CADB49"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B35D13E" w14:textId="3926256F" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00E41A53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00E41A53" w:rsidRDefault="00AA7395" w14:paraId="7B35D13E" w14:textId="3926256F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Verksamhetsrutiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="11E838FE" w14:textId="7B7D7B3B" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="11E838FE" w14:textId="7B7D7B3B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDB9E6F" w14:textId="4CFCAC1D" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00E41A53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00E41A53" w:rsidRDefault="00AA7395" w14:paraId="6BDB9E6F" w14:textId="4CFCAC1D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6359F3FF" w14:textId="344B6F61" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00E41A53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00E41A53" w:rsidRDefault="00AA7395" w14:paraId="6359F3FF" w14:textId="344B6F61">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF2583A" w14:textId="5D8C6079" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="0CF2583A" w14:textId="5D8C6079">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="482F73B3" w14:textId="6D5DF784" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="482F73B3" w14:textId="6D5DF784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F767091" w14:textId="799AF07D" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="5F767091" w14:textId="799AF07D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0F95F2" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="3E0F95F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>nsvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC96302" w14:textId="34EC8B42" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="5DC96302" w14:textId="34EC8B42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Slutdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="4D486DA3" w14:textId="0F1C23EA" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="4D486DA3" w14:textId="0F1C23EA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDD7F8A" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00E41A53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00E41A53" w:rsidRDefault="00AA7395" w14:paraId="6EDD7F8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4272B77C" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00E41A53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00E41A53" w:rsidRDefault="00AA7395" w14:paraId="4272B77C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45F5EEAE" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="45F5EEAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D272DD" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="06D272DD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528D401B" w14:textId="61218230" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="528D401B" w14:textId="61218230">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nr #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B35001" w14:textId="1AA2CA16" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="16B35001" w14:textId="1AA2CA16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE13204" w14:textId="0DA72ACC" w:rsidR="00AA7395" w:rsidRPr="00BB0FE0" w:rsidRDefault="00AA7395" w:rsidP="00AA7395">
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00AA7395" w:rsidP="00AA7395" w:rsidRDefault="00AA7395" w14:paraId="0FE13204" w14:textId="0DA72ACC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>År-Mån-Dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="686CC1A4" w14:textId="507D8CDE" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="686CC1A4" w14:textId="507D8CDE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14DF2604" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="002A2FD0" w:rsidRDefault="00AA7395" w:rsidP="00E41A53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="002A2FD0" w:rsidR="00AA7395" w:rsidP="00E41A53" w:rsidRDefault="00AA7395" w14:paraId="14DF2604" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC234B4" w14:textId="0BD16F6E" w:rsidR="00AA7395" w:rsidRPr="00E41A53" w:rsidRDefault="00AA7395" w:rsidP="00E41A53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E41A53" w:rsidR="00AA7395" w:rsidP="00E41A53" w:rsidRDefault="00AA7395" w14:paraId="4FC234B4" w14:textId="0BD16F6E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Arbetsmiljörutiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="49694E8F" w14:textId="2B8270BA" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="49694E8F" w14:textId="2B8270BA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4DB221" w14:textId="1E9D9947" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="009A2DF5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="009A2DF5" w:rsidRDefault="00AA7395" w14:paraId="2F4DB221" w14:textId="1E9D9947">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="52B77800" w14:textId="4CFB81FA" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="52B77800" w14:textId="4CFB81FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Finns skriftlig rutin för uppgiftsfördelning i det systematiska arbetsmiljöarbetet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="638373EF" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="638373EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="45039328" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="45039328" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="35313E9F" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="35313E9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="75E166F7" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="75E166F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3C327A" w14:textId="255CD844" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="3D3C327A" w14:textId="255CD844">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="6589B14E" w14:textId="0AD96E6C" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="6589B14E" w14:textId="0AD96E6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F78E6D" w14:textId="75B4D326" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="009A2DF5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="009A2DF5" w:rsidRDefault="00AA7395" w14:paraId="67F78E6D" w14:textId="75B4D326">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1FDA92" w14:textId="400EBDB4" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="1F1FDA92" w14:textId="400EBDB4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns rutiner för att säkerställa att chefer och arbetsledare med ansvar för den fysiska arbetsmiljön har tillräcklig kunskap i ämnet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2410C6E4" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="2410C6E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="32AAE6FB" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="32AAE6FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="616BEFF7" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="616BEFF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4E90D589" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="4E90D589" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="04E1CD32" w14:textId="563F1EE3" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="04E1CD32" w14:textId="563F1EE3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="659895C0" w14:textId="5D0DF98B" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="659895C0" w14:textId="5D0DF98B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E63FBBD" w14:textId="0B725C9A" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="009A2DF5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="009A2DF5" w:rsidRDefault="00AA7395" w14:paraId="6E63FBBD" w14:textId="0B725C9A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBD6BE9" w14:textId="3187828E" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="0CBD6BE9" w14:textId="3187828E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det möjlighet för medarbetare att anmäla fel och brister i den fysiska arbetsmiljön?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="59E19300" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="59E19300" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD13A2C" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="3DD13A2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB1754A" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="1EB1754A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="30CD7CF2" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="30CD7CF2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="18ED606B" w14:textId="47FF863C" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="18ED606B" w14:textId="47FF863C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7395" w:rsidRPr="00F31F81" w14:paraId="56177083" w14:textId="20E88A08" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00AA7395" w:rsidTr="00E517BF" w14:paraId="56177083" w14:textId="20E88A08">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B5DF63" w14:textId="5742520D" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="009A2DF5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="009A2DF5" w:rsidRDefault="00AA7395" w14:paraId="29B5DF63" w14:textId="5742520D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="41479D60" w14:textId="263A8C09" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="41479D60" w14:textId="263A8C09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns skriftlig rutin för risk- och konsekvensbedömningar inför förändringar i den fysiska arbetsmiljön?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="736D3F7E" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="736D3F7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4129B9E3" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="4129B9E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="78CD0FB4" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="78CD0FB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="50B19720" w14:textId="77777777" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="50B19720" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE06F37" w14:textId="22B33980" w:rsidR="00AA7395" w:rsidRPr="009A2DF5" w:rsidRDefault="00AA7395" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00AA7395" w:rsidP="00622C35" w:rsidRDefault="00AA7395" w14:paraId="6DE06F37" w14:textId="22B33980">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1CDEBD0B" w14:paraId="114553D4" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidR="1CDEBD0B" w:rsidTr="00E517BF" w14:paraId="114553D4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="301496DA" w14:textId="569E7748" w:rsidR="32105AD3" w:rsidRDefault="32105AD3" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="32105AD3" w:rsidP="1CDEBD0B" w:rsidRDefault="32105AD3" w14:paraId="301496DA" w14:textId="569E7748">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="18A90DB1" w14:textId="30BEC553" w:rsidR="32105AD3" w:rsidRDefault="32105AD3" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="32105AD3" w:rsidP="1CDEBD0B" w:rsidRDefault="32105AD3" w14:paraId="18A90DB1" w14:textId="30BEC553">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Finns rutiner för att säkerställa att chefer och arbetsledare med ansvar för den digitala arbetsmiljön har tillräcklig kunskap i ämnet?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="322B5FD8" w14:textId="0A3197D7" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="322B5FD8" w14:textId="0A3197D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="781B5911" w14:textId="3E0E9379" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="781B5911" w14:textId="3E0E9379">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2F33F722" w14:textId="3CA3A22E" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="2F33F722" w14:textId="3CA3A22E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7E1301" w14:textId="1D4E242E" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="3A7E1301" w14:textId="1D4E242E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="091425BE" w14:textId="21A927CC" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="091425BE" w14:textId="21A927CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1CDEBD0B" w14:paraId="75FB1379" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidR="1CDEBD0B" w:rsidTr="00E517BF" w14:paraId="75FB1379" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F7197F" w14:textId="797B8C39" w:rsidR="32105AD3" w:rsidRDefault="32105AD3" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="32105AD3" w:rsidP="1CDEBD0B" w:rsidRDefault="32105AD3" w14:paraId="02F7197F" w14:textId="797B8C39">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2A094B" w14:textId="4774FC73" w:rsidR="32105AD3" w:rsidRDefault="32105AD3" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="32105AD3" w:rsidP="1CDEBD0B" w:rsidRDefault="32105AD3" w14:paraId="6F2A094B" w14:textId="4774FC73">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Finns det möjlighet för medarbetare att anmäla fel och brister i den digitala arbetsmiljön?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="73A45A62" w14:textId="3D5EA77A" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="73A45A62" w14:textId="3D5EA77A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="00A6F6CA" w14:textId="79B407D4" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="00A6F6CA" w14:textId="79B407D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="32ABB808" w14:textId="31A53716" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="32ABB808" w14:textId="31A53716">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="78D5C13A" w14:textId="322806FB" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="78D5C13A" w14:textId="322806FB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="66867FCB" w14:textId="3B9916E2" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="66867FCB" w14:textId="3B9916E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1CDEBD0B" w14:paraId="0EEA2571" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidR="1CDEBD0B" w:rsidTr="00E517BF" w14:paraId="0EEA2571" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21CB8216" w14:textId="28AB4BF4" w:rsidR="32105AD3" w:rsidRDefault="32105AD3" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="32105AD3" w:rsidP="1CDEBD0B" w:rsidRDefault="32105AD3" w14:paraId="21CB8216" w14:textId="28AB4BF4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF4669E" w14:textId="43881EA3" w:rsidR="32105AD3" w:rsidRDefault="32105AD3" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="32105AD3" w:rsidP="1CDEBD0B" w:rsidRDefault="32105AD3" w14:paraId="5AF4669E" w14:textId="43881EA3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Finns skriftlig rutin för risk- och konsekvensbedömningar inför förändringar i den digitala arbetsmiljön?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="228E44C4" w14:textId="2374636D" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="228E44C4" w14:textId="2374636D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD99860" w14:textId="4D04BEC1" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="4CD99860" w14:textId="4D04BEC1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C801929" w14:textId="77EE24DE" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="0C801929" w14:textId="77EE24DE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="31117BEE" w14:textId="5B626FAB" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="31117BEE" w14:textId="5B626FAB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0090D9A0" w14:textId="0F747845" w:rsidR="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w:rsidP="1CDEBD0B">
+          <w:p w:rsidR="1CDEBD0B" w:rsidP="1CDEBD0B" w:rsidRDefault="1CDEBD0B" w14:paraId="0090D9A0" w14:textId="0F747845">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00622C35" w:rsidRPr="00F31F81" w14:paraId="407F8ABF" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00622C35" w:rsidTr="00E517BF" w14:paraId="407F8ABF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68579ED7" w14:textId="3AC80C06" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="32105AD3" w:rsidP="009A2DF5">
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="009A2DF5" w:rsidRDefault="32105AD3" w14:paraId="68579ED7" w14:textId="3AC80C06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="04758D3A" w14:textId="6455D0B5" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="04758D3A" w14:textId="6455D0B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2DF5">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Genomförs skyddsrond minst 1 gång per år?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB7ABDC" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="2CB7ABDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1D48DCD5" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="1D48DCD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4C9CEA" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="0F4C9CEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="092C8611" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="092C8611" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1FF17A" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="0C1FF17A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2DF5" w:rsidRPr="00F31F81" w14:paraId="3A10E81A" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="009A2DF5" w:rsidTr="00E517BF" w14:paraId="3A10E81A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66CD3914" w14:textId="77777777" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="009A2DF5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="009A2DF5" w:rsidRDefault="009A2DF5" w14:paraId="66CD3914" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="453C6C3B" w14:textId="16F584E4" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="009A2DF5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="009A2DF5" w:rsidRDefault="00622C35" w14:paraId="453C6C3B" w14:textId="16F584E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Första hjälpen, utrymning och brandskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2DF5" w:rsidRPr="00F31F81" w14:paraId="73C22971" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="009A2DF5" w:rsidTr="00E517BF" w14:paraId="73C22971" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14852DED" w14:textId="776206BC" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="64AB0920" w:rsidP="009A2DF5">
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="009A2DF5" w:rsidRDefault="64AB0920" w14:paraId="14852DED" w14:textId="776206BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="543F99B7" w14:textId="1D819BFE" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="543F99B7" w14:textId="1D819BFE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det en brandskyddsansvarig person?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="26F8D94C" w14:textId="77777777" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="26F8D94C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="33B50DF4" w14:textId="77777777" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="33B50DF4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="43E51F35" w14:textId="77777777" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="43E51F35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="47EB1EBA" w14:textId="77777777" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="47EB1EBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2206A3AF" w14:textId="77777777" w:rsidR="009A2DF5" w:rsidRPr="009A2DF5" w:rsidRDefault="009A2DF5" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="009A2DF5" w:rsidP="00622C35" w:rsidRDefault="009A2DF5" w14:paraId="2206A3AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00622C35" w:rsidRPr="00F31F81" w14:paraId="5E870275" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00622C35" w:rsidTr="00E517BF" w14:paraId="5E870275" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8F701E" w14:textId="4D3BFA3F" w:rsidR="00622C35" w:rsidRDefault="7C3FC959" w:rsidP="009A2DF5">
+          <w:p w:rsidR="00622C35" w:rsidP="009A2DF5" w:rsidRDefault="7C3FC959" w14:paraId="6F8F701E" w14:textId="4D3BFA3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCD1A7E" w14:textId="1E6D8660" w:rsidR="00622C35" w:rsidRPr="00622C35" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="6CCD1A7E" w14:textId="1E6D8660">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Genomförs regelbundna brandskyddsronder?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="137E4DAF" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="137E4DAF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6F76FA6E" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="6F76FA6E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="42722F38" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="42722F38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="318A487E" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="318A487E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="210BD8C0" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="210BD8C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00622C35" w:rsidRPr="00F31F81" w14:paraId="2564F168" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00622C35" w:rsidTr="00E517BF" w14:paraId="2564F168" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B78224F" w14:textId="2CA66440" w:rsidR="00622C35" w:rsidRDefault="6F6D673E" w:rsidP="009A2DF5">
+          <w:p w:rsidR="00622C35" w:rsidP="009A2DF5" w:rsidRDefault="6F6D673E" w14:paraId="4B78224F" w14:textId="2CA66440">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC9037E" w14:textId="00E0897A" w:rsidR="00622C35" w:rsidRPr="00622C35" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="5AC9037E" w14:textId="00E0897A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Finns rätt utrustning för den första hjälpen som behövs, till exempel, rätt typ av förbandsutrustning och hjärtstartare?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6C97EDF5" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="6C97EDF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1B90D381" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="1B90D381" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0ECD50" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="1E0ECD50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="38E73A8C" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="38E73A8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="19BDE773" w14:textId="77777777" w:rsidR="00622C35" w:rsidRPr="009A2DF5" w:rsidRDefault="00622C35" w:rsidP="00622C35">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="00622C35" w:rsidP="00622C35" w:rsidRDefault="00622C35" w14:paraId="19BDE773" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="6430FBBC" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="6430FBBC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09E8B3C6" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="1CDEBD0B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="09E8B3C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F456043" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00622C35" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3F456043" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="638AC00E" w14:textId="0B4F14BD" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="638AC00E" w14:textId="0B4F14BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF6D17F" w14:textId="73DB40D8" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="5CF6D17F" w14:textId="73DB40D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03CFCB02" w14:textId="3D53826C" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="03CFCB02" w14:textId="3D53826C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55ABC558" w14:textId="47BF4F10" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="55ABC558" w14:textId="47BF4F10">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>nsvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39BEB4F5" w14:textId="1148ECE3" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="39BEB4F5" w14:textId="1148ECE3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Slutdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="7974504A" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="7974504A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E595AB" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="1CDEBD0B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="47E595AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAB9DE2" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00622C35" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4DAB9DE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD4BBFF" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4BD4BBFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3CF7C2" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3B3CF7C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF9AA50" w14:textId="35B46C4D" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2CF9AA50" w14:textId="35B46C4D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nr #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01079AEE" w14:textId="65AB8369" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="01079AEE" w14:textId="65AB8369">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCF441A" w14:textId="7FDD513F" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="1BCF441A" w14:textId="7FDD513F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>År-Mån-Dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="6B40E509" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="6B40E509" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32593ED5" w14:textId="4D6BDEB6" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="32593ED5" w14:textId="4D6BDEB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC4D51" w14:textId="0CB8B95C" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="24CC4D51" w14:textId="0CB8B95C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns väl synliga anslag och/eller rutiner för information om utrustning, till exempel förbandsutrustning och hjärtstartare?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBEF165" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4CBEF165" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="543F88C8" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="543F88C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="246F3960" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="246F3960" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="59F8CDBF" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="59F8CDBF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="38FA093B" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="38FA093B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="0480A8B7" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="0480A8B7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A417332" w14:textId="746AC73F" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6A417332" w14:textId="746AC73F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6BED31A8" w14:textId="6E40B5F0" w:rsidR="008832F4" w:rsidRPr="00622C35" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6BED31A8" w14:textId="6E40B5F0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Finns tillräckligt med brandskyddsutrustning och är den i fullgott skick?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0596FAD6" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="0596FAD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C21A083" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="0C21A083" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="011780FC" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="011780FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBBEA48" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="7DBBEA48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2D17C8D7" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2D17C8D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="609EF15B" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="609EF15B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69DC9126" w14:textId="5D27E00A" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="69DC9126" w14:textId="5D27E00A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB946E1" w14:textId="5302B57C" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4DB946E1" w14:textId="5302B57C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns två av varandra oberoende utrymningsvägar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="57E10B0A" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="57E10B0A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6F716EA6" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6F716EA6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAEC559" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6DAEC559" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="64D5C8A9" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="64D5C8A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="787FF9CC" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="787FF9CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="60FB5958" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="60FB5958" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2120A9E1" w14:textId="6C5B87A5" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2120A9E1" w14:textId="6C5B87A5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7D21E99C" w14:textId="3B29A96D" w:rsidR="008832F4" w:rsidRPr="00622C35" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="7D21E99C" w14:textId="3B29A96D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Är utrymningsvägarna markerade med skyltar som även syns väl när det är mörkt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="190C13D0" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="190C13D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7F60DC10" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="7F60DC10" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="41E75948" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="41E75948" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="63590894" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="63590894" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="69AB0568" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="69AB0568" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="17FB5A71" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="17FB5A71" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A03E2A6" w14:textId="3144BF8C" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="1A03E2A6" w14:textId="3144BF8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="221ABE6B" w14:textId="6B84E863" w:rsidR="008832F4" w:rsidRPr="00622C35" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="221ABE6B" w14:textId="6B84E863">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Är utrymningsvägarna fria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>(inte blockerade)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7707C69D" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="7707C69D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="005B7AA3" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="005B7AA3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="507C6D98" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="507C6D98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="50854AC4" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="50854AC4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="249234AB" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="009A2DF5" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="009A2DF5" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="249234AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="0A579B23" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="0A579B23" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3717911E" w14:textId="578D3B9A" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3717911E" w14:textId="578D3B9A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E270358" w14:textId="2B847A3A" w:rsidR="008832F4" w:rsidRPr="00622C35" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="1E270358" w14:textId="2B847A3A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Är utrymningsvägarna öppningsbara utan nyckel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="59B7F978" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="59B7F978" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01EA5AC5" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="01EA5AC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16A8F9CE" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="16A8F9CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B841D31" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6B841D31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4660CAF9" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4660CAF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="6AD85609" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="6AD85609" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46914C35" w14:textId="5EBD2D38" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="46914C35" w14:textId="5EBD2D38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F25655E" w14:textId="67E36C54" w:rsidR="008832F4" w:rsidRPr="00622C35" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00622C35" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4F25655E" w14:textId="67E36C54">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622C35">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns utrymningslarm som varnar alla i lokalerna?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68AEB85D" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="68AEB85D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E3B33C" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="11E3B33C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="675FCA67" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="675FCA67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60E4C7CE" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="60E4C7CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D20360" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="43D20360" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="01A3C335" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="01A3C335" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21CF4DC9" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="21CF4DC9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455C5132" w14:textId="4D9DBFFF" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="455C5132" w14:textId="4D9DBFFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Fysisk arbetsmiljö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="19AC3921" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="19AC3921" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="526E6C33" w14:textId="2CD2BE9E" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="526E6C33" w14:textId="2CD2BE9E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7139BD70" w14:textId="509398A2" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="7139BD70" w14:textId="509398A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Är allmänbelysningen tillräcklig i lokalerna?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F255484" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4F255484" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66283C45" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="66283C45" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="309D079F" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="309D079F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="133A2F76" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="133A2F76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3B8D65" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3A3B8D65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="51C42B0D" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="51C42B0D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D586F0" w14:textId="1327BF61" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="44D586F0" w14:textId="1327BF61">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA6846C" w14:textId="12D7FA94" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4EA6846C" w14:textId="12D7FA94">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det arbetsplatser med extra platsbelysning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6532F7E7" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6532F7E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5D3C7F" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6F5D3C7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66E6BD56" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="66E6BD56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFA66FB" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3CFA66FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4D83BF" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6D4D83BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="3E0BA06E" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="3E0BA06E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C06E87" w14:textId="112BA497" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="15C06E87" w14:textId="112BA497">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="125CE040" w14:textId="72BCEE5B" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="125CE040" w14:textId="72BCEE5B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillgång till dagsljus?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1013BB5D" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="1013BB5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60079688" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="60079688" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E26BEA4" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="1E26BEA4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6C6E3F" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4F6C6E3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCE4A78" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="0DCE4A78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="7650D60B" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="7650D60B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F900D4" w14:textId="31E81B29" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="64F900D4" w14:textId="31E81B29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA1ABAB" w14:textId="5845BB75" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3FA1ABAB" w14:textId="5845BB75">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Finns det möjlighet att skärma av besvärande solljus?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3843931E" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3843931E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136FB121" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="136FB121" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEB008D" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3EEB008D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5880F896" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="5880F896" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66CD8AC0" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="66CD8AC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="75A9EEBE" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="75A9EEBE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60A71AA9" w14:textId="154B50F1" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="60A71AA9" w14:textId="154B50F1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05B6ABAD" w14:textId="0CAEBA30" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="05B6ABAD" w14:textId="0CAEBA30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Behövs stödkylning (för varmt, till exempel på sommaren) i vissa delar av lokalerna eller vid vissa arbetsplatser?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE4BD00" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4BE4BD00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="213388D6" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="213388D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5115396E" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="5115396E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="364919F0" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="364919F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D74D206" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2D74D206" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="60949473" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="60949473" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74732CD5" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="74732CD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018BD4EE" w14:textId="2ECDB1A4" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="018BD4EE" w14:textId="2ECDB1A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Om ja – fungerar de?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C745126" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="6C745126" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455A22D4" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="455A22D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF70658" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2DF70658" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78BB23F3" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="78BB23F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5F1425" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="3E5F1425" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="55AFDEE6" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="55AFDEE6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61D00F20" w14:textId="1B2FF115" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="61D00F20" w14:textId="1B2FF115">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E138FD" w14:textId="5B4358FF" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="05E138FD" w14:textId="5B4358FF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Behövs stöduppvärmning (för kallt, till exempel på vintern) i vissa delar av lokalerna eller vid vissa arbetsplatser?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C53E6C7" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2C53E6C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C921DB" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="29C921DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2424A5ED" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2424A5ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFE46FF" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="2CFE46FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31F66C92" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="31F66C92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="7B5C6AA0" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="7B5C6AA0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="061DD7B2" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="061DD7B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41E86F9A" w14:textId="14831119" w:rsidR="008832F4" w:rsidRPr="00827D3B" w:rsidRDefault="008832F4" w:rsidP="008832F4">
+          <w:p w:rsidRPr="00827D3B" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="41E86F9A" w14:textId="14831119">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Om ja – fungerar de?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0E39AB" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="0D0E39AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75C71CF9" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="75C71CF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="72AF8413" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="72AF8413" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="526AC46A" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="526AC46A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64FDE58E" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="64FDE58E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832F4" w:rsidRPr="00F31F81" w14:paraId="3B71D15D" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008832F4" w:rsidTr="00E517BF" w14:paraId="3B71D15D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08F2A34C" w14:textId="3AC08612" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="08F2A34C" w14:textId="3AC08612">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6F48D7" w14:textId="0B922401" w:rsidR="008832F4" w:rsidRPr="008A7938" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="5F6F48D7" w14:textId="0B922401">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Förekommer det upprepade klagomål på att inomhusluften är bristfällig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4A3CB7" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="4B4A3CB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0825CC" w14:textId="77777777" w:rsidR="008832F4" w:rsidRPr="00BB0FE0" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="7A0825CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="259F03D7" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="259F03D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="606304FA" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="606304FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51C2DBA9" w14:textId="77777777" w:rsidR="008832F4" w:rsidRDefault="008832F4" w:rsidP="008832F4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008832F4" w:rsidP="008832F4" w:rsidRDefault="008832F4" w14:paraId="51C2DBA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="722EFB23" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w14:paraId="722EFB23" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32784553" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="1CDEBD0B" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="32784553" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B085346" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="4B085346" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="196F8145" w14:textId="45FB1433" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="196F8145" w14:textId="45FB1433">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65BEE990" w14:textId="4C42C06B" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="65BEE990" w14:textId="4C42C06B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68132DAD" w14:textId="37DCA52F" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="68132DAD" w14:textId="37DCA52F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CC230F" w14:textId="26B9CD86" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="42CC230F" w14:textId="26B9CD86">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>nsvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C69CECB" w14:textId="410E522A" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2C69CECB" w14:textId="410E522A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Slutdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="2E48C76B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w14:paraId="2E48C76B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFBB5C3" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="1CDEBD0B" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="1EFBB5C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3978CD76" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3978CD76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6EF69D" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="6A6EF69D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF7E191" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3DF7E191" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69954D2B" w14:textId="5D72EFD8" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="69954D2B" w14:textId="5D72EFD8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nr #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBE4E21" w14:textId="1D682277" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="1FBE4E21" w14:textId="1D682277">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C803DB" w14:textId="3EFEDF69" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="62C803DB" w14:textId="3EFEDF69">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>År-Mån-Dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="372EF179" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="372EF179" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49F8CF58" w14:textId="121BD0CA" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="49F8CF58" w14:textId="121BD0CA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693731B7" w14:textId="6F1A455D" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="693731B7" w14:textId="6F1A455D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Förekommer det drag från fönster eller dörrar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="057B3604" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="057B3604" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D3E695" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="62D3E695" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7641C5A1" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="7641C5A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5447BA15" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5447BA15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBA9690" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5EBA9690" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="627BA106" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="627BA106" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C26A1C9" w14:textId="35B1813A" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3C26A1C9" w14:textId="35B1813A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311961A1" w14:textId="1F9BE5B8" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="311961A1" w14:textId="1F9BE5B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det både till- och frånluftssystem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35C32D83" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="35C32D83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB5D422" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="1BB5D422" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2997D227" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2997D227" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4065E5AE" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="4065E5AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="202910F1" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="202910F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="039EE576" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="039EE576" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAB7244" w14:textId="1750671A" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3AAB7244" w14:textId="1750671A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4B5B24" w14:textId="1CBAAC54" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5E4B5B24" w14:textId="1CBAAC54">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Förekommer det drag eller buller från ventilationssystemet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF45603" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0BF45603" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37947414" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="37947414" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5535E594" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5535E594" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB52F18" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0FB52F18" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34DC5468" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="34DC5468" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="59164E4F" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="59164E4F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B98D01" w14:textId="380C1F8F" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="54B98D01" w14:textId="380C1F8F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D633035" w14:textId="6E0665C9" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="6D633035" w14:textId="6E0665C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det möjlighet att justera höjden på skrivbord så att det går att arbeta i både sittande och stående arbetsställning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="113D6116" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="113D6116" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC237F8" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="7AC237F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07EA2107" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="07EA2107" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C01CDCE" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3C01CDCE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C411D85" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2C411D85" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="69040AC5" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="69040AC5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="603CC09F" w14:textId="1CABEC5F" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="603CC09F" w14:textId="1CABEC5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B68415" w14:textId="588F87E6" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="15B68415" w14:textId="588F87E6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Kan kontorsstolar regleras i höjdled och kan djupet i sitsen förändras?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="15F5D7D3" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="15F5D7D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136563FD" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="136563FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33B9AC70" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="33B9AC70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7519221F" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="7519221F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="603EEC81" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="603EEC81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="2EA4CC3F" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="2EA4CC3F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D937AB1" w14:textId="6DD5E995" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3D937AB1" w14:textId="6DD5E995">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD6A1E1" w14:textId="52318B0A" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5DD6A1E1" w14:textId="52318B0A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det fungerande rutiner för felanmälan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0D1CD1" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0E0D1CD1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28173CDE" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="28173CDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E86DA4E" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="1E86DA4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3671AB04" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3671AB04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41BA99A3" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="41BA99A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="1C776DDF" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="1C776DDF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF9EC4B" w14:textId="3E503C33" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="7DF9EC4B" w14:textId="3E503C33">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77EB0728" w14:textId="10160EB0" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="77EB0728" w14:textId="10160EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Förvaras material, till exempel papper och kontorstillbehör på ett ergonomiskt bra sätt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7E8AF0" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0E7E8AF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27A4C0FA" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="27A4C0FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768BFB9A" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="768BFB9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73403967" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="73403967" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E72B5E" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="01E72B5E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="57084681" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="57084681" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C2D3A0" w14:textId="3D042731" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="32C2D3A0" w14:textId="3D042731">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="773D79C3" w14:textId="04855F31" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="773D79C3" w14:textId="04855F31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Står kopieringsmaskinerna och andra kontorsmaskiner som alstrar högt/störande ljud, värme och vissa kemiska ämnen i ett separat utrymme?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C75297A" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0C75297A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C4D5B6" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="05C4D5B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4756EB" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="6B4756EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADE713B" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2ADE713B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32AAA1A7" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="32AAA1A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="62D8B5B5" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="62D8B5B5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CA3510" w14:textId="4D0FCB51" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="52CA3510" w14:textId="4D0FCB51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32627783" w14:textId="30B984C5" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="32627783" w14:textId="30B984C5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillräckligt med arbetsytor i kopieringsrummen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="068FA81F" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="068FA81F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50316455" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="50316455" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11E2FE21" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="11E2FE21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3BE505" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="4C3BE505" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30CDD107" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="30CDD107" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="5AF8EE9B" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="5AF8EE9B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3620ED1E" w14:textId="1856B6F9" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3620ED1E" w14:textId="1856B6F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28356F44" w14:textId="2D15FB22" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="28356F44" w14:textId="2D15FB22">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillräckligt med låsbara skåp för arbetstagare som har sin hemvist på arbetsplatsen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24FA559A" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="24FA559A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B2BCE1" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="32B2BCE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E04C59B" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0E04C59B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681D71D2" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="681D71D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA46D10" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="4CA46D10" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="0B732C5D" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="0B732C5D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D4FBA6" w14:textId="68E7A0BB" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="19D4FBA6" w14:textId="68E7A0BB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4970E7A3" w14:textId="053515E5" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="4970E7A3" w14:textId="053515E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Zonindelning och aktivitetsbaserad arbetsplats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="7647A1A9" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="7647A1A9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24EB094D" w14:textId="1B6EE881" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="24EB094D" w14:textId="1B6EE881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D08E49" w14:textId="51326997" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="67D08E49" w14:textId="51326997">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det olika ljudzoner på arbetsplatsen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46EF7304" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="46EF7304" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1C3AE4" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="6B1C3AE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="350C1FE2" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="350C1FE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D30000A" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2D30000A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257E386E" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="257E386E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="5F5C2E62" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="5F5C2E62" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="761B8182" w14:textId="6615A81B" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="761B8182" w14:textId="6615A81B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18444925" w14:textId="2AC20E56" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="18444925" w14:textId="2AC20E56">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Ligger ljudzonerna rätt i förhållande till varandra så inte zonernas funktioner stör andra zoner?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB6E018" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0EB6E018" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18BFAF6B" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="18BFAF6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB96647" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0CB96647" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F95736E" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3F95736E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="637A214B" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="637A214B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="4B158397" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="4B158397" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2050EF" w14:textId="1AD86B91" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5A2050EF" w14:textId="1AD86B91">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CDCA8D" w14:textId="5EF482C2" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="24CDCA8D" w14:textId="5EF482C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillräckligt med arbetsplatser inom de olika zonerna som ger stöd för den aktuella arbetsuppgiften?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E04204" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="05E04204" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07514F2D" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="07514F2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55571BE8" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="55571BE8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D673B8" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="09D673B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0322048F" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0322048F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="051DB14E" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="051DB14E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05944738" w14:textId="7B49A145" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="05944738" w14:textId="7B49A145">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247CD4A9" w14:textId="3A54E6BC" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="247CD4A9" w14:textId="3A54E6BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det information om de olika zonernas funktion för medarbetarna att ta del av? Exempelvis skyltar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63F71C67" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="63F71C67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A09806D" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="1A09806D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79908360" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="79908360" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="380CF967" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="380CF967" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C8C440" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="64C8C440" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="49332C2C" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="49332C2C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E657990" w14:textId="01B0A47A" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5E657990" w14:textId="01B0A47A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75F56FD0" w14:textId="20AD9E6B" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="75F56FD0" w14:textId="20AD9E6B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Behöver man transportera sig genom ”tysta/lugna” ljudzoner för att nå samarbetszonen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CF81FC" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="63CF81FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABA9177" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2ABA9177" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="526B51CE" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="526B51CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2E21ED" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="7A2E21ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56D875FC" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="56D875FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="5C22514C" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="5C22514C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419F1EEE" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="1CDEBD0B" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="419F1EEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107256AC" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="107256AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D73BF88" w14:textId="2FDAEFBF" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0D73BF88" w14:textId="2FDAEFBF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C877CFB" w14:textId="7D2C3C1D" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2C877CFB" w14:textId="7D2C3C1D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D261FA" w14:textId="250B1A8D" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="64D261FA" w14:textId="250B1A8D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7605A7E2" w14:textId="360649FF" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="7605A7E2" w14:textId="360649FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0FE0">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>nsvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="520670CD" w14:textId="2A518D03" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="520670CD" w14:textId="2A518D03">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Slutdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="566081FD" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="566081FD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DED804E" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="1CDEBD0B" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0DED804E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5FF4D1" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="6B5FF4D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3FF6E0" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5B3FF6E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEEE071" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3FEEE071" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A252C90" w14:textId="159B699C" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="4A252C90" w14:textId="159B699C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Nr #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2B5E2B" w14:textId="062F3E06" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0F2B5E2B" w14:textId="062F3E06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC84089" w14:textId="5D6B1012" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="0DC84089" w14:textId="5D6B1012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>År-Mån-Dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w:rsidRPr="00F31F81" w14:paraId="6B4B9565" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="6B4B9565" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415DB635" w14:textId="093F7A0A" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="415DB635" w14:textId="093F7A0A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4323EDD0" w14:textId="432CFCA8" w:rsidR="00E517BF" w:rsidRPr="008A7938" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="008A7938" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="4323EDD0" w14:textId="432CFCA8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> det</w:t>
             </w:r>
             <w:r w:rsidRPr="008A7938">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> tillräckligt med mötesrum?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5467273E" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="5467273E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="145957D5" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRPr="00BB0FE0" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="145957D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428B45D8" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="428B45D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74034389" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="74034389" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C42D754" w14:textId="77777777" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="3C42D754" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E517BF" w14:paraId="48310CDC" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidR="00E517BF" w:rsidTr="00E517BF" w14:paraId="48310CDC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A0E82E" w14:textId="7E719A63" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="55A0E82E" w14:textId="7E719A63">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6882C4BA" w14:textId="03B8191D" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="6882C4BA" w14:textId="03B8191D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="3AA04473">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillräckligt med rum för att genomföra enskilda digitala möten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47CE8E94" w14:textId="623EEFF0" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="47CE8E94" w14:textId="623EEFF0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E799A7" w14:textId="15B46619" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="56E799A7" w14:textId="15B46619">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E11E92C" w14:textId="33BE1678" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="1E11E92C" w14:textId="33BE1678">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0DFDD8" w14:textId="615B5416" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="2A0DFDD8" w14:textId="615B5416">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395CD19A" w14:textId="47AF20CC" w:rsidR="00E517BF" w:rsidRDefault="00E517BF" w:rsidP="00E517BF">
+          <w:p w:rsidR="00E517BF" w:rsidP="00E517BF" w:rsidRDefault="00E517BF" w14:paraId="395CD19A" w14:textId="47AF20CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A3086" w:rsidRPr="00F31F81" w14:paraId="7CAB1CD9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="005A3086" w14:paraId="7CAB1CD9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A4244B" w14:textId="77777777" w:rsidR="005A3086" w:rsidRPr="1CDEBD0B" w:rsidRDefault="005A3086" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="005A3086" w:rsidP="005A3086" w:rsidRDefault="005A3086" w14:paraId="16A4244B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C60498" w14:textId="59C7053E" w:rsidR="005A3086" w:rsidRDefault="00867364" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="005A3086" w:rsidP="005A3086" w:rsidRDefault="00867364" w14:paraId="39C60498" w14:textId="59C7053E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Tekniska förutsättningar </w:t>
             </w:r>
             <w:r w:rsidR="00D447FF">
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>för digitalt arbete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="45C3CA56" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="45C3CA56" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D8AE33" w14:textId="10D94A26" w:rsidR="008A2D96" w:rsidRPr="1CDEBD0B" w:rsidRDefault="00B65BF1" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="00B65BF1" w14:paraId="25D8AE33" w14:textId="10D94A26">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049FB0B4" w14:textId="380FC2EB" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="009F1196" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="009F1196" w14:paraId="049FB0B4" w14:textId="380FC2EB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1196">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Finns stabil och tillräcklig </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F1196">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>WiFi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F1196">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>-täckning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4A8928" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="7D4A8928" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7CC456" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="2F7CC456" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6084D402" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="6084D402" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C6367A" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="62C6367A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6924D9C8" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="6924D9C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="0FBDC580" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="0FBDC580" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="033628AD" w14:textId="30BAA7E0" w:rsidR="008A2D96" w:rsidRPr="1CDEBD0B" w:rsidRDefault="00AB00C4" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="00AB00C4" w14:paraId="033628AD" w14:textId="30BAA7E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC329BF" w14:textId="3DD6465A" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="006A02DE" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="006A02DE" w14:paraId="4FC329BF" w14:textId="3DD6465A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A02DE">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Är el- och nätverksuttag lättillgängliga?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D25675F" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="0D25675F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFB6FF7" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="6EFB6FF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F03495F" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="3F03495F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C22980D" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="7C22980D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5630230E" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="5630230E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="700832FB" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="700832FB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4E8B2D" w14:textId="0308E311" w:rsidR="008A2D96" w:rsidRPr="1CDEBD0B" w:rsidRDefault="00452BE8" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="00452BE8" w14:paraId="7E4E8B2D" w14:textId="0308E311">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="263E28B9" w14:textId="258B26F9" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="0050464A" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="0050464A" w14:paraId="263E28B9" w14:textId="258B26F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050464A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Har arbetsstationerna ändamålsenlig utrustning som exempelvis externa skärmar, tangentbord och datormus?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39ACFFEC" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="39ACFFEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE2DBD9" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="3CE2DBD9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6618E8E0" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="6618E8E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AAB96E" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="64AAB96E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0498ABEC" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="005A3086" w:rsidRDefault="008A2D96" w14:paraId="0498ABEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050464A" w:rsidRPr="00F31F81" w14:paraId="34B64701" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="0050464A" w:rsidTr="00E517BF" w14:paraId="34B64701" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568392B5" w14:textId="03A33EF0" w:rsidR="0050464A" w:rsidRDefault="00AB00C4" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="0050464A" w:rsidP="005A3086" w:rsidRDefault="00AB00C4" w14:paraId="568392B5" w14:textId="03A33EF0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A01581" w14:textId="757C9B47" w:rsidR="0050464A" w:rsidRPr="0050464A" w:rsidRDefault="00AB00C4" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="0050464A" w:rsidR="0050464A" w:rsidP="005A3086" w:rsidRDefault="00AB00C4" w14:paraId="10A01581" w14:textId="757C9B47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Har mötesrummen ändamålsenlig utrustning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6865B0FB" w14:textId="77777777" w:rsidR="0050464A" w:rsidRPr="00BB0FE0" w:rsidRDefault="0050464A" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="0050464A" w:rsidP="005A3086" w:rsidRDefault="0050464A" w14:paraId="6865B0FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20437317" w14:textId="77777777" w:rsidR="0050464A" w:rsidRPr="00BB0FE0" w:rsidRDefault="0050464A" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="0050464A" w:rsidP="005A3086" w:rsidRDefault="0050464A" w14:paraId="20437317" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A2EE07" w14:textId="77777777" w:rsidR="0050464A" w:rsidRDefault="0050464A" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="0050464A" w:rsidP="005A3086" w:rsidRDefault="0050464A" w14:paraId="56A2EE07" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439276FB" w14:textId="77777777" w:rsidR="0050464A" w:rsidRDefault="0050464A" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="0050464A" w:rsidP="005A3086" w:rsidRDefault="0050464A" w14:paraId="439276FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64EB5F5C" w14:textId="77777777" w:rsidR="0050464A" w:rsidRDefault="0050464A" w:rsidP="005A3086">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="0050464A" w:rsidP="005A3086" w:rsidRDefault="0050464A" w14:paraId="64EB5F5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="48DCF08E" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="48DCF08E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19269D10" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="1CDEBD0B" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="1CDEBD0B" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="19269D10" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="796429A1" w14:textId="4A12AFC8" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="796429A1" w14:textId="4A12AFC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Personalutrymmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129DF5E2" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="129DF5E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50EEA442" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="50EEA442" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E206AEA" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="6E206AEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB28545" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="6CB28545" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AFA86C" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="17AFA86C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="7FB77965" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="7FB77965" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE550D6" w14:textId="57D615E0" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="4BE550D6" w14:textId="57D615E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="375B0326" w14:textId="15957C32" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="375B0326" w14:textId="15957C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Är personalutrymmena fria från inredning eller andra föremål som kan hindra dess funktion?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3994A7BD" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3994A7BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F3DCD2" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="16F3DCD2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="246B31FE" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="246B31FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F699E9C" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3F699E9C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51F6AF7F" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="51F6AF7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="7B26DAE5" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="7B26DAE5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2850C9E8" w14:textId="0F70FFE3" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="2850C9E8" w14:textId="0F70FFE3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5E7E8E" w14:textId="7B98E571" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3E5E7E8E" w14:textId="7B98E571">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det lämpliga matplatser samt kylskåp, uppvärmningsanordningar och diskmöjligheter för de som har med egen mat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A29ED0B" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="4A29ED0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4577A892" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="4577A892" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8AC042" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="1A8AC042" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FE67EF" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="57FE67EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E6325C" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="55E6325C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="7C104CB6" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="7C104CB6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F2E72C" w14:textId="5D0AC16C" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="62F2E72C" w14:textId="5D0AC16C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9B5EB3" w14:textId="6081BE8D" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="1B9B5EB3" w14:textId="6081BE8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Räcker platser och utrustning för alla?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="328CB918" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="328CB918" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA58CCF" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00BB0FE0" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00BB0FE0" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="5BA58CCF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7917B8CA" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="7917B8CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E190430" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="1E190430" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C26101" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="40C26101" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="6D395983" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="6D395983" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DA7C98" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="36DA7C98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76EAB6A5" w14:textId="18A8001B" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="76EAB6A5" w14:textId="18A8001B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns möjlighet att nyttja personalutrymmen olika tider vid hög belastning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256DD992" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="256DD992" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="024072CF" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="024072CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D812E96" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="7D812E96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE523F5" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="5FE523F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A15B52" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="74A15B52" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="024F382F" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="024F382F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69F8C2C3" w14:textId="3887F320" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="69F8C2C3" w14:textId="3887F320">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0754B4EB" w14:textId="142DA199" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0754B4EB" w14:textId="142DA199">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det ett särskilt paus-utrymme eller annan lämplig avskild plats för återhämtning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57AD5B6F" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="57AD5B6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309996C7" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="309996C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3A27E3" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0F3A27E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4518EFE7" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="4518EFE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B852D9" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="68B852D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="1528AE2F" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="1528AE2F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47EDA617" w14:textId="05BCA191" w:rsidR="008A2D96" w:rsidRDefault="00AB00C4" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="00AB00C4" w14:paraId="47EDA617" w14:textId="05BCA191">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03099E78" w14:textId="58151F82" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="03099E78" w14:textId="58151F82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det vilrum med möjligt att ligga ner?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23111A77" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="23111A77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62311BE6" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="62311BE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11084124" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="11084124" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B7BBDA" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="04B7BBDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AE4F66" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="17AE4F66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="56BE8177" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="56BE8177" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48670B3C" w14:textId="0353E5B4" w:rsidR="008A2D96" w:rsidRDefault="00AB00C4" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="00AB00C4" w14:paraId="48670B3C" w14:textId="0353E5B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3426DFEE" w14:textId="2D94D950" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3426DFEE" w14:textId="2D94D950">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det väl fungerande lokalvård?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52696CD9" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="52696CD9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3181B44C" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3181B44C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57EE9DED" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="57EE9DED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="782D7086" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="782D7086" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0242C64F" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0242C64F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="737D7948" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="737D7948" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0E4E5E" w14:textId="5B9710EF" w:rsidR="008A2D96" w:rsidRDefault="00AB00C4" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="00AB00C4" w14:paraId="0C0E4E5E" w14:textId="5B9710EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE12C70" w14:textId="72EFA6EE" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="1BE12C70" w14:textId="72EFA6EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det möjlighet till källsortering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="287298AF" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="287298AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F583CCD" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="4F583CCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07216C67" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="07216C67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28485C6C" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="28485C6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0E6D21" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="7B0E6D21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="758DFB3B" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="758DFB3B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D57ED9C" w14:textId="18ABF8B4" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0D57ED9C" w14:textId="18ABF8B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01433E3C" w14:textId="2CD127BA" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="01433E3C" w14:textId="2CD127BA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillräckligt antal toaletter för de medarbetare som arbetar samtidigt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB73EFE" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0BB73EFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF85CC9" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0FF85CC9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460C4713" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="460C4713" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="600F8100" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="600F8100" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD4BE1B" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="4DD4BE1B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="1BF55F15" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="1BF55F15" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B8CF4F" w14:textId="3C006A82" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="22B8CF4F" w14:textId="3C006A82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F5C3B2" w14:textId="12A6FE3E" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="26F5C3B2" w14:textId="12A6FE3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillräckligt många HWC?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D614DC5" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3D614DC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F14AB1" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="58F14AB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCB571F" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3BCB571F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02DA0C8B" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="02DA0C8B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="021FE087" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="021FE087" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="73310A4A" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="73310A4A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356A8AEC" w14:textId="407D95D1" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="356A8AEC" w14:textId="407D95D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="536062A4" w14:textId="197D5019" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="536062A4" w14:textId="197D5019">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det plats för att förvara ytterkläder?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B4FE6D" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="33B4FE6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41917510" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="41917510" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0444BC03" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0444BC03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BED605B" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="5BED605B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9675C6" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3C9675C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="155FB542" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="155FB542" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1238B732" w14:textId="0D834942" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="1238B732" w14:textId="0D834942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D8B4E2" w14:textId="18F06A3D" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="24D8B4E2" w14:textId="18F06A3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det tillgång till omklädningsrum och dusch?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A01307" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="28A01307" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2006AD9D" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="2006AD9D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3F311C" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3B3F311C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="024BC72F" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="024BC72F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3024F88B" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3024F88B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="2697DA52" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="2697DA52" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A3511E" w14:textId="4C99A11B" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="24A3511E" w14:textId="4C99A11B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CDEBD0B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00AB00C4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="286BA033" w14:textId="282C3AB8" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="286BA033" w14:textId="282C3AB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913440">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Finns det omklädningsrum och dusch för medarbetare med olika könstillhörigheter?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43ED9620" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="43ED9620" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA51C0D" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="0CA51C0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3531CAB5" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3531CAB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523A4D22" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="523A4D22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21ADE0DA" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="21ADE0DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="65C7FD8A" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="65C7FD8A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A85B044" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="2A85B044" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="50181F8B" w14:textId="77777777" w:rsidTr="00AB00C4">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00AB00C4" w14:paraId="50181F8B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522427CF" w14:textId="585F2A03" w:rsidR="008A2D96" w:rsidRPr="00913440" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="00913440" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="522427CF" w14:textId="585F2A03">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="1E30C51D" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="1E30C51D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56DE0348" w14:textId="55DB894F" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="56DE0348" w14:textId="55DB894F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Åtgärdslista</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="63F162EC" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="63F162EC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="127314CB" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="127314CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="62B66657" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="62B66657" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268F4E2A" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="268F4E2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="5A8829A1" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="5A8829A1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2385AE9B" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="2385AE9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="39502987" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="39502987" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFA6060" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="6DFA6060" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="52A11C11" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="52A11C11" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A4280C" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="36A4280C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="51CFD49D" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="51CFD49D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7294CED6" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="7294CED6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="70D7A125" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="70D7A125" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186EE1C2" w14:textId="3C2C3969" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="186EE1C2" w14:textId="3C2C3969">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6FA2">
               <w:rPr>
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Underskrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="5D6BB365" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="5D6BB365" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="044EC86D" w14:textId="757F703C" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="044EC86D" w14:textId="757F703C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6FA2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Datum för underskrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="10BD2A49" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="10BD2A49" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:id w:val="1652181822"/>
             <w:placeholder>
               <w:docPart w:val="B9F52CAE228D4E3A940EEDDB0629D31C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="446DFD81" w14:textId="30A86E2E" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+              <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="446DFD81" w14:textId="30A86E2E">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                    <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A6FA2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:id w:val="-56714382"/>
             <w:placeholder>
               <w:docPart w:val="17E2FFCF711941FDAD9BB55ACC3A9D5B"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4712" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2EDA88C1" w14:textId="59E8B1F0" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+              <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="2EDA88C1" w14:textId="59E8B1F0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+                    <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A6FA2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange datum</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="079E62F2" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="079E62F2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A79E621" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="7A79E621" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6FA2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Signatur, namnförtydligande och funktion.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15308186" w14:textId="317E6AC3" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="15308186" w14:textId="317E6AC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6FA2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Representant för arbetsgivaren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B1FCFD7" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3B1FCFD7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6FA2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Signatur, namnförtydligande och eventuell arbetstagarorganisation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00E5B6B1" w14:textId="4E75379B" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="VGR Sans" w:eastAsia="Times New Roman" w:hAnsi="VGR Sans" w:cs="Arial"/>
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="00E5B6B1" w14:textId="4E75379B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6FA2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Skyddsombud för arbetstagarna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="76F44E85" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="76F44E85" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AF2176D" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="3AF2176D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74799273" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="74799273" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="38F4C45E" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="38F4C45E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5768C01D" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="5768C01D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="689F0E4E" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="689F0E4E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="4B9DCF3C" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="4B9DCF3C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24B221B3" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="24B221B3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60C39E53" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="60C39E53" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="4290C416" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="4290C416" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4956CECB" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="4956CECB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2248166B" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="2248166B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D96" w:rsidRPr="00F31F81" w14:paraId="6157908E" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="008A2D96" w:rsidTr="00E517BF" w14:paraId="6157908E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="367CBE98" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="367CBE98" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AA89B38" w14:textId="77777777" w:rsidR="008A2D96" w:rsidRPr="004A6FA2" w:rsidRDefault="008A2D96" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="008A2D96" w:rsidP="008A2D96" w:rsidRDefault="008A2D96" w14:paraId="6AA89B38" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F82127" w:rsidRPr="00F31F81" w14:paraId="7D5D033B" w14:textId="77777777" w:rsidTr="00E517BF">
+      <w:tr w:rsidRPr="00F31F81" w:rsidR="00F82127" w:rsidTr="00E517BF" w14:paraId="7D5D033B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67585CA1" w14:textId="77777777" w:rsidR="00F82127" w:rsidRPr="004A6FA2" w:rsidRDefault="00F82127" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="00F82127" w:rsidP="008A2D96" w:rsidRDefault="00F82127" w14:paraId="67585CA1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43E683D9" w14:textId="77777777" w:rsidR="00F82127" w:rsidRPr="004A6FA2" w:rsidRDefault="00F82127" w:rsidP="008A2D96">
+          <w:p w:rsidRPr="004A6FA2" w:rsidR="00F82127" w:rsidP="008A2D96" w:rsidRDefault="00F82127" w14:paraId="43E683D9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="386DA9FD" w14:textId="105F138F" w:rsidR="00332724" w:rsidRDefault="00332724" w:rsidP="00332724">
+    <w:p w:rsidR="00332724" w:rsidP="00332724" w:rsidRDefault="00332724" w14:paraId="386DA9FD" w14:textId="105F138F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7009E210" w14:textId="77777777" w:rsidR="004A6FA2" w:rsidRPr="00440EC1" w:rsidRDefault="004A6FA2" w:rsidP="00332724">
+    <w:p w:rsidRPr="00440EC1" w:rsidR="004A6FA2" w:rsidP="00332724" w:rsidRDefault="004A6FA2" w14:paraId="7009E210" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004A6FA2" w:rsidRPr="00440EC1">
+    <w:sectPr w:rsidRPr="00440EC1" w:rsidR="004A6FA2">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43EAFFF2" w14:textId="77777777" w:rsidR="00FC54B2" w:rsidRDefault="00FC54B2" w:rsidP="00161816">
+    <w:p w:rsidR="00FC54B2" w:rsidP="00161816" w:rsidRDefault="00FC54B2" w14:paraId="43EAFFF2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B2845DC" w14:textId="77777777" w:rsidR="00FC54B2" w:rsidRDefault="00FC54B2" w:rsidP="00161816">
+    <w:p w:rsidR="00FC54B2" w:rsidP="00161816" w:rsidRDefault="00FC54B2" w14:paraId="5B2845DC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13171,52 +13171,52 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15011DB7" w14:textId="77777777" w:rsidR="00440EC1" w:rsidRDefault="3AA04473">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00440EC1" w:rsidRDefault="3AA04473" w14:paraId="15011DB7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="295DE690" wp14:editId="26961D15">
           <wp:extent cx="2214000" cy="375000"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:docPr id="3" name="Bild 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Bild 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -13233,192 +13233,192 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2214000" cy="375000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3B50CB" w14:textId="77777777" w:rsidR="00FC54B2" w:rsidRDefault="00FC54B2" w:rsidP="00161816">
+    <w:p w:rsidR="00FC54B2" w:rsidP="00161816" w:rsidRDefault="00FC54B2" w14:paraId="7F3B50CB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CBCDC8A" w14:textId="77777777" w:rsidR="00FC54B2" w:rsidRDefault="00FC54B2" w:rsidP="00161816">
+    <w:p w:rsidR="00FC54B2" w:rsidP="00161816" w:rsidRDefault="00FC54B2" w14:paraId="4CBCDC8A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="004BE36C" w14:textId="5DF216D4" w:rsidR="001D21A6" w:rsidRDefault="001D21A6" w:rsidP="3AA04473">
+      <w:p w:rsidR="001D21A6" w:rsidP="3AA04473" w:rsidRDefault="001D21A6" w14:paraId="004BE36C" w14:textId="5DF216D4">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t>Version 2.0</w:t>
         </w:r>
         <w:r w:rsidR="00332724">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00332724">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="3AA04473">
           <w:t xml:space="preserve">Sida </w:t>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText>PAGE</w:instrText>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="3AA04473" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="3AA04473">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="3AA04473">
           <w:t xml:space="preserve"> av </w:t>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText>NUMPAGES</w:instrText>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="3AA04473" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="3AA04473">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00332724" w:rsidRPr="3AA04473">
+        <w:r w:rsidRPr="3AA04473" w:rsidR="00332724">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="0BEAD2D6" w14:textId="5DDA402A" w:rsidR="00332724" w:rsidRPr="001D21A6" w:rsidRDefault="001D21A6" w:rsidP="3AA04473">
+      <w:p w:rsidRPr="001D21A6" w:rsidR="00332724" w:rsidP="3AA04473" w:rsidRDefault="001D21A6" w14:paraId="0BEAD2D6" w14:textId="5DDA402A">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r w:rsidRPr="001D21A6">
           <w:t>Datum 2026-01-29</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4AA7003B" w14:textId="77777777" w:rsidR="00332724" w:rsidRDefault="00332724">
+  <w:p w:rsidR="00332724" w:rsidRDefault="00332724" w14:paraId="4AA7003B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19CE34CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECCCCD7C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -13489,171 +13489,171 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B35032D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EA01FFC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40A70093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB48E31A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13810,52 +13810,53 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="752699086">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1552380454">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="271984101">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="673217862">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007916BE"/>
     <w:rsid w:val="000157B5"/>
@@ -14051,69 +14052,71 @@
     <w:rsid w:val="00DB4813"/>
     <w:rsid w:val="00DD27E5"/>
     <w:rsid w:val="00DD6208"/>
     <w:rsid w:val="00E41A53"/>
     <w:rsid w:val="00E517BF"/>
     <w:rsid w:val="00E57527"/>
     <w:rsid w:val="00E70D87"/>
     <w:rsid w:val="00EB0DAD"/>
     <w:rsid w:val="00EB13B6"/>
     <w:rsid w:val="00EB2C63"/>
     <w:rsid w:val="00EC4A41"/>
     <w:rsid w:val="00ED5490"/>
     <w:rsid w:val="00EE0888"/>
     <w:rsid w:val="00EF3F1D"/>
     <w:rsid w:val="00F12CF7"/>
     <w:rsid w:val="00F32477"/>
     <w:rsid w:val="00F33CC5"/>
     <w:rsid w:val="00F34F87"/>
     <w:rsid w:val="00F436AB"/>
     <w:rsid w:val="00F47B3E"/>
     <w:rsid w:val="00F5679E"/>
     <w:rsid w:val="00F819D8"/>
     <w:rsid w:val="00F82127"/>
     <w:rsid w:val="00F96238"/>
     <w:rsid w:val="00FA1483"/>
+    <w:rsid w:val="00FA283E"/>
     <w:rsid w:val="00FC54B2"/>
     <w:rsid w:val="00FC7AAC"/>
     <w:rsid w:val="013CABE0"/>
     <w:rsid w:val="01C18079"/>
     <w:rsid w:val="02D89976"/>
     <w:rsid w:val="049F75C8"/>
     <w:rsid w:val="0B4AC4D4"/>
     <w:rsid w:val="0BAF6AC5"/>
     <w:rsid w:val="0BD636EE"/>
     <w:rsid w:val="0DC69979"/>
     <w:rsid w:val="0F264217"/>
     <w:rsid w:val="11B52FF3"/>
     <w:rsid w:val="11F62DC6"/>
     <w:rsid w:val="17C1E257"/>
     <w:rsid w:val="19291840"/>
     <w:rsid w:val="1965EA5C"/>
     <w:rsid w:val="1C860A43"/>
     <w:rsid w:val="1CDEBD0B"/>
     <w:rsid w:val="1E8194C8"/>
+    <w:rsid w:val="2080E103"/>
     <w:rsid w:val="226DBFAD"/>
     <w:rsid w:val="259E73BF"/>
     <w:rsid w:val="28BD9EB2"/>
     <w:rsid w:val="292D5E9E"/>
     <w:rsid w:val="293F0F17"/>
     <w:rsid w:val="2AA08534"/>
     <w:rsid w:val="2AAE72AC"/>
     <w:rsid w:val="2B6FCF86"/>
     <w:rsid w:val="2BEAEC06"/>
     <w:rsid w:val="2C5B5786"/>
     <w:rsid w:val="32105AD3"/>
     <w:rsid w:val="35637DC5"/>
     <w:rsid w:val="3689F087"/>
     <w:rsid w:val="38DE8285"/>
     <w:rsid w:val="3A0344B1"/>
     <w:rsid w:val="3AA04473"/>
     <w:rsid w:val="3ACADCF1"/>
     <w:rsid w:val="3B6F190D"/>
     <w:rsid w:val="425E2D0F"/>
     <w:rsid w:val="4317D37A"/>
     <w:rsid w:val="4451EEC8"/>
     <w:rsid w:val="449C904E"/>
     <w:rsid w:val="46BE0DF1"/>
     <w:rsid w:val="478CE9D1"/>
     <w:rsid w:val="4922140E"/>
@@ -14153,131 +14156,131 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FD70F13"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14433,52 +14436,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -14545,124 +14548,124 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00332724"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00161816"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00161816"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00827D3B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6FA2"/>
     <w:rPr>
       <w:color w:val="666666"/>
@@ -14691,80 +14694,80 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B9F52CAE228D4E3A940EEDDB0629D31C"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DD6E1FA-9B3E-4991-A454-2360B0C58254}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F4491E" w:rsidRDefault="00FA283E" w:rsidP="00FA283E">
+        <w:p w:rsidR="00F4491E" w:rsidP="00FA283E" w:rsidRDefault="00FA283E">
           <w:pPr>
             <w:pStyle w:val="B9F52CAE228D4E3A940EEDDB0629D31C"/>
           </w:pPr>
           <w:r w:rsidRPr="00A6668B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17E2FFCF711941FDAD9BB55ACC3A9D5B"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A55ED002-E48E-4407-9F90-8A002169EB78}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F4491E" w:rsidRDefault="00FA283E" w:rsidP="00FA283E">
+        <w:p w:rsidR="00F4491E" w:rsidP="00FA283E" w:rsidRDefault="00FA283E">
           <w:pPr>
             <w:pStyle w:val="17E2FFCF711941FDAD9BB55ACC3A9D5B"/>
           </w:pPr>
           <w:r w:rsidRPr="00A6668B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -15488,51 +15491,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17E2FFCF711941FDAD9BB55ACC3A9D5B">
     <w:name w:val="17E2FFCF711941FDAD9BB55ACC3A9D5B"/>
     <w:rsid w:val="00FA283E"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -15783,57 +15786,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...15 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Checklista%20för%20skyddsrond%20fysisk%20arbetsmiljö%20(37).dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Checklista för arbetsmiljö-/skyddsrond i delade administrativa miljöer</dc:title>
+  <dc:title>Checklista för arbetsmiljö-skyddsrond i delade administrativa miljöer</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy/>
-  <revision>2</revision>
+  <lastModifiedBy>Marie Hagsjö</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>