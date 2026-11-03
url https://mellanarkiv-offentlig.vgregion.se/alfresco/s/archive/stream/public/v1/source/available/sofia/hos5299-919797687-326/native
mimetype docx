--- v0 (2025-10-31)
+++ v1 (2026-11-03)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="13A71E10" w14:textId="06F6BEBB" w:rsidR="006E2BE4" w:rsidRPr="006E2BE4" w:rsidRDefault="006E2BE4" w:rsidP="006E2BE4">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="11"/>
         <w:ind w:left="3248" w:right="1932" w:hanging="1147"/>
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2BE4">
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Risk- och konsekvensbedömning</w:t>
       </w:r>
       <w:r w:rsidRPr="006E2BE4">
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans" w:cstheme="minorHAnsi"/>
@@ -95,64 +95,56 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54948F34" w14:textId="7238C74F" w:rsidR="00902268" w:rsidRPr="006E2BE4" w:rsidRDefault="006E2BE4" w:rsidP="00902268">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2BE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarig chef: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6246AA4F" w14:textId="3F8AD378" w:rsidR="00902268" w:rsidRDefault="006E2BE4" w:rsidP="00902268">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2BE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deltagare vid genomförande av </w:t>
+        <w:t>Deltagare vid genomförande av risk- konsekvensbedömning</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6997"/>
         <w:gridCol w:w="6997"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E2BE4" w14:paraId="1E7D3982" w14:textId="77777777" w:rsidTr="006E2BE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A937B4" w14:textId="0743080E" w:rsidR="006E2BE4" w:rsidRPr="006E2BE4" w:rsidRDefault="006E2BE4" w:rsidP="00902268">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E2BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -478,51 +470,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A421080" w14:textId="6DEABD56" w:rsidR="006E2BE4" w:rsidRPr="002C2C14" w:rsidRDefault="006E2BE4" w:rsidP="00902268">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kommentar: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6996"/>
         <w:gridCol w:w="6996"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E2BE4" w14:paraId="7EA1722C" w14:textId="77777777" w:rsidTr="002C2C14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6996" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CCA788B" w14:textId="2F297B42" w:rsidR="006E2BE4" w:rsidRDefault="006E2BE4" w:rsidP="00902268">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E2BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Behandlas på Arbetsplatsträff:</w:t>
             </w:r>
             <w:r>
@@ -683,508 +675,507 @@
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Funktion/fackförbund för </w:t>
             </w:r>
             <w:r w:rsidR="00F53FEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>medarbetare</w:t>
             </w:r>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B55CA4F" w14:textId="77777777" w:rsidR="002C2C14" w:rsidRPr="002C2C14" w:rsidRDefault="002C2C14" w:rsidP="002C2C14">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Varför sker den planerade förändringen?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13994"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C2C14" w:rsidRPr="002C2C14" w14:paraId="7E7C880E" w14:textId="77777777" w:rsidTr="002C2C14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3940ED" w14:textId="35CABBEB" w:rsidR="002C2C14" w:rsidRPr="002C2C14" w:rsidRDefault="002C2C14" w:rsidP="002C2C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A69263C" w14:textId="3D68CA2E" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="00F53FEB">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002C2C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Va</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d består förändringen av</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="2A782EE9" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="2A782EE9" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EECB8BF" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004B2570">
+          <w:p w14:paraId="0EECB8BF" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26559C27" w14:textId="23F166CF" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="00F53FEB">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002C2C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska förändringen genomföras</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="6462F58A" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="6462F58A" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D544189" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004B2570">
+          <w:p w14:paraId="3D544189" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5442DC2D" w14:textId="7982CC1C" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="00F53FEB">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vilka medarbetare eller grupper av medarbetare berörs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="0544F93D" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="0544F93D" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2405957F" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004B2570">
+          <w:p w14:paraId="2405957F" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49FCF825" w14:textId="75B9C46F" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="00F53FEB">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>När planeras förändringen att genomföras</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="0CCBE3B2" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="0CCBE3B2" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08C8720C" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004B2570">
+          <w:p w14:paraId="08C8720C" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2860AEBE" w14:textId="37F7E603" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="00F53FEB">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Övrigt:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="01EF15A2" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w14:paraId="01EF15A2" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201C8A37" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004B2570">
+          <w:p w14:paraId="201C8A37" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002C2C14" w:rsidRDefault="00F53FEB" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B49D4A9" w14:textId="4634BF4F" w:rsidR="002C2C14" w:rsidRDefault="002C2C14" w:rsidP="00902268">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CE17E09" w14:textId="77777777" w:rsidR="002C2C14" w:rsidRDefault="002C2C14" w:rsidP="00902268">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6941"/>
         <w:gridCol w:w="2388"/>
         <w:gridCol w:w="4665"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C2C14" w14:paraId="59387A55" w14:textId="77777777" w:rsidTr="00F53FEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63C1C206" w14:textId="54C55B05" w:rsidR="002C2C14" w:rsidRPr="002C2C14" w:rsidRDefault="002C2C14" w:rsidP="00F53FEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2C14">
               <w:rPr>
@@ -1402,51 +1393,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B70C288" w14:textId="496FE8DD" w:rsidR="00902268" w:rsidRDefault="00902268" w:rsidP="00902268">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F20D4">
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vägledning för bedömning av en risks</w:t>
       </w:r>
       <w:r w:rsidR="000F20D4" w:rsidRPr="000F20D4">
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F20D4">
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>storlek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32505BC1" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="00F53FEB" w:rsidRDefault="00F53FEB" w:rsidP="00F53FEB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -1466,125 +1456,125 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53FEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Att arbetsgruppen enas om en möjlig åtgärd i samband med förändringen som gör att identifierad risk graderas ner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A611854" w14:textId="35DA5C3D" w:rsidR="00F53FEB" w:rsidRPr="00F53FEB" w:rsidRDefault="00A44EF2" w:rsidP="00F53FEB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F5934C1" wp14:editId="4647BDBF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F5934C1" wp14:editId="4647BDBF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>208915</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5039995" cy="2643505"/>
             <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Bildobjekt 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5039995" cy="2643505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00F53FEB" w:rsidRPr="00F53FEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Att arbetsgruppen får ny/kompletterade information om förändringen som gör att risken graderas ner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE3B0E6" w14:textId="39BD7FBE" w:rsidR="00902268" w:rsidRDefault="00A44EF2" w:rsidP="00F53FEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81D6A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2DEE85" wp14:editId="341EA7AE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2DEE85" wp14:editId="341EA7AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3462655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>56515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2477135" cy="2000250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Textruta 25"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2477135" cy="2000250"/>
                         </a:xfrm>
@@ -1750,51 +1740,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7C2DEE85" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 25" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:272.65pt;margin-top:4.45pt;width:195.05pt;height:157.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2AAVfjQEAAAMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk2PEzEMvSPxH6LcaaaFZdGo0xWwWi4r&#10;QFr4AWkm6URM4mCnnem/x0m7LYIb4pIP23l+7znruzmM4mCRPMROLheNFDYa6H3cdfL7t4dX76Sg&#10;rGOvR4i2k0dL8m7z8sV6Sq1dwQBjb1EwSKR2Sp0cck6tUmQGGzQtINnISQcYdOYr7lSPemL0MKpV&#10;07xVE2CfEIwl4uj9KSk3Fd85a/IX58hmMXaSueW6Yl23ZVWbtW53qNPgzZmG/gcWQfvITS9Q9zpr&#10;sUf/F1TwBoHA5YWBoMA5b2zVwGqWzR9qngadbNXC5lC62ET/D9Z8Pjylryjy/AFmHmAVQekRzA9i&#10;b9SUqD3XFE+pJa4uQmeHoewsQfBD9vZ48dPOWRgOrt7c3i5f30hhOMfTalY31XF1fZ6Q8icLQZRD&#10;J5EHVinowyPlQkC3zyWlW4QHP47PxE5cCqs8b2eOluMW+iMLmnimnaSfe41WCszjR6hf4ITyfp/B&#10;+drg+uYsl52ufc+/oozy93utuv7dzS8AAAD//wMAUEsDBBQABgAIAAAAIQDNLvpc3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0HaytxozZNgpqQTVUVcQVRfiRubrxNIuJ1FLtN&#10;eHvMCY6jGc18U25n24sLjb5zjHC7UiCIa2c6bhDeXh9vNiB80Gx075gQvsnDtlpclbowbuIXuhxC&#10;I2IJ+0IjtCEMhZS+bslqv3IDcfRObrQ6RDk20ox6iuW2l2ul7qTVHceFVg+0b6n+OpwtwvvT6fMj&#10;Vc/Ng82Gyc1Kss0l4vVy3t2DCDSHvzD84kd0qCLT0Z3ZeNEjZGmWxCjCJgcR/TzJUhBHhGSd5CCr&#10;Uv5/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdgAFX40BAAADAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzS76XN4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAADnAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPIEAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Textruta 25" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:272.65pt;margin-top:4.45pt;width:195.05pt;height:157.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2AAVfjQEAAAMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk2PEzEMvSPxH6LcaaaFZdGo0xWwWi4r&#10;QFr4AWkm6URM4mCnnem/x0m7LYIb4pIP23l+7znruzmM4mCRPMROLheNFDYa6H3cdfL7t4dX76Sg&#10;rGOvR4i2k0dL8m7z8sV6Sq1dwQBjb1EwSKR2Sp0cck6tUmQGGzQtINnISQcYdOYr7lSPemL0MKpV&#10;07xVE2CfEIwl4uj9KSk3Fd85a/IX58hmMXaSueW6Yl23ZVWbtW53qNPgzZmG/gcWQfvITS9Q9zpr&#10;sUf/F1TwBoHA5YWBoMA5b2zVwGqWzR9qngadbNXC5lC62ET/D9Z8Pjylryjy/AFmHmAVQekRzA9i&#10;b9SUqD3XFE+pJa4uQmeHoewsQfBD9vZ48dPOWRgOrt7c3i5f30hhOMfTalY31XF1fZ6Q8icLQZRD&#10;J5EHVinowyPlQkC3zyWlW4QHP47PxE5cCqs8b2eOluMW+iMLmnimnaSfe41WCszjR6hf4ITyfp/B&#10;+drg+uYsl52ufc+/oozy93utuv7dzS8AAAD//wMAUEsDBBQABgAIAAAAIQDNLvpc3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0HaytxozZNgpqQTVUVcQVRfiRubrxNIuJ1FLtN&#10;eHvMCY6jGc18U25n24sLjb5zjHC7UiCIa2c6bhDeXh9vNiB80Gx075gQvsnDtlpclbowbuIXuhxC&#10;I2IJ+0IjtCEMhZS+bslqv3IDcfRObrQ6RDk20ox6iuW2l2ul7qTVHceFVg+0b6n+OpwtwvvT6fMj&#10;Vc/Ng82Gyc1Kss0l4vVy3t2DCDSHvzD84kd0qCLT0Z3ZeNEjZGmWxCjCJgcR/TzJUhBHhGSd5CCr&#10;Uv5/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdgAFX40BAAADAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzS76XN4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAADnAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPIEAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0E75206E" w14:textId="578C295B" w:rsidR="000F20D4" w:rsidRPr="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A44EF2">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Konsekvenser</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1923,306 +1913,306 @@
                           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personskada som snabbt går över. Ingen sjukskrivning </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62218E2E" wp14:editId="15115D30">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62218E2E" wp14:editId="15115D30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2538730</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5972810" cy="1977390"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Textruta 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5972810" cy="1977390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="485F6786" w14:textId="0F4D2748" w:rsidR="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                             <w:pPr>
-                              <w:pStyle w:val="Liststycke"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000F20D4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t>Bedömningen av en risks storlek är en sammanvägning av konsekvensen om och sannolikheten för att den inträffar</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6C5AC699" w14:textId="1DE8A377" w:rsidR="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                             <w:pPr>
-                              <w:pStyle w:val="Liststycke"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000F20D4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t>Riskvärdering för sannolikhet respektive konsekvens sker utifrån siffror inom parentes</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7286BCD3" w14:textId="00D3C973" w:rsidR="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                             <w:pPr>
-                              <w:pStyle w:val="Liststycke"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000F20D4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t>Risktalet dvs riskens storlek räknas fram genom att multiplicera värdet för sannolikheten med värdet för konsekvensen</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4B9EF7BC" w14:textId="3B66D1AD" w:rsidR="000F20D4" w:rsidRPr="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                             <w:pPr>
-                              <w:pStyle w:val="Liststycke"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000F20D4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t>Risktalet ger riskens storlek och eventuellt behov av åtgärd och tidsram</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="62218E2E" id="Textruta 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.05pt;margin-top:199.9pt;width:470.3pt;height:155.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAtEBClAEAABkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFOIzEMvSPxD1HudNoitnTUKdoFsZcV&#10;IMF+QJpJOpGSODhpZ7pfj5OWFrE3xMVJbOf5+dmLm8FZtlUYDfiGT0ZjzpSX0Bq/bvjfl/uLa85i&#10;Er4VFrxq+E5FfrM8P1v0oVZT6MC2ChmB+Fj3oeFdSqGuqig75UQcQVCeghrQiURPXFctip7Qna2m&#10;4/GPqgdsA4JUMZL3bh/ky4KvtZLpUeuoErMNJ26pWCx2lW21XIh6jSJ0Rh5oiC+wcMJ4KnqEuhNJ&#10;sA2a/6CckQgRdBpJcBVobaQqPVA3k/Gnbp47EVTphcSJ4ShT/D5Y+bB9Dk/I0vALBhpgFqQPsY7k&#10;zP0MGl0+iSmjOEm4O8qmhsQkOa/ms+n1hEKSYpP5bHY5L8JWp+8BY/qtwLF8aTjSXIpcYvsnJipJ&#10;qe8puZqHe2Nt9p+45FsaVgMz7QeeK2h3RJ82MD2S0Rb6hktrAmcd4L/Pvp4m3fD4uhGoOMNkb6Es&#10;xr7oz00CbQqfXG2PfSBB+heah13JA/74LlmnjV6+AQAA//8DAFBLAwQUAAYACAAAACEAYLOCEN4A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7paUkZFMhEFdQC0Xi5ibb&#10;JCJeR7HbhL9nOcFxNKOZN/lmcp060xBazwjJ3IAiLn3Vco3w/vY8uwMVouXKdp4J4ZsCbIrLi9xm&#10;lR95S+ddrJWUcMgsQhNjn2kdyoacDXPfE4t39IOzUeRQ62qwo5S7Ti+MudXOtiwLje3psaHya3dy&#10;CPuX4+fH0rzWT27Vj34yml2qEa+vpod7UJGm+BeGX3xBh0KYDv7EVVAdwiyRIMJNmsoD8dOlWYE6&#10;IKyTZAG6yPX/B8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEC0QEKUAQAAGQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGCzghDeAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="62218E2E" id="Textruta 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.05pt;margin-top:199.9pt;width:470.3pt;height:155.7pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAtEBClAEAABkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFOIzEMvSPxD1HudNoitnTUKdoFsZcV&#10;IMF+QJpJOpGSODhpZ7pfj5OWFrE3xMVJbOf5+dmLm8FZtlUYDfiGT0ZjzpSX0Bq/bvjfl/uLa85i&#10;Er4VFrxq+E5FfrM8P1v0oVZT6MC2ChmB+Fj3oeFdSqGuqig75UQcQVCeghrQiURPXFctip7Qna2m&#10;4/GPqgdsA4JUMZL3bh/ky4KvtZLpUeuoErMNJ26pWCx2lW21XIh6jSJ0Rh5oiC+wcMJ4KnqEuhNJ&#10;sA2a/6CckQgRdBpJcBVobaQqPVA3k/Gnbp47EVTphcSJ4ShT/D5Y+bB9Dk/I0vALBhpgFqQPsY7k&#10;zP0MGl0+iSmjOEm4O8qmhsQkOa/ms+n1hEKSYpP5bHY5L8JWp+8BY/qtwLF8aTjSXIpcYvsnJipJ&#10;qe8puZqHe2Nt9p+45FsaVgMz7QeeK2h3RJ82MD2S0Rb6hktrAmcd4L/Pvp4m3fD4uhGoOMNkb6Es&#10;xr7oz00CbQqfXG2PfSBB+heah13JA/74LlmnjV6+AQAA//8DAFBLAwQUAAYACAAAACEAYLOCEN4A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7paUkZFMhEFdQC0Xi5ibb&#10;JCJeR7HbhL9nOcFxNKOZN/lmcp060xBazwjJ3IAiLn3Vco3w/vY8uwMVouXKdp4J4ZsCbIrLi9xm&#10;lR95S+ddrJWUcMgsQhNjn2kdyoacDXPfE4t39IOzUeRQ62qwo5S7Ti+MudXOtiwLje3psaHya3dy&#10;CPuX4+fH0rzWT27Vj34yml2qEa+vpod7UJGm+BeGX3xBh0KYDv7EVVAdwiyRIMJNmsoD8dOlWYE6&#10;IKyTZAG6yPX/B8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEC0QEKUAQAAGQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGCzghDeAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="485F6786" w14:textId="0F4D2748" w:rsidR="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                       <w:pPr>
-                        <w:pStyle w:val="Liststycke"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000F20D4">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                         <w:t>Bedömningen av en risks storlek är en sammanvägning av konsekvensen om och sannolikheten för att den inträffar</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6C5AC699" w14:textId="1DE8A377" w:rsidR="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                       <w:pPr>
-                        <w:pStyle w:val="Liststycke"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000F20D4">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                         <w:t>Riskvärdering för sannolikhet respektive konsekvens sker utifrån siffror inom parentes</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7286BCD3" w14:textId="00D3C973" w:rsidR="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                       <w:pPr>
-                        <w:pStyle w:val="Liststycke"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000F20D4">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                         <w:t>Risktalet dvs riskens storlek räknas fram genom att multiplicera värdet för sannolikheten med värdet för konsekvensen</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4B9EF7BC" w14:textId="3B66D1AD" w:rsidR="000F20D4" w:rsidRPr="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="000F20D4">
                       <w:pPr>
-                        <w:pStyle w:val="Liststycke"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000F20D4">
                         <w:rPr>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="24"/>
                         </w:rPr>
                         <w:t>Risktalet ger riskens storlek och eventuellt behov av åtgärd och tidsram</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2294,75 +2284,74 @@
     </w:p>
     <w:p w14:paraId="68AA19F6" w14:textId="77777777" w:rsidR="000F20D4" w:rsidRDefault="000F20D4" w:rsidP="00902268">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A2CC22" w14:textId="3FA854D8" w:rsidR="00A44EF2" w:rsidRDefault="007B6977" w:rsidP="007B6977">
       <w:pPr>
         <w:ind w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="000F20D4" w:rsidRPr="00F81D6A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39A5B2C7" wp14:editId="24C0CA0B">
             <wp:extent cx="7502103" cy="2700000"/>
             <wp:effectExtent l="0" t="0" r="3810" b="5715"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect t="5195" b="11692"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7502103" cy="2700000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -2391,51 +2380,51 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Exempel på möjliga </w:t>
       </w:r>
       <w:r w:rsidR="00A44EF2" w:rsidRPr="00A44EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>arbetsmiljörisker</w:t>
       </w:r>
       <w:r w:rsidR="00A44EF2" w:rsidRPr="00A44EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> i samband med förändringar:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13947" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4649"/>
         <w:gridCol w:w="4649"/>
         <w:gridCol w:w="4649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00231A91" w14:paraId="0F1CFE48" w14:textId="77777777" w:rsidTr="00494A06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="461FFB42" w14:textId="7D420A0B" w:rsidR="00231A91" w:rsidRPr="002F4B52" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B52">
               <w:rPr>
@@ -2487,399 +2476,399 @@
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Sociala risker:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00231A91" w14:paraId="66156894" w14:textId="77777777" w:rsidTr="00494A06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B2FCDD" w14:textId="77777777" w:rsidR="00494A06" w:rsidRDefault="00494A06" w:rsidP="00494A06">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DD9E258" w14:textId="515493B2" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Ej anpassade/fungerande IT-system</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BBFD266" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Brister i lyftanordningar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0682F524" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Bristfällig skyddsutrustning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1A8961" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Ej anpassad ventilation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07AA36B2" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Störande och/eller skadliga ljudnivåer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4828986C" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Tunga lyft</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B452DB9" w14:textId="3B24A3BC" w:rsidR="00494A06" w:rsidRPr="00231A91" w:rsidRDefault="00494A06" w:rsidP="00494A06">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0372B6" w14:textId="77777777" w:rsidR="00494A06" w:rsidRDefault="00494A06" w:rsidP="00494A06">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54DFF5E2" w14:textId="211FBF87" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Långvarig och ohälsosam arbetsbelastning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3982DFE5" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>För lite tid för återhämtning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="376F8B98" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Bristande kommunikation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B50A4D8" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Bristande ledning och styrning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1164AC9B" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Otydlighet i roller och ansvar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27F7FD95" w14:textId="2EFBEA9F" w:rsidR="00231A91" w:rsidRPr="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Bristande kunskaper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E9C66C8" w14:textId="77777777" w:rsidR="00494A06" w:rsidRDefault="00494A06" w:rsidP="00494A06">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0022BBB6" w14:textId="6D7A79B8" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Samarbetssvårigheter</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57722A7D" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Konflikter</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="039EEF88" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Kränkande särbehandling</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B5A9C0" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Bristande kommunikation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69B66D37" w14:textId="77777777" w:rsidR="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Kränkningar och hot på sociala medier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FC7FBD7" w14:textId="3CD59B5F" w:rsidR="00231A91" w:rsidRPr="00231A91" w:rsidRDefault="00231A91" w:rsidP="00231A91">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231A91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Hotfulla situationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="041730C9" w14:textId="77777777" w:rsidR="00A44EF2" w:rsidRDefault="00A44EF2" w:rsidP="007B6977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2921,51 +2910,51 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Värdering av risk ur ett arbetsmiljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709AD12D" w14:textId="64AFC3D5" w:rsidR="007B6977" w:rsidRDefault="007B6977" w:rsidP="007B6977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3499"/>
         <w:gridCol w:w="3499"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B6977" w14:paraId="66EAD74F" w14:textId="77777777" w:rsidTr="007B6977">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
           <w:p w14:paraId="75590BF6" w14:textId="35C85422" w:rsidR="007B6977" w:rsidRPr="001A6948" w:rsidRDefault="007B6977" w:rsidP="007B6977">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
@@ -3045,68 +3034,68 @@
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Allvarlig risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53DC20DC" w14:textId="4E5D693B" w:rsidR="007B6977" w:rsidRDefault="007B6977" w:rsidP="007B6977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="5287B2DA" w14:textId="77777777" w:rsidTr="00781D1E">
+      <w:tr w:rsidR="004B493D" w14:paraId="5287B2DA" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="00DE65DF" w14:textId="2BFD7347" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="007B6977">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Risker</w:t>
             </w:r>
@@ -4214,66 +4203,66 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AF5B5FC" w14:textId="77777777" w:rsidR="001A6948" w:rsidRPr="001A6948" w:rsidRDefault="001A6948" w:rsidP="007B6977">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30D95EF6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="001A6948">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0108197D" w14:textId="5DCE6647" w:rsidR="00300971" w:rsidRPr="004B493D" w:rsidRDefault="001A6948" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C337F5" w14:textId="77777777" w:rsidR="00876625" w:rsidRDefault="00876625" w:rsidP="000F20D4">
       <w:pPr>
         <w:ind w:hanging="567"/>
@@ -4302,1359 +4291,1359 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Värdering av risk ur ett arbetsmiljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775A3C43" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3499"/>
         <w:gridCol w:w="3499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="6234B440" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="6234B440" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC6C455" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5BC6C455" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Liten risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="7366E397" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7366E397" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Medel risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="4D361B94" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4D361B94" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Stor risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCCE332" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2FCCE332" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Allvarlig risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AF3F935" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="30CA51F1" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="30CA51F1" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAC26B2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1CAC26B2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Risker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1355363C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1355363C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>förbättras?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="470E5EC8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="470E5EC8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D570756" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0D570756" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC11833" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5EC11833" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="2EBE2C6C" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="2EBE2C6C" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB6563A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="23401B3C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5CB6563A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A16DA71" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39C7060E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23401B3C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="6D617F99" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6D617F99" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="5068F044" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5068F044" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="64D638E4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="64D638E4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="09517B04" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="09517B04" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15E9096B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="15E9096B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281B13DB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="281B13DB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D58510" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="31D58510" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675E7BBF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="675E7BBF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0E076D7D" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0E076D7D" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50BB0380" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="533198B6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="50BB0380" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31821E4B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67D0E016" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="533198B6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="30BC6D76" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="30BC6D76" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="47C01E8F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="47C01E8F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="306133DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="306133DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0F4595" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1C0F4595" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10ED239F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="10ED239F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="747C50F7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="747C50F7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="603B1B80" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="603B1B80" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569ADC6F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="569ADC6F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="70132352" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="70132352" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFFFBBF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="7024FA42" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4DFFFBBF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7069B616" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="227B52D2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7024FA42" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="55A1AA1D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="55A1AA1D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="3608095B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3608095B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5BB455" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6D5BB455" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="72221DA2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="72221DA2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D7BA54" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="21D7BA54" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C13E056" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6C13E056" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51922972" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="51922972" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4CCAF6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F4CCAF6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="05362B03" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="05362B03" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="293EE69E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="7BE0D339" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="293EE69E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D220F8A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EBB20A9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BE0D339" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="7B143E1F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7B143E1F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="52A01463" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="52A01463" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="623AEDCF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="623AEDCF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="09C201DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="09C201DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72CDF85C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="72CDF85C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BDDE67" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="62BDDE67" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2909EE5C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2909EE5C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0A0A32" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7D0A0A32" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="6373499C" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="6373499C" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1CB589" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="63CE540A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0A1CB589" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A6CF907" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="119A341F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63CE540A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7AE81C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7D7AE81C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="6F276A43" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F276A43" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="5624825A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5624825A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="51A993D5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="51A993D5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="719923C0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="719923C0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFD60A2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1AFD60A2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0570DF47" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0570DF47" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563251A7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="563251A7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="7BEDE8D0" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="7BEDE8D0" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58DBCC9F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="7E3A24A4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="58DBCC9F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0345DFA2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AA10499" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E3A24A4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="179CAE3A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="179CAE3A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="70D4AA47" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="70D4AA47" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="29956360" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="29956360" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="63121DD5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="63121DD5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="490F6AEA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="490F6AEA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F857A7B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F857A7B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB8BAF7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6EB8BAF7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE9805B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3FE9805B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="710977E2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134910EA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751AA590" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="00902268" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:ind w:hanging="567"/>
@@ -5703,1359 +5692,1359 @@
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>perspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528CFD74" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3499"/>
         <w:gridCol w:w="3499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="2DB327DC" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="2DB327DC" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="05E42FFF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="05E42FFF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Liten risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="1E120FD9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1E120FD9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Medel risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="35F6B2E0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="35F6B2E0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Stor risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="54391A4F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="54391A4F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Allvarlig risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D0CF09F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="11A38E45" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="11A38E45" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0477EB77" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0477EB77" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Risker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0790F6B2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0790F6B2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>förbättras?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F54C28F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5F54C28F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B8D51E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="51B8D51E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD4D2B0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3AD4D2B0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="1537ED4A" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="1537ED4A" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A95A8DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="752DBCD2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4A95A8DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A7BD7CF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1322E0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="752DBCD2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="76B1AF22" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="76B1AF22" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="1998AC75" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1998AC75" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="111CB6C9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="111CB6C9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="159CEBED" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="159CEBED" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4013B1B3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4013B1B3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E94E842" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4E94E842" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="419F09B6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="419F09B6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D446DE0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0D446DE0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="39523E57" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="39523E57" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D96EB3A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="5AE071B0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1D96EB3A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CAE484" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FAD6AA1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AE071B0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="6F76468D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F76468D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="277D725B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="277D725B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="1298CC87" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1298CC87" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEB04C1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0AEB04C1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75220BF2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="75220BF2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="363126B8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="363126B8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A73896" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="16A73896" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2832A0DE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2832A0DE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="5C3774FA" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="5C3774FA" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="232E5358" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="3C7BEF03" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="232E5358" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4340123D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C087BA4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C7BEF03" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="798D14E9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="798D14E9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="34683225" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="34683225" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5886E4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1C5886E4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3B9D51" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0B3B9D51" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090EE0A8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="090EE0A8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACD314D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1ACD314D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE90727" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4CE90727" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22C43524" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="22C43524" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="2B66C180" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="2B66C180" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="568F7EEC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="714076AD" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="568F7EEC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A051759" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105D9597" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="714076AD" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="5115CD39" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5115CD39" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6EDFA5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4C6EDFA5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="548691E9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="548691E9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="499870BC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="499870BC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7829B502" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7829B502" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73121053" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="73121053" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17093112" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="17093112" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56AC4F30" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="56AC4F30" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="5B6A3942" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="5B6A3942" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201A15E8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="17286488" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="201A15E8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23C726EC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A2CE3B5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17286488" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="03A57DB7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="03A57DB7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED493D1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7ED493D1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="3C37BDED" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3C37BDED" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="417DF075" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="417DF075" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="177E9DA9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="177E9DA9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F73181C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F73181C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D70E176" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2D70E176" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8625EF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5E8625EF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0EDFA337" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0EDFA337" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15238759" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="6782993D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="15238759" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F0C2A2A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60BA5603" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6782993D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="183DA56F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="183DA56F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="100058DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="100058DC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="785DB8F9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="785DB8F9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8E2C7B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3E8E2C7B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4D469E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F4D469E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="029B16BC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="029B16BC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12C3DD2D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="12C3DD2D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F08C7A3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7F08C7A3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34853725" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A148D3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4773C44F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="00902268" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:ind w:hanging="567"/>
@@ -7105,1359 +7094,1359 @@
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>perspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68992D69" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3499"/>
         <w:gridCol w:w="3499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="744FBB02" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="744FBB02" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="576FF8DF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="576FF8DF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Liten risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAB7A25" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7DAB7A25" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Medel risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="3679D64D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3679D64D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Stor risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1F215C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7B1F215C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Allvarlig risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31C62DD8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="48AF686E" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="48AF686E" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD98386" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1AD98386" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Risker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25976D2B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="25976D2B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>förbättras?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D43DB05" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3D43DB05" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3624D5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F3624D5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2FED4D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0B2FED4D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="2882F234" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="2882F234" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C462C6A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="09EC1026" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0C462C6A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B2299EC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7977F482" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09EC1026" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="40342B17" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="40342B17" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="2C65EE6B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2C65EE6B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="5D784946" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5D784946" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9FEA6E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6A9FEA6E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13F15C4C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="13F15C4C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6E9D63" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2D6E9D63" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0798A746" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0798A746" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0655E6C6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0655E6C6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="224246B1" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="224246B1" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4292782D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="29F2D039" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4292782D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08193489" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A012B9C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29F2D039" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="632AD84C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="632AD84C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB8C149" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7DB8C149" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="33DBFA04" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="33DBFA04" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="191345E5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="191345E5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136D1EE3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="136D1EE3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C46A2E2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5C46A2E2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE3AFB1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1CE3AFB1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65D7C8E1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="65D7C8E1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="002C5856" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="002C5856" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="639EBDCE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="2203161A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="639EBDCE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BE468F1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="649ACEF9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2203161A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="6B73AFA5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6B73AFA5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="502642BA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="502642BA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="66DAC816" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="66DAC816" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="723AF11F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="723AF11F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A411923" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5A411923" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6E3CB1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0E6E3CB1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361B1823" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="361B1823" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4879B548" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4879B548" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0EDB1E4F" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0EDB1E4F" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4045922A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="4A8F15B1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4045922A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48053491" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ABE88B4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A8F15B1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3FF8E5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6E3FF8E5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="273C61FA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="273C61FA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="5287862A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5287862A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="3432EB00" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3432EB00" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206E2E80" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="206E2E80" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFAB3A0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3DFAB3A0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55C9D3C5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="55C9D3C5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACE13D1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3ACE13D1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="7E5BBCE7" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="7E5BBCE7" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="072666F6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="7CFD0B89" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="072666F6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6748AFED" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A91F8A7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CFD0B89" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="12B0840D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="12B0840D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="18C6B52D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="18C6B52D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2139A5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1A2139A5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="07AD2E8F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="07AD2E8F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19DFDF98" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="19DFDF98" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C91942C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3C91942C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37EE408A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="37EE408A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2EBED5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4A2EBED5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="4B24AC81" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="4B24AC81" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206AEDB8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="774E79D3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="206AEDB8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="412E72CD" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF6FCD6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="774E79D3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="18A49CEC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="18A49CEC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="7E24DA94" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7E24DA94" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="66E25F97" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="66E25F97" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="157A1F91" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="157A1F91" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0919ACE2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0919ACE2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="390A1E36" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="390A1E36" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5435DBBA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5435DBBA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="313B4DCE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="313B4DCE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58FAB471" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E93C41" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B93DFE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="00902268" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:ind w:hanging="567"/>
@@ -8486,1359 +8475,1359 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Värdering av risk ur ett miljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C230CE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3499"/>
         <w:gridCol w:w="3499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="360EBE2B" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="360EBE2B" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED7327D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7ED7327D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Liten risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="20B8D594" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="20B8D594" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Medel risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE66575" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6DE66575" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Stor risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACF196A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3ACF196A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Allvarlig risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EA2361C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="4035BBC3" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="4035BBC3" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6002BCBE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6002BCBE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Risker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640FA681" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="640FA681" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>förbättras?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="477388C4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="477388C4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3652A23E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3652A23E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B26F29A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1B26F29A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="6FE54021" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="6FE54021" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6870FC0F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="3CC0B4CB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6870FC0F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5182AB95" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CFD4EB2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC0B4CB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="47E49714" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="47E49714" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="2784B11C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2784B11C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="288B46A8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="288B46A8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="02225973" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="02225973" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACE5003" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7ACE5003" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E08EFB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="57E08EFB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDA28BF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5CDA28BF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385A0100" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="385A0100" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="3B95B847" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="3B95B847" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DA17BE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="345BBAEA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="48DA17BE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71CDA146" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78B0DEAE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="345BBAEA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1E66AB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3E1E66AB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5588C9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2F5588C9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6D589D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7F6D589D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="20ED77D2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="20ED77D2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511A85A2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="511A85A2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01858999" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="01858999" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFC5BB7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7AFC5BB7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5770F8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3E5770F8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="6450AC8E" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="6450AC8E" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79CB61FE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="5EC50917" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="79CB61FE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A7B4430" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F3A31B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC50917" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="47FA9FBB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="47FA9FBB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="74CEA3BE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="74CEA3BE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="366CB5EC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="366CB5EC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="038BE8FE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="038BE8FE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29760BFA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="29760BFA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B63609" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="30B63609" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5943C44B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5943C44B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17CE66F6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="17CE66F6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0FB68EB2" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0FB68EB2" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05F89E7A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="3A08D992" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="05F89E7A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE46E76" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F6E6AED" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A08D992" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="008F76DB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="008F76DB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACF679C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1ACF679C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="21C67A0E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="21C67A0E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="56453AC5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="56453AC5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38EC8B4B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="38EC8B4B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A897CE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="65A897CE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD4B8B1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0FD4B8B1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBE25A1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6EBE25A1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="01B1C22D" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="01B1C22D" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="698D0A38" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="09CA20A6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="698D0A38" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62CDF217" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11CD3DD7" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09CA20A6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5334FB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2A5334FB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="55244F42" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="55244F42" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="6D017B27" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6D017B27" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE81C0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6CDE81C0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2482E2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2F2482E2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26BDF3BE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="26BDF3BE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="603C791E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="603C791E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFF5D7A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0AFF5D7A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0038B455" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="0038B455" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B72FC4F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="439913A0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1B72FC4F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254632E0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="111A937E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="439913A0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="6292CC92" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6292CC92" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="34BEE903" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="34BEE903" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFDE81E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1AFDE81E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="19BE7A14" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="19BE7A14" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5E0711" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3B5E0711" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2141DAB0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2141DAB0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766F5EA9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="766F5EA9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298F7999" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="298F7999" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A6ADAE0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="105B8D7C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234F822E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="00902268" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:ind w:hanging="567"/>
@@ -9867,1359 +9856,1359 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Värdering av risk ur ett miljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDC5478" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3499"/>
         <w:gridCol w:w="3499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="038D80D7" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="038D80D7" w14:textId="77777777" w:rsidTr="004D75D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="78A14B7E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="78A14B7E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Liten risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDA210D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5EDA210D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Medel risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="7132C85C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7132C85C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Stor risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="443D6D0E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="443D6D0E" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Allvarlig risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="669467E8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="592AD23A" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="592AD23A" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="66632B23" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="66632B23" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Risker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="057AC139" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="057AC139" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>förbättras?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51536393" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="51536393" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="071FDD44" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="071FDD44" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C782B87" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6C782B87" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="1141D554" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="1141D554" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACFE265" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="3445D0BA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5ACFE265" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="742D2909" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038C3123" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3445D0BA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="75652E35" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="75652E35" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="45AAA1C3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="45AAA1C3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0C8F14" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3E0C8F14" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="02D9D8EC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="02D9D8EC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A63835D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7A63835D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B37861" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="56B37861" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1DF9E1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3E1DF9E1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F080202" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1F080202" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="124A600C" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="124A600C" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A1BFC0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="48D8CABA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="25A1BFC0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4945E01F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18B3E805" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D8CABA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE62347" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3FE62347" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE42F3C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7AE42F3C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF505D6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1EF505D6" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="38EDB218" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="38EDB218" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D603E9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="11D603E9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A60B62B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5A60B62B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B39761F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4B39761F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76756FAE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="76756FAE" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="18889000" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="18889000" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A536D52" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="43B7AF5A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4A536D52" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D95CF22" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77383E37" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43B7AF5A" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="78CEF4C5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="78CEF4C5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="36912B0B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="36912B0B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2D1A09" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="7A2D1A09" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4CD1B1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2F4CD1B1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3115480C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3115480C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1879B88C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1879B88C" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A99194" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="10A99194" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54428F84" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="54428F84" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="12C41DCA" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="12C41DCA" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0909B2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="7A5D9DCF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4A0909B2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57C5C642" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5953AE96" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A5D9DCF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="747C0EEC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="747C0EEC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="56557655" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="56557655" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="27A98BCC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="27A98BCC" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="2E64E0AF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2E64E0AF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0C6FAA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6F0C6FAA" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B24C1A5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4B24C1A5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C25BE91" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5C25BE91" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0CA289" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2F0CA289" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="4219D8CD" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="4219D8CD" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B794D2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="79F5E832" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="08B794D2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D4E5E1" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="538394F2" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F5E832" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="69D9AFA9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="69D9AFA9" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="5F34DD01" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5F34DD01" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0F5DD0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0A0F5DD0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8E9E00" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="0A8E9E00" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C502AA3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="1C502AA3" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A807160" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4A807160" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8A58A0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="3C8A58A0" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2276C96B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2276C96B" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="256F0A31" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w:rsidRPr="001A6948" w14:paraId="256F0A31" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749EFC86" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
-[...26 lines deleted...]
-          <w:p w14:paraId="3E730998" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="749EFC86" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="124A8889" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="506499F4" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E730998" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FAC46"/>
           </w:tcPr>
-          <w:p w14:paraId="5E43F1E5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="5E43F1E5" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA3CAAF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6FA3CAAF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EC7C30"/>
           </w:tcPr>
-          <w:p w14:paraId="79A39C5F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="79A39C5F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="14B2F202" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="14B2F202" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFAF631" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="2FFAF631" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C389DF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="49C389DF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8D0235" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="6D8D0235" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559A8F0F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="559A8F0F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FE6C82D" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="439A4009" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F97835F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="00902268" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:ind w:hanging="567"/>
@@ -11258,95 +11247,95 @@
         </w:rPr>
         <w:t>Möjlighet</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ur ett arbetsmiljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DEBBA8" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5269"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B493D" w14:paraId="7D3E5E26" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="004B493D" w14:paraId="7D3E5E26" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66D1F951" w14:textId="144AE2CA" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="66D1F951" w14:textId="144AE2CA" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Möjligheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205677BD" w14:textId="54F166C6" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="205677BD" w14:textId="54F166C6" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
@@ -11358,795 +11347,795 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>utvecklas</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="303C42EF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="303C42EF" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E0AA49" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="12E0AA49" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF175BB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004B2570">
+          <w:p w14:paraId="4FF175BB" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="001A6948" w:rsidRDefault="004B493D" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2B9895C0" w14:textId="77777777" w:rsidTr="007220D9">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2B9895C0" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="68B63C8C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B2570">
-[...161 lines deleted...]
-          <w:p w14:paraId="1924062E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="68B63C8C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="323DAD96" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03392E76" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43B8059C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05BC19FA" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C3D504F" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="773E9AEC" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37CA40BA" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6521F61C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62EB8881" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E0B221" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="471E59BB" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7265282F" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DC382CB" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="407D78FE" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28977A8C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56451145" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32B457B0" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1924062E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160DDDB8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="160DDDB8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFF8881" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2CFF8881" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62247A3A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="62247A3A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C71FA35" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2C71FA35" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="1CD85767" w14:textId="77777777" w:rsidTr="007220D9">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="1CD85767" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F5CB833" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="4F5CB833" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33136CB2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="33136CB2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3DBF49" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0B3DBF49" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE00618" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5AE00618" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F56B7DC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5F56B7DC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="3E39F54C" w14:textId="77777777" w:rsidTr="007220D9">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="3E39F54C" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="706BB917" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="706BB917" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA88936" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6FA88936" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA4BF26" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2FA4BF26" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E45E93F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5E45E93F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B120AED" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3B120AED" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="13BD59E1" w14:textId="77777777" w:rsidTr="007220D9">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="13BD59E1" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14A171D0" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="14A171D0" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1097E72C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1097E72C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8C35B6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2E8C35B6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F55FD5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="53F55FD5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076A4A9F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="076A4A9F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="75A566B9" w14:textId="77777777" w:rsidTr="007220D9">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="75A566B9" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FC6673C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1FC6673C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19733201" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="19733201" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73521598" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="73521598" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F136221" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2F136221" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15A853D9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="15A853D9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2D57042C" w14:textId="77777777" w:rsidTr="007220D9">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2D57042C" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DEEFB40" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0DEEFB40" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2429863E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2429863E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680FB0A5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="680FB0A5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF885A7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3CF885A7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="252C3E19" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="252C3E19" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E47E392" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26F26535" w14:textId="77777777" w:rsidR="004B493D" w:rsidRPr="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCF759F" w14:textId="77777777" w:rsidR="004B493D" w:rsidRDefault="004B493D" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
@@ -12202,95 +12191,95 @@
         </w:rPr>
         <w:t>Möjlighet</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ur ett arbetsmiljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7281D17A" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5269"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00916534" w14:paraId="3B5014C5" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w14:paraId="3B5014C5" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="794E2C4E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="794E2C4E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Möjligheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47069742" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="47069742" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
@@ -12302,795 +12291,795 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>utvecklas</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62E5A09B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="62E5A09B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4F4E26" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1E4F4E26" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6375DA99" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6375DA99" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="59CE3167" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="59CE3167" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A39A6B5" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B2570">
-[...161 lines deleted...]
-          <w:p w14:paraId="164E438F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0A39A6B5" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60BD18C3" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="516BD4B8" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30CC758E" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EC692D7" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12FC1C2C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CD18432" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC9658E" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1549C7F0" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A880360" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF654C3" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B1EA358" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="516D2D07" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64653903" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A490F45" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FDB821C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231B6748" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D55F96A" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="164E438F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538275BA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="538275BA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEB43ED" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="4EEB43ED" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3299AF65" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3299AF65" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEA766E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="4CEA766E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="5DF5A252" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="5DF5A252" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="564A1548" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="564A1548" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="731F5554" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="731F5554" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1419601E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1419601E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C892841" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2C892841" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DA18C9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="24DA18C9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="65166FC3" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="65166FC3" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="336112AF" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="336112AF" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1696D2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2E1696D2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A4C890" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="33A4C890" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53AF00B9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="53AF00B9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBB8CD3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7BBB8CD3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="354E6D71" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="354E6D71" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28CA8873" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="28CA8873" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE159DF" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7CE159DF" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C41C5C2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6C41C5C2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="324C8629" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="324C8629" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC38EEA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3CC38EEA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="6E32EF52" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="6E32EF52" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CC95800" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1CC95800" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7341CA91" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7341CA91" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E052353" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3E052353" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6628EA5C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6628EA5C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB3C900" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="4AB3C900" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="30A34BF6" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="30A34BF6" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33141354" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="33141354" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24363EC8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="24363EC8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50133A26" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="50133A26" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAAA630" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0CAAA630" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B645E0" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="09B645E0" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03A5EEF1" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FCC4D79" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="004B493D" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A54000A" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
@@ -13166,95 +13155,95 @@
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>perspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73158A70" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5269"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00916534" w14:paraId="6E2AD7B3" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w14:paraId="6E2AD7B3" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6CDBFB" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1C6CDBFB" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Möjligheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173FF83D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="173FF83D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
@@ -13266,795 +13255,795 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>utvecklas</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C22FDA7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0C22FDA7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356999B4" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="356999B4" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3A6469" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2F3A6469" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="6D6F9937" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="6D6F9937" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA1D9C5" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B2570">
-[...161 lines deleted...]
-          <w:p w14:paraId="2CD5D674" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7CA1D9C5" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="682C628F" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09CDFBDE" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E44270D" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="579AE86D" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CD37B1B" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0826AF07" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F154887" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E8C4A97" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6716841B" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65D6E662" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005130FF" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45D14F9F" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09E86E51" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34DCDC56" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17FDB0F4" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A7A2EB8" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C5F3DE2" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CD5D674" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2290E155" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2290E155" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B212E68" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2B212E68" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32FE0BEC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="32FE0BEC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="571C22CB" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="571C22CB" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2A5AD857" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2A5AD857" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D55BA27" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6D55BA27" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD36F05" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0CD36F05" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2656C83E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2656C83E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4CB98E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6A4CB98E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C775DEC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1C775DEC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="010573A9" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="010573A9" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A2A3E85" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7A2A3E85" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41AD6802" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="41AD6802" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347BD996" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="347BD996" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E572690" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0E572690" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="406F1856" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="406F1856" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="1A773363" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="1A773363" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4932DAC2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="4932DAC2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFF1F71" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3EFF1F71" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C66049F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5C66049F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CC280B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="50CC280B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4329177F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="4329177F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7E850909" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7E850909" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69FB250B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="69FB250B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C90D28" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="62C90D28" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560AA287" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="560AA287" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7109FD91" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7109FD91" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27518C6D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="27518C6D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7BF5CFFA" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7BF5CFFA" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50B89D7F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="50B89D7F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557EFB75" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="557EFB75" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0381AE0B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0381AE0B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20FE9D1C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="20FE9D1C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62DE0F17" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="62DE0F17" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="203895DF" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35DA3CCA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="004B493D" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04173537" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
@@ -14130,95 +14119,95 @@
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>perspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA884F4" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5269"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00916534" w14:paraId="5BD8C42E" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w14:paraId="5BD8C42E" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E012FF2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7E012FF2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Möjligheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9956AC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0E9956AC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
@@ -14230,795 +14219,795 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>utvecklas</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9EAC6C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2B9EAC6C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01497DF6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="01497DF6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B71E7DB" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7B71E7DB" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="28DD26D9" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="28DD26D9" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25EAF540" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B2570">
-[...161 lines deleted...]
-          <w:p w14:paraId="473EF91F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="25EAF540" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CF583D" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A78FAA5" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E3467A8" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B795818" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5935762C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73034D93" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C3E734" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="568997D2" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77923CA3" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="402D21E4" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E79F83B" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48349F16" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25C7FCEA" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="043E6265" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="685177CF" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="186E261B" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54B88E7B" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="473EF91F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E7FE71" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="55E7FE71" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40190945" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="40190945" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B857C34" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1B857C34" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFA8C16" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6AFA8C16" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="34FF5541" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="34FF5541" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47281A3D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="47281A3D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="688373F8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="688373F8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1604DAD2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1604DAD2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="534B6914" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="534B6914" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0B065A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0F0B065A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="1B7DA82A" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="1B7DA82A" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42767F0C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="42767F0C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F4C06E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="56F4C06E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06872A56" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="06872A56" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6FC7B6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0A6FC7B6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4D59DF" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7D4D59DF" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="61E87BBD" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="61E87BBD" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EA91951" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3EA91951" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="783D0BE5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="783D0BE5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FE375E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="58FE375E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9EEFA2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2B9EEFA2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5BF591" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0B5BF591" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2EB98CE0" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2EB98CE0" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EDFE71D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2EDFE71D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB21B20" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5EB21B20" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71C7816D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="71C7816D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBD1488" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0DBD1488" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C96878" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="29C96878" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="77E51FD7" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="77E51FD7" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F5E3994" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1F5E3994" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD3B230" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7CD3B230" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6067C9F5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6067C9F5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08BB92D9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="08BB92D9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFD5651" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1EFD5651" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C0360B6" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18A1E549" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="004B493D" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F4E5B" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
@@ -15074,95 +15063,95 @@
         </w:rPr>
         <w:t>Möjlighet</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ur ett miljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BB3123" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5269"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00916534" w14:paraId="60274A4E" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w14:paraId="60274A4E" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1658EFE6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1658EFE6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Möjligheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF7F869" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6CF7F869" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
@@ -15174,795 +15163,795 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>utvecklas</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0001B448" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0001B448" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6DE36E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5C6DE36E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBAD26B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7EBAD26B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="07013C74" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="07013C74" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5A80DB" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B2570">
-[...161 lines deleted...]
-          <w:p w14:paraId="5DC38B11" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5E5A80DB" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="510E2853" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="272DDF08" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25D1F872" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0334EC48" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="205948D8" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C4C5346" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="372375E1" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="666DFD39" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24984E4C" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0200843E" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68DDEEB3" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="251B415E" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21A772B1" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE7A4FA" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64B0D8E5" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F7DAD5E" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4370E9BB" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DC38B11" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31BAE6BD" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="31BAE6BD" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A32B926" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6A32B926" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36F5D480" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="36F5D480" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE60958" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0FE60958" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="05B0C45D" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="05B0C45D" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5578EC8E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5578EC8E" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B17E931" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1B17E931" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F59BBF6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7F59BBF6" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308CD14B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="308CD14B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2545E6B7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2545E6B7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="24F0835B" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="24F0835B" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6969DB01" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6969DB01" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D03B08C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1D03B08C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3198B603" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3198B603" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8B720C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="4A8B720C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A311D8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="62A311D8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7B291AE5" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7B291AE5" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39EC0583" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="39EC0583" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9C490F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2E9C490F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAB8F74" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3CAB8F74" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAB282A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1CAB282A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D30909F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6D30909F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7F947FF3" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7F947FF3" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72F9BC33" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="72F9BC33" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B5D7DA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="71B5D7DA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6826B29D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="6826B29D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9F2AF2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="2F9F2AF2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083F4DB3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="083F4DB3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="38BA1D0C" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="38BA1D0C" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EFD88C1" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7EFD88C1" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F746180" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5F746180" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD626A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0ECD626A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78453A19" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="78453A19" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D2B6C3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="12D2B6C3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56F936C4" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B6DC23" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="004B493D" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A304FFE" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
@@ -16018,95 +16007,95 @@
         </w:rPr>
         <w:t>Möjlighet</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6977">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ur ett miljöperspektiv inklusive handlingsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037DF5FA" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16041" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5269"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00916534" w14:paraId="0FF62D02" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w14:paraId="0FF62D02" w14:textId="77777777" w:rsidTr="004211BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12522AB3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="12522AB3" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Möjligheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="753CD550" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="753CD550" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>VAD/HUR</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
@@ -16118,1055 +16107,1067 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>utvecklas</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39D0586C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="39D0586C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Vem </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>ansvarig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DCF28A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="08DCF28A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Uppföljning</w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>datum/resultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5160AA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1F5160AA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">När </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6948">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>klart?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2CEAAF10" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2CEAAF10" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="722951A2" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004B2570">
-[...161 lines deleted...]
-          <w:p w14:paraId="4077DB3A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="722951A2" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="362D9EA0" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F2B33D3" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="076FD503" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="684B7FC5" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3371A4CC" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29CC0618" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13129459" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AD1D4B3" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ED9C3F8" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33400558" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A19CB60" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A9BE384" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1973F6ED" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10D4AFE0" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A6BECAE" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2963B3EB" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70F9F6A4" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="004D75D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4077DB3A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51221E68" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="51221E68" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24F5498F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="24F5498F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7113BB41" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7113BB41" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D039152" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="1D039152" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2398F2C6" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="2398F2C6" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="424ABC19" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="424ABC19" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="481EE944" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="481EE944" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E7BBE7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="64E7BBE7" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292083D5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="292083D5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6E3FF8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5F6E3FF8" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="465D5DFD" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="465D5DFD" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DA65C10" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3DA65C10" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3226AC41" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3226AC41" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10AAF64F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="10AAF64F" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B7ED20" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="09B7ED20" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70108F7B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="70108F7B" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="71984249" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="71984249" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06EB99F1" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="06EB99F1" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="177D5CAA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="177D5CAA" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F589C62" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3F589C62" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45741F09" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="45741F09" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D78865" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="12D78865" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="01ED7A84" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="01ED7A84" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7933E22D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="7933E22D" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5678DBB2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5678DBB2" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75912589" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="75912589" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C59EBDC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="5C59EBDC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00BA30C4" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="00BA30C4" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7FB0BF3A" w14:textId="77777777" w:rsidTr="004B2570">
+      <w:tr w:rsidR="00916534" w:rsidRPr="001A6948" w14:paraId="7FB0BF3A" w14:textId="77777777" w:rsidTr="004211BD">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E81CCFC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="0E81CCFC" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A192E9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="24A192E9" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="658DB80A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="658DB80A" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DA5375" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="08DA5375" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC05605" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004B2570">
+          <w:p w14:paraId="3AC05605" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="001A6948" w:rsidRDefault="00916534" w:rsidP="004D75D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AA503DD" w14:textId="77777777" w:rsidR="00916534" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67920F6C" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="004B493D" w:rsidRDefault="00916534" w:rsidP="00916534">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6948">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternativt - lägg in i ”Allt i ett - handlingsplanen”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA9F3B5" w14:textId="77777777" w:rsidR="00916534" w:rsidRPr="00902268" w:rsidRDefault="00916534" w:rsidP="004B493D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00916534" w:rsidRPr="00902268" w:rsidSect="006E2BE4">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="736DE5DB" w14:textId="77777777" w:rsidR="00C654DD" w:rsidRDefault="00C654DD" w:rsidP="00161816">
+    <w:p w14:paraId="46F1B0C5" w14:textId="77777777" w:rsidR="00583841" w:rsidRDefault="00583841" w:rsidP="00161816">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64CD346B" w14:textId="77777777" w:rsidR="00C654DD" w:rsidRDefault="00C654DD" w:rsidP="00161816">
+    <w:p w14:paraId="3825853F" w14:textId="77777777" w:rsidR="00583841" w:rsidRDefault="00583841" w:rsidP="00161816">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42DA7E38" w14:textId="154E4B92" w:rsidR="00876625" w:rsidRDefault="00876625" w:rsidP="00876625">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42DA7E38" w14:textId="154E4B92" w:rsidR="00876625" w:rsidRDefault="4B5480A9" w:rsidP="00876625">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:color w:val="121212"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5125DE54" wp14:editId="34CF2125">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5125DE54" wp14:editId="50C1FEA5">
+          <wp:extent cx="2214000" cy="393750"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Bild 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Bild 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2214000" cy="450000"/>
+                    <a:ext cx="2214000" cy="393750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00876625">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70006CCF" w14:textId="77777777" w:rsidR="00C654DD" w:rsidRDefault="00C654DD" w:rsidP="00161816">
+    <w:p w14:paraId="670DB8A1" w14:textId="77777777" w:rsidR="00583841" w:rsidRDefault="00583841" w:rsidP="00161816">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="558D0DE3" w14:textId="77777777" w:rsidR="00C654DD" w:rsidRDefault="00C654DD" w:rsidP="00161816">
+    <w:p w14:paraId="47C8CC1C" w14:textId="77777777" w:rsidR="00583841" w:rsidRDefault="00583841" w:rsidP="00161816">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="545A73B8" w14:textId="77777777" w:rsidR="000F20D4" w:rsidRDefault="000F20D4">
         <w:pPr>
-          <w:pStyle w:val="Sidhuvud"/>
+          <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Sida </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
@@ -17218,58 +17219,58 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="417E8086" w14:textId="77777777" w:rsidR="00902268" w:rsidRDefault="00902268">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A7311A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EA894BA"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17434,145 +17435,155 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1644971245">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1237125810">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00902268"/>
     <w:rsid w:val="00040607"/>
     <w:rsid w:val="000F20D4"/>
     <w:rsid w:val="00161816"/>
     <w:rsid w:val="001A6948"/>
     <w:rsid w:val="001D7F3F"/>
     <w:rsid w:val="00231A91"/>
     <w:rsid w:val="002376C0"/>
     <w:rsid w:val="002C2C14"/>
     <w:rsid w:val="002F4B52"/>
     <w:rsid w:val="00300971"/>
     <w:rsid w:val="003114FB"/>
     <w:rsid w:val="003E026E"/>
+    <w:rsid w:val="004211BD"/>
     <w:rsid w:val="00494A06"/>
     <w:rsid w:val="004B493D"/>
+    <w:rsid w:val="004D75D0"/>
     <w:rsid w:val="004F5902"/>
     <w:rsid w:val="00512226"/>
+    <w:rsid w:val="00581F3A"/>
+    <w:rsid w:val="00583841"/>
     <w:rsid w:val="005A2726"/>
+    <w:rsid w:val="006C0AA5"/>
     <w:rsid w:val="006E2BE4"/>
     <w:rsid w:val="007732C8"/>
     <w:rsid w:val="007B6977"/>
+    <w:rsid w:val="007B7700"/>
     <w:rsid w:val="00876625"/>
+    <w:rsid w:val="008E3014"/>
+    <w:rsid w:val="008F5EE1"/>
     <w:rsid w:val="00902268"/>
     <w:rsid w:val="00916534"/>
     <w:rsid w:val="009228D3"/>
     <w:rsid w:val="00A24220"/>
+    <w:rsid w:val="00A3199E"/>
     <w:rsid w:val="00A44EF2"/>
     <w:rsid w:val="00B17519"/>
     <w:rsid w:val="00B61D6B"/>
     <w:rsid w:val="00C01372"/>
     <w:rsid w:val="00C21F1E"/>
     <w:rsid w:val="00C654DD"/>
     <w:rsid w:val="00E80EB8"/>
     <w:rsid w:val="00E80FB9"/>
     <w:rsid w:val="00F10FB5"/>
     <w:rsid w:val="00F53FEB"/>
+    <w:rsid w:val="4B5480A9"/>
+    <w:rsid w:val="7C780687"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B846BBA"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17928,278 +17939,278 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002C2C14"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="207" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="218"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00161816"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00161816"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00902268"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000F20D4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00300971"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="222" w:lineRule="exact"/>
       <w:ind w:left="69"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A24220"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE" w:bidi="sv-SE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Brdtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00A24220"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE" w:bidi="sv-SE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006E2BE4"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002C2C14"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -18459,71 +18470,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>848</Words>
-  <Characters>4497</Characters>
+  <Words>797</Words>
+  <Characters>4548</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Risk- och konsekvensbedömning i tre perspektiv</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>