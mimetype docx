--- v0 (2025-10-30)
+++ v1 (2026-06-12)
@@ -5,660 +5,667 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="244233FD" w14:textId="2B54E287" w:rsidR="00F32309" w:rsidRPr="00F72890" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+    <w:p w:rsidRPr="00F72890" w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="244233FD" w14:textId="2B54E287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72890">
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Uppföljningsmöte - </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72890">
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F72890">
+        <w:rPr>
+          <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>Dagordning och Minnesanteckningar för utredning/åtgärder för att förbättra innemiljön</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B571CB" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+    <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="78B571CB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:hAnsi="VGR Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F32309" w14:paraId="07D75B11" w14:textId="77777777" w:rsidTr="003B0A72">
+      <w:tr w:rsidR="00F32309" w:rsidTr="003B0A72" w14:paraId="07D75B11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="096D4455" w14:textId="4BC8869B" w:rsidR="00F32309" w:rsidRPr="00902268" w:rsidRDefault="00F32309" w:rsidP="003B0A72">
+          <w:p w:rsidRPr="00902268" w:rsidR="00F32309" w:rsidP="003B0A72" w:rsidRDefault="00F32309" w14:paraId="096D4455" w14:textId="4BC8869B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902268">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Datum för u</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ppföljningsmöte</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE330DE" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="003B0A72">
+          <w:p w:rsidR="00F32309" w:rsidP="003B0A72" w:rsidRDefault="00F32309" w14:paraId="3FE330DE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D69323" w14:textId="5950E8C8" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="003B0A72">
+          <w:p w:rsidR="00F32309" w:rsidP="003B0A72" w:rsidRDefault="00F32309" w14:paraId="09D69323" w14:textId="5950E8C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902268">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="4410DFCF" w14:textId="77777777" w:rsidTr="003B0A72">
+      <w:tr w:rsidR="00F32309" w:rsidTr="003B0A72" w14:paraId="4410DFCF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCD5B3D" w14:textId="66E0CE22" w:rsidR="00F32309" w:rsidRPr="00902268" w:rsidRDefault="00F32309" w:rsidP="003B0A72">
+          <w:p w:rsidRPr="00902268" w:rsidR="00F32309" w:rsidP="003B0A72" w:rsidRDefault="00F32309" w14:paraId="6BCD5B3D" w14:textId="66E0CE22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Deltagare</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4032189D" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="003B0A72">
+          <w:p w:rsidR="00F32309" w:rsidP="003B0A72" w:rsidRDefault="00F32309" w14:paraId="4032189D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE716C6" w14:textId="0FFF3938" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="003B0A72">
+          <w:p w:rsidR="00F32309" w:rsidP="003B0A72" w:rsidRDefault="00F32309" w14:paraId="5CE716C6" w14:textId="0FFF3938">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Funktion</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28619EAB" w14:textId="77777777" w:rsidR="00F32309" w:rsidRPr="00902268" w:rsidRDefault="00F32309" w:rsidP="003B0A72">
+          <w:p w:rsidRPr="00902268" w:rsidR="00F32309" w:rsidP="003B0A72" w:rsidRDefault="00F32309" w14:paraId="28619EAB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40BE223C" w14:textId="77777777" w:rsidR="00F32309" w:rsidRPr="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+    <w:p w:rsidRPr="00F32309" w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="40BE223C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F32309" w14:paraId="279420B6" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="279420B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD79B52" w14:textId="4D42D6C9" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="2AD79B52" w14:textId="4D42D6C9">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Välkomna – vid behov presentation/bordet runt</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FCF87A9" w14:textId="3B7F482A" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="0FCF87A9" w14:textId="3B7F482A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="36D85A77" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="36D85A77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13027619" w14:textId="1836B4C3" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="13027619" w14:textId="1836B4C3">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Minnesanteckningar från föregående möte</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FAEA8DA" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
-[...6 lines deleted...]
-          <w:p w14:paraId="78B79B93" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="2FAEA8DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="78B79B93" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="717498BF" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="717498BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB74392" w14:textId="29BD8791" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="2EB74392" w14:textId="29BD8791">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Byggnads- </w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>och</w:t>
             </w:r>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> lokalperspektiv från föregående möte till dagens datum –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>vad är gjort och vad planeras av Västfastigheter/Fastighetsägaren?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721B7681" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
-[...6 lines deleted...]
-          <w:p w14:paraId="2513536F" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="721B7681" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="2513536F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="34F92C20" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="34F92C20" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA8B690" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="5CA8B690" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Personal- och patientperspektiv från föregående möte till dagens möte – subjektiv upplevelse av personal/patienter – hälsobesvär?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0B85A5" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
-[...6 lines deleted...]
-          <w:p w14:paraId="2114C5E8" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="2A0B85A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="2114C5E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="6D64E396" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="6D64E396" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEA0A2B" w14:textId="67067DDF" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="5FEA0A2B" w14:textId="67067DDF">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Hur går vi vidare – fortsatt utredning samt andra åtgärder – från dagens datum och framåt? Formuleras i handlingsplanen</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A3BC5B3" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
-[...6 lines deleted...]
-          <w:p w14:paraId="561E8F1B" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="4A3BC5B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="561E8F1B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="73F7993E" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="73F7993E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7FB8AA" w14:textId="7F17B6B0" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="0F7FB8AA" w14:textId="7F17B6B0">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Information till personalgrupp från dagens möte</w:t>
             </w:r>
             <w:r w:rsidR="00F72890">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412217F3" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
-[...6 lines deleted...]
-          <w:p w14:paraId="527BD718" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="412217F3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="527BD718" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="424ECC3F" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="424ECC3F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECB32F3" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="5ECB32F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Övriga frågor?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="430A9C5D" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
-[...6 lines deleted...]
-          <w:p w14:paraId="7CBEE471" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="430A9C5D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="7CBEE471" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32309" w14:paraId="2F565AA9" w14:textId="77777777" w:rsidTr="00F32309">
+      <w:tr w:rsidR="00F32309" w:rsidTr="00F32309" w14:paraId="2F565AA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56EFD487" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="56EFD487" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32309">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Uppföljning – nästa möte?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BE57966" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
-[...6 lines deleted...]
-          <w:p w14:paraId="63FE56D7" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="4BE57966" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="63FE56D7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="629B7377" w14:textId="77777777" w:rsidR="00F32309" w:rsidRPr="00F32309" w:rsidRDefault="00F32309" w:rsidP="00F32309">
+    <w:p w:rsidRPr="00F32309" w:rsidR="00F32309" w:rsidP="00F32309" w:rsidRDefault="00F32309" w14:paraId="629B7377" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F32309" w:rsidRPr="00F32309">
+    <w:sectPr w:rsidRPr="00F32309" w:rsidR="00F32309">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38E33E6E" w14:textId="77777777" w:rsidR="0064512D" w:rsidRDefault="0064512D" w:rsidP="00161816">
+    <w:p w:rsidR="0064512D" w:rsidP="00161816" w:rsidRDefault="0064512D" w14:paraId="38E33E6E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="021E8814" w14:textId="77777777" w:rsidR="0064512D" w:rsidRDefault="0064512D" w:rsidP="00161816">
+    <w:p w:rsidR="0064512D" w:rsidP="00161816" w:rsidRDefault="0064512D" w14:paraId="021E8814" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -668,52 +675,52 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6950B7FA" w14:textId="3D8339AE" w:rsidR="00F32309" w:rsidRDefault="00F32309">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00F32309" w:rsidRDefault="00F32309" w14:paraId="6950B7FA" w14:textId="3D8339AE">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:color w:val="121212"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E488C18" wp14:editId="70336449">
           <wp:extent cx="2214000" cy="450000"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="3" name="Bild 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Bild 3"/>
                   <pic:cNvPicPr/>
@@ -733,84 +740,84 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2214000" cy="450000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="660719E7" w14:textId="77777777" w:rsidR="0064512D" w:rsidRDefault="0064512D" w:rsidP="00161816">
+    <w:p w:rsidR="0064512D" w:rsidP="00161816" w:rsidRDefault="0064512D" w14:paraId="660719E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0744DE36" w14:textId="77777777" w:rsidR="0064512D" w:rsidRDefault="0064512D" w:rsidP="00161816">
+    <w:p w:rsidR="0064512D" w:rsidP="00161816" w:rsidRDefault="0064512D" w14:paraId="0744DE36" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="00FA3D22" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309">
+      <w:p w:rsidR="00F32309" w:rsidRDefault="00F32309" w14:paraId="00FA3D22" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Sida </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
@@ -862,51 +869,51 @@
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="670EC9C8" w14:textId="77777777" w:rsidR="00F32309" w:rsidRDefault="00F32309">
+  <w:p w:rsidR="00F32309" w:rsidRDefault="00F32309" w14:paraId="670EC9C8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41BF6C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81E6CFB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -965,202 +972,205 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1055158868">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F32309"/>
     <w:rsid w:val="00161816"/>
     <w:rsid w:val="001F529A"/>
     <w:rsid w:val="003E026E"/>
     <w:rsid w:val="005A2726"/>
     <w:rsid w:val="0064512D"/>
     <w:rsid w:val="009A700B"/>
     <w:rsid w:val="00C01372"/>
     <w:rsid w:val="00F32309"/>
     <w:rsid w:val="00F72890"/>
+    <w:rsid w:val="2DF18435"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="635124C8"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{32AC2A75-A227-4E25-A0A9-1A391DD25A73}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1316,52 +1326,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1428,175 +1438,175 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00161816"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00161816"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F32309"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F32309"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1847,72 +1857,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...30 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Uppföljningsmöte - Dagordning och Minnesanteckningar</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Marie Hagsjö</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>